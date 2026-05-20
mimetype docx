--- v2 (2026-04-30)
+++ v3 (2026-05-20)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sebastien Dusanter </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (117)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étudier la formation de l’ozone dans la métropole de Lille - Approche observationnelle prévue sur le site ATOLL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Schoemaecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Crumeyrolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique CPER ECRIN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2026, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05531661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated Measurements of Atmospheric reactivity and O3 formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar - Department of Chemistry / National Central University</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Taipei, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05429171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated Measurements of Atmospheric reactivity and O3 formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar - Institute of Atomic and Molecular Sciences / National Taiwan University</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Taipei, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05429183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of ROx radicals measurements in the atmospheric simulation chamber SAPHIR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Novelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weidong Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christa Fittschen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Dolores Andrés Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2025 (EGU25)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu25-17557⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05531665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Secondary Organic Aerosols in an urban forest in São Paulo, Brazil, using CHARON-PTR-ToF-MS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olatunde Murana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Ferreira de Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Jamar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Lecce, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05206896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a new approach to quantify organic nitrate yields from RO2+NO reactions – Application to ethane-, cyclohexane- and isoprene-derived RO2 radicals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Strunz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Tomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Noziere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2025 (EGU25)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu25-9743⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05531663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of ozone production rates inferred from (1) peroxy radical measurements and (2) changes in O3+NO2 concentrations during ROxCOMP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goufrane Abichou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Lahib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Jamar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weidong Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hendrik Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROxCOMP Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Visio Conférence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04965906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using peroxy radical measurements from chemical amplifiers to quantify ozone production rates in the troposphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goufrane Abichou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Lahib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Jamar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weidong Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hendrik Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04750591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emissions and chemistry of industrial and non-industrial anthropogenic terpenoids by combining worldwide urban VOC databases over the last decade: insights from the DATAbASE project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Farhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Afif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Deguillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Delbarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACTRIS Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACTRIS, May 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04637235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Standard Operating Procedure for trace gas measurements by Proton Transfer Reaction-Mass Spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rupert Holzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Jamar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACTRIS CiGas workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04750546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transferring SI-traceability to the field – assessment of new working standards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Reimann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maitane Iturrate-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anja Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MetClimVOC workshop - International Metrology Congress CIM 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04485461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurements of ROx radicals in the atmosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghoufrane Abichou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Shamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Schoemaecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christa Fittschen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Pillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientifique du Labex CaPPA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Lille (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04482674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observations of trace gases above & below a forest canopy during ACROSS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel F. de Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Lahib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Tomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamar Marina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laboratory characterization of SOA tracers from biogenic precursors using a Proton Transfer Reaction Mass Spectrometry coupled to a CHARON inlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Ramirez-Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel F. de Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Jamar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Tomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation in Atmospheric Measurement Techniques Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Virtual, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sampling methods – effects of sorbent materials and O3 scrubbers on VOC measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anja Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evdokia Stratigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MetClimVOC workshop - International Metrology Congress CIM 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04485457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deployment of the IMT Chemical Amplifier during ROxCOMP 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghoufrane Abichou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Lahib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop ROxCOMP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Visio-conference, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04482681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of Highly Oxygenated Organic Compounds at the Rambouillet forest during the ACROSS Campaign</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estephanie Alhajj Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Michoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Formenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Cirtog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Picquet-Varrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04199591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secondary Organic Aerosol formation in the Amazon rain forest under pristine conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Ramirez-Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel F. de Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Jamar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Tomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 Amazon Tall Tower Observatory Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Manaus, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CiGas IMT NE unit activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Léonardis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Depelchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CiGas-HO-DC-Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, Julich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04484407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACTRIS - CiGas side-by-side interlaboratory comparison of new and classical techniques for formaldehyde measurement in the nmol/mol range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Therese Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Tison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evdokia Stratigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gaudion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Vienne (AUT), Austria. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-17535⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04484422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RO2 Intercomparison Campaign at SAPHIR chamber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Schoemaecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Lahccen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christa Fittschen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hendrik Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04253812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of CHARON-PTRMS deployment during the ACROSS campaign</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olatunde Murana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Ramirez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Jamar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop ACTRIS-FR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do Anthropogenic Terpenoids mAtter in Atmospheric Chemistry?: highlights from the DATAbASE project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Farhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Afif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deguillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Delbarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union (AGU) General Assembly 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, San Francisco (CA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04494186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Secondary Organic Aerosol formation under forested pristine conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Ramirez-Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel F. de Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Jamar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Tomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Malaga, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric reactivity of ketolimonene: ozone kinetics, reaction products and SOA formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudiu Roman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Amarandei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgiana Negru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Arsene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iustinian G. Bejan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACTRIS CiGas side by side interlaboratory comparison of new and classical techniques for formaldehyde measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Stratigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Tison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gaudion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MetClimVOC workshop - International Metrology Congress CIM 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04485451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HO2+RO2, NO+NO2 and VOC measurements from IMT NE at the Rambouillet Tower: Status & first insights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Lahib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Jamar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Tomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel F. de Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop ACROSS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04482693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasting aerosol composition in and out of Paris plume during the ACROSS campaign at the Rambouillet supersite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Formenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamar Marina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Tomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry linked to HO x radicals of a Suburban Forest during the ACROSS summer Field Campaign</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Shamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Lahccen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Michoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Cantrell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACTRIS CiGas side by side interlaboratory comparison of new and classical techniques for formaldehyde measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Tison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Stratigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gaudion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACTRIS France workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Autrans (Grenoble), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04484326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Ageing on Asphalt VOC and NOx Emissions at In-Use Temperature: A Game Changer for Urban Atmospheric Chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Lasne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lostier Anais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salameh Therese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manolis N Romanias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gaudion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PARC - The 59th Petersen Asphalt Research Conference, 2022 (en ligne)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Laramie, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03749194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Ageing on Asphalt VOC and NOx Emissions at In-Use Temperature: A Game Changer for Urban Atmospheric Chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lasne Jerome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lostier Anais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romanias Manolis N.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaudion Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petersen Asphalt Research Conference 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, En ligne (Etats-Unis), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CiGas activities: Oxygenated VOCs (OVOC) in‐situ measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralf Tillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Reimann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Reactive Trace Gas In‐Situ Community Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04484218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PTR-MS ongoing activities: vocabulary and SOP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Jamar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rupert Holzinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACTRIS week - CiGas workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Prague (CZ), Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04484365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas phase chemical transformations - Ranking Strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress Meeting COST INDAIRPOLLNET</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Visio-conference, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04482712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas phase chemical transformations - Method for ranking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress Meeting COST INDAIRPOLLNET</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Visio-conference, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04482709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IMT LILLE DOUAI contribution to ACROSS-AO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Dépelchin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACROSS-AO kick-off meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04483556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of a mobile atmospheric simulationchamber for laboratory and field studies: DouAir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Bouzidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Lahib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Reijrink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Duncianu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Perraudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Vienna - vPICO online, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04483239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MetClimVOC WP3 activities: Development and improvement of measurement methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evdokia Stratigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Jamar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MetClimVOC M18 meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04484130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filter-free measurements of carbonaceous particles using photoacoustic spectroscopy (PAS) at 880 nm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abichou Goufrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngagine S. H.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wang G.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Flament</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Deboudt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Sensors and Electronic Instrumentation Advances (SEIA' 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Palma de Mallorca - Iles Baléares, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03579853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying regional SOA formation using source apportionment, organic tracers and box modelling during the COBIACC field campaign</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel F. de Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasna Chebaicheb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evdokia Stratigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Online, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04151421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of particle/gas interface processes: From the experiment to the molecular modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Roose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Duncianu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lahib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire interne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LASIRe, Mar 2021, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04278116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical amplification enhanced measurements of peroxy radicals by photoacoustic spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaoxuan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahib Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Duncianu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gou Q.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stevens Philip</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OSA - Optical Sensors and Sensing Congress 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, VIRTUAL EVENT, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03580158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peroxy radical measurements by photoccoustic spectroscopy coupled to chemical amplification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gang Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lahib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Duncianu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Gou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly (virtual)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Campagne d’OBservations Intensive des Aérosols et précurseurs à Caillouël-Crépigny (COBIACC): Submicron aerosol and VOC compositions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Stratigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Leonardis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COBIACC 2nd post-campaign meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04278099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Description of the IMT Nord Europe Chemical Amplifier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Lahib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop ROxCOMP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Visio-conference, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04482719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of Peroxy Radical Measurements at the HELIOS Atmospheric Simulation Chamber using PERCA, LIF-FAGE, and CIMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Lahib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop ROxCOMP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Visio-conference, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04482720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peroxy radical chemistry during ozonolysis experiments of monoterpene mixtures: Field, laboratory and 0-D modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Lahib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Reijrink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Bouzidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Duncianu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Perraudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Vienna - vPICO online, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A detailed look at monoterpene oxidation reactions: results from the CERVOLAND field campaign and MCM modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Reijrink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Lahib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Bouzidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Duncianu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Perraudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Vienna - vPICO online, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">improvement of VOC measurement methods: challenges and best practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Stratigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jamar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">workshop ACTRIS-France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04484163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating monoterpene ozonolysis reactions in the mobile DouAir atmospheric simulation chamber : field and laboratory experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Lahib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Bouzidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Reijrink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Duncianu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Perraudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Vienna - vPICO online, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peroxy radical measurements by photoacoustic spectroscopy coupled to chemical amplification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weidong Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaoxuan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Lahib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Duncianu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qian Gou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Göttingen, Germany. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu21-502⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04295559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of ROx radical chemistry during the ChArMEx field campaign</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa Shahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Lahib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Kukui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Zannoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union, Fall Meeting 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, New Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03562275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">improvement of VOC measurement methods: challenges and best practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Stratigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jamar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WORKSHOP ON VOCs - bringing in situ &amp; remote communities together for a better data uncertainty estimation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04484138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of reactive trace gases measurement methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Stratigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">et al.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIM 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04483469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of Proton Transfer Reaction Mass Spectrometer (PTR-MS) instruments in the atmospheric simulation chamber HELIOS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Michoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cazaunau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Gratien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joris Leglise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yangang Ren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">workshop ACTRIS-France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Oléron (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04484157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WG3e - Gas phase chemical transformations - Key questions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress Meeting COST INDAIRPOLLNET</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04482729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; reactive uptake on organic aerosols: a molecular level study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Roose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Toubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Duflot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Virtual conference, France. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-11460⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04397321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and theoretical study of the uptake of peroxy radicals by organic aerosol surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Roose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Duflot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Toubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire interne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paul Scherrer Institut (PSI), Feb 2020, Villigen, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02964832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WG3e - gas phase chemistry Approach for species and data selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress Meeting COST INDAIRPOLLNET</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Visio-conference, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04482752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metrology for Climate Relevant Volatile Organic Compounds “MetClimVOC”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Stratigou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">workshop ACTRIS-France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04483017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intercomparison of peroxy radical measurements at the HELIOS atmospheric simulation chamber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Lahib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Duncianu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Tomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Schoemaecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientifique du Labex CaPPA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Lille &amp; Boulogne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d'un réacteur photochimique mobile pour l'étude de la chimie atmosphérique en phase gazeuse et la formation d'aérosol secondaire sur le terrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Tomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Duncianu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Cinétique et Photochimie en Phase Gazeuse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined theoretical and experimental investigations of peroxy radical uptake on organic aerosols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Roose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Toubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Duflot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conseil scientifique du Labex CaPPA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02964837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a Standard Operating Procedure for trace gas measurements by Proton Transfer Reaction-Mass Spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dusanter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACTRIS-2 Final General Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Darmstadt, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03144363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of a gas chromatographic unit for measuring BVOCs in ambient air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. . Mermet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Leonardis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th WMO/GAW VOC Expert Group Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Urbino, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03145188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and theoretical investigation of organic aerosols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Roose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Toubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Duflot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème journée scientifique du Labex CaPPA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02964855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of a fast-GC/Proton Transfer Reaction - Time of Flight Mass Spectrometer for speciated measurements of isomeric volatile organic compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dusanter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th WMO/GAW VOC Expert Group Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Urbino, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03144365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined theoretical and experimental investigations of peroxy radical uptake on organic aerosols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Roose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Toubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Duflot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02161228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric Reactivity of Biogenic Volatile Organic Compounds under the Canopy of a Maritime Pine Forest during the LANDEX Field Campaign</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. . Mermet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Leonardis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eleventh International Conference on Chemical Kinetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03144399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling WG1 and WG2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dusanter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd annual meeting COST INDAIRPOLLNET, September 26-27, 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, PORTO, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03144381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated Measurements of Atmospheric Chemistry: Moving Laboratory Experiments into the Field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Symposium on Gas Kinetics &amp; Related Phenomena</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04630937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and theoretical investigation of HO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; sticking on dicarboxylic acid aerosols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Roose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Toubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Duflot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier thématique “Séparation phases gazeuse/particulaire de l’aérosol”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02964862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and theoretical investigation of HO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; sticking on dicarboxylic acid aerosols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Roose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Toubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Duflot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR SUIE, Atelier Thématique "Séparation Phases Gazeuse / Particulaire de l'Aérosol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02083980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the physicochemical processes related to submicron particles in an unoccupied building</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evdokia Stratigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Tison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Air Quality Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03123851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and theoretical investigation of HO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; sticking on dicarboxylic acid aerosols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Roose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Toubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Duflot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">677. WE-Heraeus-Seminar “Towards a molecular understanding of atmospheric aerosols”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Bad Honnef, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical and experimental study of uptake of peroxy radicals on organic aerosol surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Roose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Duflot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Toubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WP2 CLIMIBIO meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Dunkerque, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02964897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the submicron particle budget in an unoccupied building</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evdokia Stratigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Tison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th international conference on air quality science &amp; application</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04630943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uptake of peroxy radicals on organic aerosols: Development of an Aerosol Flow Tube and molecular level characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Roose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Toubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Duflot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 677 WE-Heraus-Seminar “Towards a molecular understanding of atmospheric aerosols”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Bad Honnef, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02964808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of organic and inorganic gases during New Particle Formation (NPF) events at the Mediterranean remote site of ERSA in Cape-Corsica during the summer of 2013.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Waked</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Michoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Sellegri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Berland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th EGU General Assembly, EGU2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03520081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse multi-échelles de la variabilité météorologique par couplage d’observations micro-météorologiques et de la télédétection lidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Gengembre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shouwen Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Dieudonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Sokolov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9èmes Journées Interdisciplinaires de la Qualité de l’Air</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Villeneuve d’Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03146070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale analysis of meteorological variability by coupling micrometeorology and Lidar remote sensing over one year</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Gengembre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shouwen Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Dieudonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Sokolov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAC 2017 International Conference on Aerosol Cycle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03122290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-line hourly VOC monitoring in a low energy building: impact of building material emissions, outdoor sources and ventilation on ambient concentrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Verriele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Leonardis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Schoemaecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Locoge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indoor Air</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Gant, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04630952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of ventilation on indoor air quality in a low energy school: the respective roles of indoor and outdoor sources and of chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Schoemaecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Blocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malak Rizk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Ward</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Trocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAQVEC 2016, 9th International Conference on Indoor Air Quality, Ventilation and Energy Conservation in Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Songdo, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02298748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring Ozone Production Rates in the Troposphere: Performances and Limitations of the Mines Douai instrument</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Sklaveniti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Stevens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Locoge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, San Francisco, Californ, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04630947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-Situ measurements of sorption parameters with Field and Laboratory Emission Cell (FLEC): comparison to the test emission chamber method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malak Rizk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Mendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Verriele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Schoemaecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Conference on Modelling, Monitoring and Management of Air Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04631008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a portable instrument to measure ozone production rates in the troposphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Sklaveniti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Locoge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Stevens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinod Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinayak Sinha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04631030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of an original approach on the Mines-Douai Comparative Reactivity Method (MD-CRM) instrument to identify part of the missing OH reactivity at an urban site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Michoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Léonardis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shouwen Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geosciences Union General Assembly 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, San Francisco, CA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03119133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Source apportionment of VOCs and aerosols at Cap Corsica during the ChArMEx field campaign</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Michoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Leonardis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Sciare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04631011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HOx Radical Chemistry in an Indiana Forest Environment: Measurement and Model Comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Lew</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brandon Bottorff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Sigler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Stevens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Sklaveniti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, San Francisco (CA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04630994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and field deployment of an instrument to measure ozone production rates in the troposphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Sklaveniti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Leonardis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Locoge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Lew</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, San Francisco (CA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04631027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurements of VOCs in a low energy building using PTR-MS: comparison indoor and outdoor BTEX measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Ward</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Locoge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Hanoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Schoemaecker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Healthy Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Eindhoven, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04632761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IAQ determinants in a Low Energy school through time-resolved measurements: outdoor and indoor contributions to the indoor chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Schoemaecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Blocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malak Rizk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Ward</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Guglielmino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Healthy Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Eindhoven, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04631025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation des résultats de campagne sur le site de Port-Est, Dunkerque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shouwen Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Tison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Michoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Leonardis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire interne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Atmo Nord-Pas de Calais, Jan 2015, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04597452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-line monitoring of volatile organic compounds in a low energy building: The roles of material emissions, outdoor sources and ventilation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Verriele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Leonardis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Schoemaecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Locoge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Healthy Buildings Europe 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Einhoven, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of ambient OH reactivity at a receptor site impacted by industrial, urban and marine emissions: Identification of missing OH reactivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Michoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Léonardis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Locoge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03119124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation, origin, fate and health impact of atmospheric pollutants: A few perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crunaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Locoge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop “Environmentally friendly technologies for reducing and controlling the GHG emissions from human activities (EfTechGHG)”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Djakarta, Indonesia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04638823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-situ measurements of volatile organic compound sorption coefficients on building materials: first field campaign in a low energy building</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malak Rizk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Verriele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Schoemaecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Le Calvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Healthy Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Eindhoven, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04631003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réactivité homogène et hétérogène : contribution du Département SAGE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Thevenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Tomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère Journée scientifique CLIMIBIO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Villeneuve d’Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04638762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réactivité homogène et hétérogène : contribution du Département SAGE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Thevenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Tomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère Journée CLIMIBIO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04597447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesures en temps réel de la fraction submicronique des aérosols sur la région dunkerquoise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shouwen Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Delbarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8èmes Journées Interdisciplinaires de la Qualité de l’Air</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03130202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HOx radical chemistry during CalNex-LA: Measurements and Model comparisons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Griffith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Hansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Stevens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemical Mechanism conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Davis (Californie), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04631043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and modeling characterizations of indoor air quality in low energy public buildings in France - the MERMAID program</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Schoemaecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Verriele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Hanoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Petitprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indoor Air 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Hong Kong, Hong Kong SAR China. pp.000-008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01017584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the IAQ in Low Energy Public Buildings in France through a dual experiment and modeling approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Schoemaeker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Verriele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Hanoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Petitprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Indoor Air Quality and Climate, Indoor Air 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Hong Kong, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04844696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorption of Organic gases onto Building Materials: Development of a new device for In-situ Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malak Rizk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Verriele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Ward</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Le Calve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Indoor Air Quality and Climate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Hong Kong, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04631050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination des sources de la matière organique particulaire par modélisation sources-récepteur en zone multi-influencée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Crenn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shouwen Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ari Setyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Wroblewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Colloque du Comité National Français de Géodésie et de Géophysique (CNFGG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03145614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and modeling characterizations of indoor air quality in low energy public buildings in France – the MERMAID program</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Schoemaecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Verriele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Hanoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Petitprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 13th International Conference on Indoor Air Quality and Climate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Hong Kong, Hong Kong SAR China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04988712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-situ measurements of volatile organic compound emissions from building materials using passive flux samplers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Poulhet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crunaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Locoge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Kaluzny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Indoor Air Quality and Climate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Hong Kong, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04631045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric measurements of total OH reactivity : intercomparison of the pump-probe technique and the comparative reactivity method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Hansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Leonardis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Ward</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Blocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04631055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of formaldehyde sources in French schools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crunaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Poulhet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Plaisance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Kaluzny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Healthy Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Brisbane, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04631058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of HOx radical chemistry under a forest canopy during CABINEX-2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Griffith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Hansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Stevens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, San Francisco, Californ, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04631073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydroxyl and Hydroperoxy Chemistry at the CalNex-LA 2010 Site: Measurements and Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Griffith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Hansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Stevens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Gilman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, San Francisco, Californ, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04631067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurements of Total Hydroxyl Radical Reactivity during the CalNex-LA 2010 Field Campaign</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Hansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Griffith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Stevens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Gilman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, San Francisco, Californ, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04631070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydroxyl and hydroperoxy radical chemistry during the MCMA-2006 field campaign: Measurement and model comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deepali Vimal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Stevens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainer Volkamer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louisa Molina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, San Francisco (CA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04631076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laboratory Measurements of Isoprene-Derived Nitrates Using TD-LIF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronald Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Perring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Wooldridge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Shepson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda Lockwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, San Francisco (CA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04631085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude par spectroscopie infrarouge des réactions avec O2 des radicaux HCO et CH2OH à 294 K</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Hanoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahcen Elmaimouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Devolder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Lemoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe de cinétique et photochimie en phase gazeuse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2001, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04428956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesures cinétiques par photolyse laser pulsée / absorption infrarouge transitoire : principes et résultats préliminaires.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Hanoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahcen Elmaimouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christa Fittschen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Devolder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe de cinétique et photochimie en phase gazeuse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2000, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04428866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (118)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instrumental Developments for Atmospheric Research: Drone-Based Vertical Profiling of Trace Gases and Ozone Production Rate Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Jamar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Tomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique CERI EE - IMT Nord Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Douai, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05429206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Method for Quantifying Organic Nitrate Yields from RO₂ + NO Reactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Strunz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Tomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique CPER ECRIN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05429154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nighttime Vertical Gradients of O3 and NO in Forested Regions Show Soil Emissions of NO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone T Andersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Mcgillen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaoyang Xue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Seubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Dewald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21th GEIA Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Abidjan, Côte d’Ivoire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05429142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining chamber experiments and 0-D modelling to calibrate and evaluate ozone production rate instruments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Tomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique CPER ECRIN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05429151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nighttime Vertical Gradients of O3 and NO in Forested Regions Show Soil Emissions of NO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone T Andersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Mcgillen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaoyang Xue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Seubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Dewald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry Gordon Research Conference - Understanding the Atmosphere via Molecular Processes and Global Impacts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Newry, Maine, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05429148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of Organic Nitrate Yields from RO2 + NO Reactions Using a Chemical Amplifier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Strunz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Tomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Noziere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th International Symposium on Gas Kinetics and Related Phenomena</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Leeds, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04750631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of semi-volatile organic species in the particulate and gaseous phases in São Paulo, Brazil, and in the vicinity of Paris, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olatunde Murana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Jamar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samara Carbone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Chiari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Vienna, Austria. , </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu24-6109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04494086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sources, sinks and lifetime of reactive nitrogen species in a temperate forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Andersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max R. Mcgillen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaoyang Xue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Seubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolf Sander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Global Atmospheric Chemistry (IGAC) Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, kuala lumpur, Malaysia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04969893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality assurance of volatile organic compounds within the atmospheric research infrastructure ACTRIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralf Tillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anja Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Reimann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rupert Holzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International PTR-MS Conference 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, Innsbruch, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04743398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OH reactivity determination for the characterisation of atmospheric oxidation processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Chantraine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Shamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Righi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Lahccen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique labex CAPPA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Villeneuve d’Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04750520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of instrumental artifacts in terpene detection: field studies and follow-up chamber campaign ACROSS-HECTIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bachelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max R Mcgillen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Veyrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Grosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Jamar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque francophone combustion et pollution atmosphérique (COMPOLA 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Ben Guérir, Morocco. </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-12435⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05190342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of instrumental artifacts in terpene detection: field studies and follow-up chamber campaign ACROSS-HECTIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bachelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max R Mcgillen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Veyrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Grosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Jamar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACTRIS science conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04751279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forest fire plumes in the Paris region (France) during summer 2022, the spoor of a schorching summer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eudes Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Kalalian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2023 - The 25th European Geosciences Union General Assembly 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Vienne, Austria. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04223896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forest fire plumes in the Paris region (France) during summer 2022, the spoor of a schorching summer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eudes Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Kalalian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU European General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Vienne (AUT), Austria. 2023, </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-15788⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04278481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACTRIS CiGas side by side interlaboratory comparison of new and classical techniques for formaldehyde measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Stratigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Tison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gaudion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Metrology Congress CIM 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04485443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How VOC Emissions by Asphalt Pavements under Service Conditions Impact Air Quality in Cities?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manolis Romanias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Lasne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Lostier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Vassaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lesueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Vienne (AUT), Austria. 2023, </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-17283⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of a methodology for ozone production rate quantification in ambient air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goufrane Abichou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Lahib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Jamar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weidong Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hendrik Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of photoacoustic sensor for the measurement of peroxy radicals and ozone production in the atmosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goufrane Abichou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Tomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tong Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Sigrist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion plénière GDR EMIE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Dunkerque, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACTRIS - CiGas side-by-side interlaboratory comparison of new and classical techniques for formaldehyde measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Stratigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Tison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gaudion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metrology for Climate Action BIPM-WMO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04484308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secondary Organic Aerosol formation under pristine rain forest conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Ramirez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel F. de Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Jamar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Tomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Aerosol Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Athenes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04631392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highlighting the industrial origin of terpenoids in a coastal city in northern France : a source-apportionment approach of Volatile Organic Compounds (VOCs)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Farhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Afif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Dominutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Delbarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall meeting 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, New Orleans (LA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04151476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apportionment method to derive indoor and outdoor contributions of submicron particles and VOCs based on real time measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evdokia Stratigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel F. de Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Tison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Online, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04151432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric composition and source apportionment during the COBIACC field campaign</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evdokia Stratigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel F. de Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Online, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04151428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring of peroxy radicals by chemical amplification enhanced photoacoustic spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaoxuan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahib Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Duncianu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gou Q.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stevens Philip</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Lasers and Electro-Optics Europe (CLEO EUROPE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03580180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurements of OH reactivity in a Forest using the Total OH Loss rate Method (TOHLM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinay Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Rickly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Lahib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colleen Marciel F. Rosales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, New Oleans, United States. </w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/sciadv.abj9156⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; reactive uptake on organic aerosols: a molecular level study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Roose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Toubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Duflot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indoor Mopping with a terpene-based cleaner in the presence of ozone initiates the rapid formation of peroxy radicals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colleen Marciel F. Rosales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinglin Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Lahib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinay Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emily Reidy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38th American Association for Aerosol Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Online, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; accommodation on dicarboxylic acid aerosols: A combined experimental and theoretical study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roose Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Toubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Duflot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Journée scientifique du Labex CaPPA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04291300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurements of hydroperoxy and total organic peroxy radicals in an Indiana forest using laser induced fluorescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.M.F. Rosales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Lahib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brandon Bottorff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emily K. Reidy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, San francisco, USA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04300879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and theoretical investigation of HO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; sticking on dicarboxylic acid aerosols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Roose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Duflot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Toubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier commun GDR EMIE &amp; SUIE « Réactivité Hétérogène et Processus de Nucléation dans les Millieux Atmosphériques, Astrochimiques et en combustion »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02964851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; accommodation on dicarboxylic acid aerosols: a combined experimental and theoretical study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Roose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Toubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Duflot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Göthenburg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intercomparison of peroxy radical instruments at the HELIOS atmospheric simulation chamber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lahib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Duncianu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. S. Stevens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Schoemaecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union, Fall Meeting 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03520148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and theoretical investigation of HO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; sticking on dicarboxylic acid aerosols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Roose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Duflot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Toubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Journée Scientifique et Prospective du Labex CaPPA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04291585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and theoretical investigation of HO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; sticking on dicarboxylic acid aerosols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Roose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Toubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Duflot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Symposium on Gas Kinetics and Related Phenomena</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Lille, France. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02964819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and theoretical investigation of HO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; sticking on dicarboxylic acid aerosol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Roose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Duflot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Toubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4eme journée scientifique du labex CaPPA: Atelier "Du gaz à la particules, comment se forment les suies ? les SOA? les SIA ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Villeneuve d'Ascq, France. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02964880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uptake of peroxy radicals on organic aerosols: Development of an Aerosol Flow Tube and molecular-level characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Roose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Toubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Duflot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25h International Symposium on Gas Kinetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a mobile photochemical reactor to investigate gas-phase chemistry and aerosol formation in the field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Duncianu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Tomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Locoge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Symposium on Gas Kinetics and Related Phenomena</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and theoretical investigation of HO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; sticking on dicarboxylic acid aerosols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Roose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Toubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Duflot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier thématique “Séparation phases gazeuse/particulaire de l’aérosol”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Villeneuve d'Ascq, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02559623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of a Gas Chromatographic Method for Ambient Measurements of BVOCs Deployment during LANDEX 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth Mermet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Locoge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Leonardis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04631404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a PERCA instrument for ambient peroxy radical measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Lahib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Duncianu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Tomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Stevens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, New orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04631715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité de l’air intérieur dans un bâtiment à énergie positive : Caractérisation de la dynamique en lien avec les concentrations en particules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evdokia Stratigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Adebiotech « QAIsir - La qualité de l’air intérieur »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Romainville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03146277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité de l’air intérieur dans un bâtiment à énergie positive : Caractérisation de la dynamique en lien avec les particules submicroniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evdokia Stratigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9èmes Journées Interdisciplinaires de la Qualité de l’Air</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Villeneuve d’Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03146089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical study of the HO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; sticking on glutaric acid aerosol surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Roose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Duflot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Toubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion annuelle du Groupe de Cinétique et Photochimie en Phase Gazeuse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Douai, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03146992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Field measurements of methylglyoxal using Proton Transfer Reaction-Time of flight-Mass Spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Michoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Leonardis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Locoge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, New Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04631704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric measurements of peroxy radicals by chemical amplification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Duncianu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Lahib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Tomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04631696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indoor Air Quality in a Positive Energy Facility: focus on the room dynamics and submicron particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evdokia Stratigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Healthy Buildings 2017 Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Lublin, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03122305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biogenic Volatile Organic Compounds (BVOCs) and their oxidation products at two Mediterranean background sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Debevec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Gros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Sciare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pikridas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienne (Autriche), Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04631678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and theoretical investigation of HO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; sticking on dicarboxylic acid aerosol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Roose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Duflot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Toubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe Français de Cinétique et Photochimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Douai, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02964890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurements of the potential ozone production rate in a forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leigh Crilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Sklaveniti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louisa Kramer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Bloss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Flynn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, San franscisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04631436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurements of total OH reactivity during PROPHET-AMOS 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Rickly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Stevens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brandon Bottorff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Lew</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, San francisco,, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04631740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of industrial contribution and ship emissions at an industrial and coastal site in Northern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shouwen Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Delbarre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference - EAC 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03122261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of industrial contribution to air quality at an urban and industrial coastal site in Northern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shouwen Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Delbarre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Journée scientifique du Labex CaPPA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04638941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between meteorological phenomena and air pollution in an urbanized and industrialized coastal area in northern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Gengembre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shouwen Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Sokolov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Dieudonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03119134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un an de mesures de la composition chimique des particules submicroniques en proximité de la zone industrialo-portuaire de Dunkerque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shouwen Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Journée scientifique du Labex CaPPA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Villeneuve d’Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04597465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurements of nitrous acid (HONO) in an Indiana forest by Laser Photofragmentation/Laser-induced Flourescence (LP/LIF)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brandon Bottorff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Lew</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Stevens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuvashish Kundu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, San francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04631773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OH radical reactivity in an Indiana Forest: Measurements and model comparisons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Sigler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brandon Bottorff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Lew</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Stevens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Leonardis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, San Francisco (CA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04632756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurements of nitrous acid (HONO) in an Indiana forest by Laser Photofragmentation/Laser-induced Flourescence (LP/LIF)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brandon Bottorff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Lew</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Stevens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuvashish Kundu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, San Francisco (CA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04632771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peroxy Radical Measurements during the IRRONIC Field Project by C2H6 - NO Chemical Amplification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ezra Wood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Deming</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuvashish Kundu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Lew</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Stevens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, San Francisco (CA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04632767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detailed characterization of a Comparative Reactivity Method (CRM) instrument for ambient OH reactivity measurements: experiments vs. modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Michoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Locoge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04632751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of industrial contribution to air quality at an urban and industrial coastal site in Northern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shouwen Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Delbarre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd VDI-Expert Forum on Atmospheric Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04638925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One year online chemical speciation of submicron particulate matter (PM1) sampled at a French industrial and coastal site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shouwen Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03119122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of Criegee Intermediates in Formation of Sulfuric Acid at BVOCs-rich Cape Corsica Site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Kukui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Gros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bourrianne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, San Francisco (CA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04632747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un an de mesures de la composition chimique des particules submicroniques en proximité de la zone industrialo-portuaire de Dunkerque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shouwen Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30ème Congrès Français sur les Aérosols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03145817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One year of real-time chemical speciation measurements of submicron particulate matter (PM1) at a receptor site impacted by industrial emissions in Dunkirk, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shouwen Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Sino-French Joint Workshop on Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03119044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OH reactivity measurements by a Comparative Reactivity Method at a receptor site impacted by industrial, urban and marine air masses in Dunkirk, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Michoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Locoge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Léonardis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Sino-French Joint Workshop on Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03119049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intercomparison of two Comparative Reactivity Method instruments in the Mediterranean basin during summer 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Zannoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Gros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Sarda-Estève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Michoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04634536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Biogenic Volatile Organic Compounds on Total OH reactivity at a remote site in the Mediterranean basin during summer 2013, 2014 Biogenic Hydrocarbons and the Atmosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Zannoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Gros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Sarda Estève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bonsang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinayak Sinha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gordon Research Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Girona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04634528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and Modeling Characterizations of Indoor Air Quality in Low Energy Public Buildings in France - the MERMAID program (Mesures Expérimentales Représentatives et Modélisation Air Intérieur Détaillée - Representative Experimental Measurements and Detailed Indoor Air Modeling)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Ward</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Verriele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Hanoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Petitprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indoor Air</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Hong Kong, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04634518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical speciation and source apportionment of gaseous precursors observed at a remote site in the Mediterranean basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Michoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Leonardis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Locoge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04632787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intercomparison of OH reactivity measured by the pump-probe technique and the comparative reactivity method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Blocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Hansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Leonardis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Locoge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemical Mechanism conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Davis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04632778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Campagne d’observation longue des particules submicroniques et de la dynamique atmosphérique sur un site dunkerquois sous influence industrielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shouwen Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Delbarre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des Doctorants PC2A-EMD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04306161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ground measurements of low-weight carboxylic acids during the ChArMEx field campaign using PTR-ToFMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Locoge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Michoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Touati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Workshop ChArMEx</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Trieste, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04638723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advantages of sequential measurements of OH reactivity and VOCs using the comparative reactivity method (CRM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Michoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Leonardis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shouwen Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OH Reactivity Specialists Uniting Meeting (ORSUM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Mainz, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04597317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequential measurements of OH reactivity and VOCs at a receptor site impacted by marine, urban, and industrial emissions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Michoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Léonardis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Locoge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shouwen Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st VDI-Expert Forum on Atmospheric Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Bonn, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04638747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ground measurements of low-weight carboxylic acids during the ChArMEx field campaign using PTR-ToFMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Locoge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Michoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Touati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03118980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation of primary and secondary biogenic volatile organic compounds (BVOCs) in Corsica during the ChArMEx experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cerise Kalogridis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Gros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bonsang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Michoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Locoge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04632785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advantages of sequential measurements of OH reactivity and VOCs using the comparative reactivity method (CRM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Michoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Léonardis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shouwen Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st OH Reactivity Specialists Uniting Meeting (ORSUM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Mainz, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04638698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ground measurements of low-weight carboxylic acids during the ChArMEx field campaign using PTR-ToFMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Locoge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Michoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Touati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Workshop ChArMEx</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Trieste, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04597320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequential measurements of OH reactivity and VOCs at a receptor site impacted by marine, urban, and industrial emissions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Michoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Leonardis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Locoge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shouwen Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st VDI-Expert Forum on Atmospheric Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Bonn, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04597365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a new Laser Photofragmentation/Fluorescent Assay by Gas Expansion (LP/FAGE) technique for the quantification of tropospheric nitrous acid (HONO) at low partsper- trillion mixing ratios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Levi Mielke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Lew</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brandon Bottorff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Berke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Raff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, San Francisco (CA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04634549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring atmospheric concentrations of formic, acetic, and butyric acids by PTR-ToFMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Touati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shouwen Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Borbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International PTR-MS Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Obergurgl, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02863132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse dynamique, en champ proche et à résolution temporelle fine, du carbone organique atmosphérique en situation urbaine sous influence industrielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shouwen Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Delbarre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des Doctorants EMD-PC2A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Douai, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04638040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of interferences associated with the detection of the hydroperoxy radical in the atmosphere using laser-induced fluorescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Lew</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Liljegren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brandon Bottorff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Stevens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, San Francisco (CA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04634541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of potential interferences during laser-induced fluorescence measurements of subcanopy hydroxyl radical (OH) concentrations in a northern hardwood forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Levi Mielke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Lew</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Liljegren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Hansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, San Francisco (CA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04634565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydroxyl and Hydroperoxy Chemistry at the CalNex-LA 2010 Site: Model comparisons and Radical Budgets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Griffith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Hansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Stevens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, San Francisco (CA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04634555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HOx Radical Chemistry Above a Forest Canopy: Measurements and Model Comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Griffith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Hansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Stevens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, San Francisco (CA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04634566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the Missing Hydroxyl Radical Reactivity Observed during CABINEX 2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Hansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Griffith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Stevens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, San Francisco (CA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04634556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Above canopy OH and HO2 during PROPHET 2008 and CABINEX 2009: Measurement and theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Griffith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Hansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Stevens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Thurlow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, San Francisco (CA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04634764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Total Hydroxyl Radical Reactivity Above and Below a Forest Canopy During CABINEX 2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Hansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Griffith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Stevens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Erickson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, San Francisco (CA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04634744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observations and Modeling of Glyoxal in an Isoprene-Dominated Forest Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Thurlow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. O'Brien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Galloway</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Griffith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, San Francisco (CA), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04634602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature dependence of the yields of methacrolein and methyl vinyl ketone from the OH-initiated oxidation of isoprene under NOx free conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Stevens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronald Hites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, San Francisco (CA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04634731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vertical profiles of HOx chemistry within a mixed hardwood forest during the 2009 CABINEX field campaign: Evaluations with a one-dimensional canopy-chemistry model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Steiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guenther</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Orlando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Tyndall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, San Francisco (CA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04634787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The glyoxal budget and its contribution to organic aerosol for Los Angeles, California during CalNex 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Washenfelder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cora Young</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Angevine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Atlas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, San Francisco (CA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04634619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Glyoxal Gradient Measurements at CABINEX 2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. O'Brien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Thurlow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Galloway</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Griffith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, San Francisco (CA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04634797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nocturnal chlorine radical reservoir species at noon during CalNex-LA 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Levi Mielke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Griffith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Hansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Stevens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, San Francisco (CA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04634586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions of individual biogenic VOC precursors to SOA production above a mixed forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerri Pratt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Levi Mielke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Slade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Shepson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Pye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, San Francisco (CA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04634595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations of Ox Production Rates in the Mexico City Metropolitan Area During MILAGRO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louisa Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Stevens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, San Francisco (CA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04634848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurements of OH and HO2 Radical Chemistry in a Forest Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Hansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Griffith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Stevens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, San Francisco (CA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04634841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement and model comparison of methacrolein and methyl vinyl ketone concentrations from the OH-initiated oxidation of isoprene under NOx free conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Stevens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronald Hites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, San Francisco (CA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04634832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurements of the yields of methacrolein and methyl vinyl ketone from the OH-initiated oxidation of isoprene under NOx free conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Stevens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronald Hites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, San Francisco (CA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04634869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OH and HO2 Concentrations during PROPHET 2008: Measurement and Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Griffith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Hansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Stevens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Galloway</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, San Francisco (CA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04634806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formaldehyde Concentrations in a Hardwood Forest, Measured by Laser Induced Fluorescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kammrath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Huisman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Galloway</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Digangi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, San Francisco (CA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04635012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydroxyl and Hydroperoxy Radical Measurements in a Forested Environment During the PROPHET 2008 and NIFTy Field Campaigns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Griffith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Hansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Stevens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Galloway</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, San Francisco (CA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04634884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative Analysis of Isomeric Volatile Organic Compounds in a Northern Hardwood Forest by Proton Transfer Reaction Linear Ion Trap (PTR-LIT) Mass Spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mielke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Slade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alaghmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Galloway</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kammrath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, San Francisco (CA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04634876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Situ Gas Phase Glyoxal Measurements Above a Forest Canopy at PROPHET 2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Galloway</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kammrath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mielke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Slade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alaghmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, San Francisco (CA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04635023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aerosol Production in a Mixed Deciduous/Coniferous Forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Slade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mielke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alaghmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Galloway</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kammrath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, San Francisco (CA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04634864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurements of Product-Specific VOC Reactivities during the PROPHET 2008 field intensive using proton transfer reaction linear ion trap (PTR-LIT) mass spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mielke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Slade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alaghmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Galloway</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bertman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, San Francisco (CA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04634823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurements of Total Hydroxyl Radical Reactivity in Forested Environments with a Turbulent-Flow Reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Hansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Griffith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Stevens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mielke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, San Francisco (CA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04634998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations of ROx Radical Photochemistry During the MCMA-2006 Field Campaign</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deepali Vimal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Stevens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Volkamer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, San Francisco (CA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04634858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydroxyl and hydroperoxy radicals during the MCMA-2006 field campaign: Measurement and model comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deepali Vimal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Stevens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainer Volkamer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louisa Molina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gordon conference on Atmospheric Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Big Sky (MT), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04635040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An examination of organic nitrates using a 0-D model and experimental data from an isoprene irradiation chamber experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cavender</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Hill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lockwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mielke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Moffat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, San Francisco (CA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04635032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurements and Simulation of Hydroxyl and Hydroperoxy Radical Chemistry from Isoprene Oxidation in the Purdue Photochemical Reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deepali Vimal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Stevens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Shepson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Hill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, San Francisco (CA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04635055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of Two Calibration Methods for Atmospheric HOX Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deepali Vimal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Stevens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, San Francisco (CA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04635046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurements of Ambient OH and HO2 by Laser-Induced Fluorescence using FAGE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deepali Vimal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stevens Philip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, San Francisco (CA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04635064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of minor trace-gas pollutants in air by variable pressure infrared diode laser spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Hanoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Devolder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Tunable Diode Laser Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2003, Zermatt, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04429008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of minor trace-gas pollutants in air by variable pressure infrared diode laser spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Hanoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Devolder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th international conference on Tunable Diode Laser Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2003, Zermatt, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04635071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct Absolute Measurements of the Rate Constants of Unimolecular Decomposition of Acyl Radicals by Time Resolved Infrared Diode Laser Spectroscopy (CH3)3 CCO → (CH3)3C + CO(CH3)2CHCO → (CH3)2CH + CO (preliminary results)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Hanoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahcen Elmaimouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Devolder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Lemoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th European Symposium on the Physico-Chemical Behavior of Atmospheric Pollutants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2001, Turin, Italy. Proceedings of the 8th European Symposium on the Physico-Chemical Behaviour of Atmospheric Pollutants: A Changing Atmosphere</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04428977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetic measurements by Laser Photolysis/Infrared diode laser absorption : rate constants of CH2OH + O2 -&amp;gt; CH2O + HO2 and HCO + O2 -&amp;gt; CO + HO2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Hanoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahcen Elmaimouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Devolder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EC/EUROTRAC 2 Joint workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2000, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04428897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (77)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The BIOMASP+ project on biosphere-atmosphere exchanges and their role in air pollution in the subtropical megacity of São Paulo: motivations, methods and preliminary observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Borbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adalgiza Fornaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amauri P Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia R Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel F de Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of the American Meteorological Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 107 (4), pp.E902-E921. </w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1175/bams-d-23-0161.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05429213v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photoacoustic Detection of Atmospheric Peroxy Radicals through Ethane-Based Chemical Amplification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaoxuan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Lahib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Duncianu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qian Gou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Stevens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 98 (3), pp.2020-2029. </w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.analchem.5c05228⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05531656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-World Asphalt Pavement Emissions: Combining Simulation Chamber Measurements and City Scale Modeling to Elucidate the Impacts on Air Quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Lostier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Sarica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Lasne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Roose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Sartelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS ES&amp;T Air</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 2 (3), </w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsestair.4c00323⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04956091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a high-quality in situ observation network for oxygenated volatile organic compounds (OVOCs) in Europe: transferring metrological traceability to the field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maitane Iturrate-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Schlauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annarita Baldan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Vollmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 18 (2), pp.371-403. </w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/amt-18-371-2025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04926263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement report: Sources, sinks, and lifetime of NO x in a suburban temperate forest at night</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Andersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Mcgillen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaoyang Xue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Seubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Dewald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 24 (20), pp.11603-11618. </w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-24-11603-2024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04799741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NO3 reactivity during a summer period in a temperate forest below and above the canopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Dewald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Seubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Andersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gunther Türk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Schuladen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 24 (16), pp.8983-8997. </w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-24-8983-2024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04681753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the industrial origin of terpenoids in a coastal city in northern France: A source apportionment combining anthropogenic, biogenic, and oxygenated VOC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Farhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Borbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Afif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shouwen Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 928, pp.172098. </w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.172098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04550559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VOC emissions by fresh and old asphalt pavements at service temperatures: impacts on urban air quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lasne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lostier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Romanias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Vassaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lesueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science : Atmospheres </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d3ea00034f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OH, HO 2 , and RO 2 radical chemistry in a rural forest environment: measurements, model comparisons, and evidence of a missing radical sink</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brandon Bottorff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Lew</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youngjun Woo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Rickly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Rollings</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 23 (18), pp.10287-10311. </w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-23-10287-2023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Photoacoustic Soot Spectrophone for Filter-Free Measurements of Black Carbon at 880 nm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goufrane Abichou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soulemane Halif Ngagine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tong-Nguyen Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaoxuan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Flament</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Special Issue Recent Advances in Photoacoustic and Photothermal Gas Spectroscopy, 27 (18), pp.6065. </w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules27186065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04199516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Real Time Measurements to Derive the Indoor and Outdoor Contributions of Submicron Particulate Species and Trace Gases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evdokia Stratigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Tison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (4), pp.161. </w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/toxics10040161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03624246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemistry and human exposure implications of secondary organic aerosol production from indoor terpene ozonolysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colleen Marciel F. Rosales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinglin Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Lahib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brandon Bottorff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emily Reidy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Advances </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 8 (8), </w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/sciadv.abj9156⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03600588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Techniques for measuring indoor radicals and radical precursors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Gómez Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Carslaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pete Edwards</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viktor Gábor Mihucz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Spectroscopy Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 57 (7), pp.580-624. </w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/05704928.2022.2087666⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03866169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric Nitrous Acid Measurement in the French Landes Forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinke Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dandan Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Flaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haiyan Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Earth and Space Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 6 (1), pp.25-33. </w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsearthspacechem.1c00231⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03525996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of Criegee intermediates in the formation of sulfuric acid at a Mediterranean (Cape Corsica) site under influence of biogenic emissions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Kukui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinhe Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21 (17), pp.13333 - 13351. </w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-21-13333-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03341710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a laser-photofragmentation laser-induced fluorescence instrument for the detection of nitrous acid and hydroxyl radicals in the atmosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brandon Bottorff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emily Reidy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Levi Mielke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Stevens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (9), pp.6039-6056. </w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/amt-14-6039-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03380654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying Nitrous Acid Formation Mechanisms Using Measured Vertical Profiles During the CalNex 2010 Campaign and 1D Column Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katie Tuite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennie L Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Veres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Roberts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Stevens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 126 (13), pp.e2021JD034689. </w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2021JD034689⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03357646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near real-time PM1 chemical composition measurements at a French urban background and coastal site under industrial influence over more than a year: Temporal variability and assessment of sulfur-containing emissions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shouwen Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Tison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Beaugard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Gengembre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 244, pp.117960. </w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2020.117960⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02975490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular characterization of gaseous and particulate oxygenated compounds at a remote site in Cape Corsica in the western Mediterranean Basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Michoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Hallemans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Chiappini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Leoz-Garziandia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Colomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21 (10), pp.8067 - 8088. </w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-21-8067-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03238301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric reactivity of biogenic volatile organic compounds in a maritime pine forest during the LANDEX episode 1 field campaign</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth Mermet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Perraudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Léonardis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 756, pp.144129. </w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.144129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03055034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurements of Total OH Reactivity During CalNex‐LA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Hansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Griffith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gilman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Graus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 126 (11), </w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2020JD032988⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03380648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A European aerosol phenomenology - 7: high-time resolution chemical characteristics of submicron particulate matter across Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bressi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cavalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Putaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Fröhlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-E. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric environment: X</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.100108. </w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aeaoa.2021.100108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03165423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variability of hydroxyl radical (OH) reactivity in the Landes maritime pine forest: results from the LANDEX campaign 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandy Bsaibes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Al Ajami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth Mermet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20 (3), pp.1277-1300. </w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-20-1277-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02913598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of PM10, PM2.5, PM1 in an unoccupied airflow-controlled room: How reliable to neglect resuspension and assume unreactive particles?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evdokia Stratigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 186, pp.107357. </w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.buildenv.2020.107357⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02975485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OH and HO2 radical chemistry in a midlatitude forest: Measurements and model comparisons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M. Lew</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.S. Rickly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.P. Bottorff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Reidy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sklaveniti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20 (15), pp.9209-9230. </w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-20-9209-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of a chemical amplifier for peroxy radical measurements in the atmosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Duncianu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Lahib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Tomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Stevens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 222, pp.117106. </w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2019.117106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02913614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating secondary organic aerosol in a regional air quality model using the statistical oxidation model – Part 3: Assessing the influence of semi-volatile and intermediate-volatility organic compounds and NO&lt;sub&gt;&lt;i&gt;x&lt;/i&gt;&lt;/sub&gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Akherati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Cappa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Kleeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth Docherty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19 (7), pp.4561-4594. </w:t></w:r><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-19-4561-2019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02913579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peroxy radical measurements by ethane – nitric oxide chemical amplification and laser-induced fluorescence during the IRRONIC field campaign in a forest in Indiana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuvashish Kundu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Deming</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Lew</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brandon Bottorff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Rickly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19 (14), pp.9563-9579. </w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-19-9563-2019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02913581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classical Molecular Dynamics Study of Small-Chain Carboxylic Acid Aerosol Particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Roose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Toubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Duflot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Earth and Space Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 3 (3), pp.380-389. </w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsearthspacechem.8b00172⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02083941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of a gas chromatographic unit for measuring biogenic volatile organic compounds in ambient air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth Mermet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Leonardis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 12 (11), pp.6153-6171. </w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/amt-12-6153-2019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02913584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validity and limitations of simple reaction kinetics to calculate concentrations of organic compounds from ion counts in PTR-MS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rupert Holzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Joe F. Acton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Bloss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Breitenlechner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leigh Crilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 12 (11), pp.6193-6208. </w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/amt-12-6193-2019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02400841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemistry of Volatile Organic Compounds in the Los Angeles Basin: Formation of Oxygenated Compounds and Determination of Emission Ratios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. De Gouw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.B. Gilman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.-W. Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.L. Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 123 (4), pp.2298-2319. </w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2017JD027976⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Field measurements of methylglyoxal using proton transfer reaction time-of-flight mass spectrometry and comparison to the DNPH–HPLC–UV method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Michoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Léonardis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Fronval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Kukui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11 (10), pp.5729-5740. </w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/amt-11-5729-2018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02411825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of an instrument for direct ozone production rate measurements: measurement reliability and current limitations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Sklaveniti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Locoge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Stevens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ezra Wood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuvashish Kundu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11 (2), pp.741-761. </w:t></w:r><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/amt-11-741-2018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02914085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of material emissions and sorption of volatile organic compounds on indoor air quality in a low energy building: Field measurements and modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malak Rizk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fangfang Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Verriele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Ward</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indoor Air</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 28 (6), pp.924-935. </w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ina.12493⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02398719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The reaction of hydroxyl and methylperoxy radicals is not a major source of atmospheric methanol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Caravan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Anwar H. Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judit Zádor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonid Sheps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Antonov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 (1), </w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-018-06716-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02322065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bidirectional Ecosystem–Atmosphere Fluxes of Volatile Organic Compounds Across the Mass Spectrum: How Many Matter?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dylan Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hariprasad Alwe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malte Julian Deventer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Griffis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Earth and Space Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2 (8), pp.764-777. </w:t></w:r><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsearthspacechem.8b00061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02913839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of interferences associated with the detection of the hydroperoxy radical in the atmosphere using laser-induced fluorescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Lew</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Stevens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11 (1), pp.95-109. </w:t></w:r><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/amt-11-95-2018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differences in BVOC oxidation and SOA formation above and below the forest canopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Schulze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Wallace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Flynn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barry Lefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matt Erickson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 17 (3), pp.1805-1828. </w:t></w:r><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-17-1805-2017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03142640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of OH reactivity measurements in the atmospheric simulation chamber SAPHIR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hendrik Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Novelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Rolletter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Hofzumahaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Pfannerstill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 10 (10), pp.4023-4053. </w:t></w:r><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/amt-10-4023-2017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02322207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Summertime OH reactivity from a receptor coastal site in the Mediterranean Basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Zannoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Sarda-Estève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cerise Kalogridis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Michoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 17 (20), pp.12645-12658. </w:t></w:r><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-17-12645-2017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03117583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemistry of Volatile Organic Compounds in the Los Angeles basin: Nighttime Removal of Alkenes and Determination of Emission Ratios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. de Gouw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gilman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.-W. Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lerner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Isaacman-Vanwertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 122 (21), pp.11,843-11,861. </w:t></w:r><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2017JD027459⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04199544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic carbon at a remote site of the western Mediterranean Basin: sources and chemistry during the ChArMEx SOP2 field experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Michoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Sciare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Léonardis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 17 (14), pp.8837 - 8865. </w:t></w:r><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-17-8837-2017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01584197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast sorption measurements of volatile organic compounds on building materials: Part 1 – Methodology developed for field applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malak Rizk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Verriele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Schoemaecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Le Calvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 99, pp.200-209. </w:t></w:r><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.buildenv.2015.12.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02303729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurements of hydroxyl and hydroperoxy radicals during CalNex-LA: Model comparisons and radical budgets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. M. Griffith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. F. Hansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Michoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. B. Gilman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 121, pp.4211-4232. </w:t></w:r><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2015JD024358⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03737486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast sorption measurements of VOCs on building materials: Part 2 – Comparison between FLEC and CLIMPAQ methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malak Rizk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Verriele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Mendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 99, pp.239-251. </w:t></w:r><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.buildenv.2015.12.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02298645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast sorption measurements of volatile organic compounds on building materials: Part 1 – Methodology developed for field applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rizk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Verriele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Schoemaecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Le Calvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6, pp.953-958. </w:t></w:r><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2016.01.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02424698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data on comparison between FLEC and CLIMPAQ methods used for fast sorption measurements of VOCs on building materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malak Rizk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Verriele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Mendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7, pp.518-523. </w:t></w:r><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2016.02.072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02298647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-situ measurements of sorption parameters with a Field and Laboratory Emission Cell (FLEC): a comparison to the test emission chamber method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malak Rizk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Verriele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Mendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WIT Transactions on Ecology and the Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7, pp.329-335. </w:t></w:r><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2495/AIR150281⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02303737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detailed characterizations of the new Mines Douai comparative reactivity method instrument via laboratory experiments and modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Michoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Hansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Locoge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Stevens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dusanter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 8 (8), pp.3537-3553. </w:t></w:r><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/amt-8-3537-2015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04199552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intercomparison of the comparative reactivity method (CRM) and pump–probe technique for measuring total OH reactivity in an urban environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Hansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Blocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Schoemaecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Léonardis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Locoge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 8 (10), pp.4243-4264. </w:t></w:r><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/amt-8-4243-2015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04199550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent developments of passive samplers for measuring material emission rates: Toward simple tools to help improving indoor air quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Poulhet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crunaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Locoge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Kaluzny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 93, pp.106-114. </w:t></w:r><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.buildenv.2015.02.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04199556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intercomparison of two comparative reactivity method instruments inf the Mediterranean basin during summer 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Zannoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Sarda Esteve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Michoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 8 (9), pp.3851 - 3865. </w:t></w:r><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/amt-8-3851-2015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01805474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurements of total hydroxyl radical reactivity during CABINEX 2009 – Part 1: field measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Hansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Griffith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rickly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Stevens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 14 (6), pp.2923-2937. </w:t></w:r><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-14-2923-2014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04199563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chlorine as a primary radical: evaluation of methods to understand its role in initiation of oxidative cycles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Young</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Washenfelder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Edwards</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Parrish</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gilman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 14 (7), pp.3427-3440. </w:t></w:r><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-14-3427-2014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04199559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of formaldehyde sources in French schools using a passive flux sampler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Poulhet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Crunaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Locoge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gaudion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 71, pp.111-120. </w:t></w:r><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.buildenv.2013.10.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04199568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic aerosol composition and sources in Pasadena, California, during the 2010 CalNex campaign</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Hayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cubison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Froyd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 118 (16), pp.9233-9257. </w:t></w:r><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jgrd.50530⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04199571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OH and HO&lt;sub&gt;2&lt;/sub&gt; radical chemistry during PROPHET 2008 and CABINEX 2009 – Part 1: Measurements and model comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Griffith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Hansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Stevens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alaghmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 13 (11), pp.5403-5423. </w:t></w:r><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-13-5403-2013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature dependence of the yields of methacrolein and methyl vinyl ketone from the OH-initiated oxidation of isoprene under NOx-free conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Stevens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 79, pp.59-66. </w:t></w:r><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2013.06.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04199576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observations and modeling of formaldehyde at the PROPHET mixed hardwood forest site in 2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Galloway</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joshua Digangi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Hottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Huisman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Levi Mielke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 49, pp.403-410. </w:t></w:r><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2011.09.053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-canopy gas-phase chemistry during CABINEX 2009: sensitivity of a 1-D canopy model to vertical mixing and isoprene chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bertman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Carroll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Edwards</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 12 (18), pp.8829-8849. </w:t></w:r><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-12-8829-2012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions of individual reactive biogenic volatile organic compounds to organic nitrates above a mixed forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Pratt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mielke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Shepson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Steiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 12 (21), pp.10125-10143. </w:t></w:r><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-12-10125-2012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The glyoxal budget and its contribution to organic aerosol for Los Angeles, California, during CalNex 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Washenfelder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Young</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Angevine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Atlas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 116 (D21), </w:t></w:r><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2011JD016314⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radical Dependence of the Yields of Methacrolein and Methyl Vinyl Ketone from the OH-Initiated Oxidation of Isoprene under NO x -Free Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronald Hites</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Stevens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 45 (3), pp.923-929. </w:t></w:r><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/es103147w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitric acid photolysis on forest canopy surface as a source for tropospheric nitrous acid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xianliang Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ning Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaela Teravest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Geoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 4 (7), pp.440-443. </w:t></w:r><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ngeo1164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of HONO sources on the photochemistry in Mexico City during the MCMA-2006/MILAGO Campaign</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Lei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Zavala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Volkamer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 10 (14), pp.6551-6567. </w:t></w:r><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-10-6551-2010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and Theoretical Studies of the Kinetics of the OH + Hydroxyacetone Reaction As a Function of Temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Munkhbayar Baasandorj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Griffith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Stevens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 113 (39), pp.10495-10502. </w:t></w:r><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp904238w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurements of OH and HO&lt;sub&gt;2&lt;/sub&gt; concentrations during the MCMA-2006 field campaign – Part 1: Deployment of the Indiana University laser-induced fluorescence instrument</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Vimal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Stevens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Volkamer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Molina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 9 (5), pp.1665-1685. </w:t></w:r><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-9-1665-2009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurements of OH and HO&lt;sub&gt;2&lt;/sub&gt; concentrations during the MCMA-2006 field campaign – Part 2: Model comparison and radical budget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Vimal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Stevens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Volkamer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 9 (18), pp.6655-6675. </w:t></w:r><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-9-6655-2009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technical note: Measuring tropospheric OH and HO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; by laser-induced fluorescence at low pressure. A comparison of calibration techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Vimal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. S. Stevens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 8 (2), pp.321-340</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00296419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurements of HNO&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; and N&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;5&amp;lt;/sub&amp;gt; using Ion drift ? Chemical Ionization Mass Spectrometry during the MCMA ? 2006 Campaign</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. C. Fortner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. C. Aiken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics Discussions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 8 (2), pp.4877-4909</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00304024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technical Note: Measuring tropospheric OH and HO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; by laser-induced fluorescence at low pressure ? a comparison of calibration techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Vimal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. S. Stevens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics Discussions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 7 (5), pp.12877-12926</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00303082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About the co-product of the OH radical in the reaction of acetyl with O2 below atmospheric pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Devolder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christa Fittschen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 417 (1-3), pp.154-158. </w:t></w:r><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cplett.2005.09.114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Falloff curves for the unimolecular decomposition of two acyl radicals: RCO (+M) → R + CO (+M) by pulsed laser photolysis coupled to time‐resolved infrared diode laser absorption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahcen Elmaimouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christa Fittschen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Devolder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Chemical Kinetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 37 (10), pp.611-624. </w:t></w:r><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/kin.20111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variable Pressure Infrared Diode Laser Spectroscopy: A New Method for Trace-Gas Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Hanoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Devolder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 41 (24), </w:t></w:r><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/AO.41.005142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01202080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Absorption infrarouge par diodes laser accordables. Application à la mesure de polluants atmosphériques non réglementés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Hanoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Devolder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Air pur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 63, pp.17-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04420120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rate constant determinations by laser photolysis/diode laser infrared absorption: examples of HCO+O2→HO2+CO and CH2OH+O2→HCH(O)+HO2 reactions at 294 K</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Hanoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Elmaimouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Devolder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lemoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 343 (5-6), pp.527-534. </w:t></w:r><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0009-2614(01)00706-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent Advances in the Chemistry of OH and HO 2 Radicals in the Atmosphere: Field and Laboratory Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Stevens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Atmospheric Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, World Scientific, pp.493-579, 2017, </w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/9789813147355_0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04199547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 4. Air quality and climate in the Mediterranean region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Dulac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Hamonou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Afif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rezak Alkama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Ancona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Mediterranean Region Under Climate Change - A Scientific Update</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 978-2-7099-2219-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement Guidelines for VOC Analysis by PTR-MS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Holzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Jamar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IMT Nord Europe, Institut Mines Télécom, Univ. de Lille, Center for Energy and Environment, Lille, F-59000, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05032981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MetClimVOC - Deliverable D7: Report on the validation of the protocols for the preparation of SI-traceable VOC working standards including comparison with field calibration protocols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maitane Iturrate-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annarita Baldan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Reiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Schlauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Hill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">METAS - Switzerland. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04301740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MetClimVOC - Deliverable D3: Report on the improved sampling methods used for the routine on-line and off-line analytical measurements of VOCs with an assessment of the influence parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evdokia Stratigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maitane Iturrate-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pascale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IMT Nord Europe, Institut Mines Télécom, Univ. de Lille, Center for Energy and Environment, Lille, F-59000, France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04301691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MetClimVOC technical report - Progress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pascale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Iturrate-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. R. Baldan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Reimann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">METAS - Switzerland. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04483062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MetClimVOC Impact/Output report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pascale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Iturrate-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. R. Baldan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Reimann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">METAS - Switzerland. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04483063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on the current procedures used for the calibration of VOCs at ambient measurement sites in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Reimann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EMPA, Switzerland. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04483035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MetClimVOC - Deliverable D1: Summary report prioritising the components, concentration ranges and metrological requirements for the selected oxy-VOCs, terpenes and halogenated VOCs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maitane Iturrate-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pascale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annarita Baldan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Reimann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Vollmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">METAS - Switzerland. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04301666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId853"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sebastien Dusanter </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (117)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étudier la formation de l’ozone dans la métropole de Lille - Approche observationnelle prévue sur le site ATOLL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Schoemaecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Crumeyrolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique CPER ECRIN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2026, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05531661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of ROx radicals measurements in the atmospheric simulation chamber SAPHIR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Novelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weidong Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christa Fittschen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Dolores Andrés Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2025 (EGU25)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu25-17557⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05531665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Secondary Organic Aerosols in an urban forest in São Paulo, Brazil, using CHARON-PTR-ToF-MS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olatunde Murana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Ferreira de Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Jamar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Lecce, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05206896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated Measurements of Atmospheric reactivity and O3 formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar - Institute of Atomic and Molecular Sciences / National Taiwan University</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Taipei, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05429183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated Measurements of Atmospheric reactivity and O3 formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar - Department of Chemistry / National Central University</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Taipei, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05429171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a new approach to quantify organic nitrate yields from RO2+NO reactions – Application to ethane-, cyclohexane- and isoprene-derived RO2 radicals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Strunz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Tomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Noziere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2025 (EGU25)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu25-9743⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05531663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of ozone production rates inferred from (1) peroxy radical measurements and (2) changes in O3+NO2 concentrations during ROxCOMP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goufrane Abichou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Lahib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Jamar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weidong Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hendrik Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROxCOMP Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Visio Conférence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04965906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using peroxy radical measurements from chemical amplifiers to quantify ozone production rates in the troposphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goufrane Abichou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Lahib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Jamar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weidong Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hendrik Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04750591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emissions and chemistry of industrial and non-industrial anthropogenic terpenoids by combining worldwide urban VOC databases over the last decade: insights from the DATAbASE project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Farhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Afif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Deguillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Delbarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACTRIS Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACTRIS, May 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04637235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Standard Operating Procedure for trace gas measurements by Proton Transfer Reaction-Mass Spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rupert Holzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Jamar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACTRIS CiGas workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04750546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CiGas IMT NE unit activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Léonardis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Depelchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CiGas-HO-DC-Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, Julich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04484407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of Highly Oxygenated Organic Compounds at the Rambouillet forest during the ACROSS Campaign</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estephanie Alhajj Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Michoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Formenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Cirtog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Picquet-Varrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04199591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secondary Organic Aerosol formation in the Amazon rain forest under pristine conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Ramirez-Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel F. de Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Jamar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Tomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 Amazon Tall Tower Observatory Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Manaus, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sampling methods – effects of sorbent materials and O3 scrubbers on VOC measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anja Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evdokia Stratigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MetClimVOC workshop - International Metrology Congress CIM 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04485457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deployment of the IMT Chemical Amplifier during ROxCOMP 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghoufrane Abichou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Lahib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop ROxCOMP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Visio-conference, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04482681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transferring SI-traceability to the field – assessment of new working standards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Reimann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maitane Iturrate-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anja Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MetClimVOC workshop - International Metrology Congress CIM 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04485461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurements of ROx radicals in the atmosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghoufrane Abichou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Shamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Schoemaecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christa Fittschen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Pillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientifique du Labex CaPPA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Lille (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04482674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observations of trace gases above & below a forest canopy during ACROSS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel F. de Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Lahib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Tomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamar Marina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laboratory characterization of SOA tracers from biogenic precursors using a Proton Transfer Reaction Mass Spectrometry coupled to a CHARON inlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Ramirez-Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel F. de Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Jamar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Tomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation in Atmospheric Measurement Techniques Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Virtual, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACTRIS - CiGas side-by-side interlaboratory comparison of new and classical techniques for formaldehyde measurement in the nmol/mol range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Therese Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Tison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evdokia Stratigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gaudion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Vienne (AUT), Austria. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-17535⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04484422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RO2 Intercomparison Campaign at SAPHIR chamber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Schoemaecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Lahccen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christa Fittschen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hendrik Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04253812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of CHARON-PTRMS deployment during the ACROSS campaign</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olatunde Murana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Ramirez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Jamar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop ACTRIS-FR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do Anthropogenic Terpenoids mAtter in Atmospheric Chemistry?: highlights from the DATAbASE project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Farhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Afif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deguillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Delbarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union (AGU) General Assembly 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, San Francisco (CA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04494186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Secondary Organic Aerosol formation under forested pristine conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Ramirez-Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel F. de Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Jamar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Tomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Malaga, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACTRIS CiGas side by side interlaboratory comparison of new and classical techniques for formaldehyde measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Stratigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Tison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gaudion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MetClimVOC workshop - International Metrology Congress CIM 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04485451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric reactivity of ketolimonene: ozone kinetics, reaction products and SOA formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudiu Roman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Amarandei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgiana Negru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Arsene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iustinian G. Bejan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasting aerosol composition in and out of Paris plume during the ACROSS campaign at the Rambouillet supersite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Formenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamar Marina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Tomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry linked to HO x radicals of a Suburban Forest during the ACROSS summer Field Campaign</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Shamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Lahccen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Michoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Cantrell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HO2+RO2, NO+NO2 and VOC measurements from IMT NE at the Rambouillet Tower: Status & first insights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Lahib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Jamar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Tomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel F. de Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop ACROSS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04482693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACTRIS CiGas side by side interlaboratory comparison of new and classical techniques for formaldehyde measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Tison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Stratigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gaudion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACTRIS France workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Autrans (Grenoble), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04484326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Ageing on Asphalt VOC and NOx Emissions at In-Use Temperature: A Game Changer for Urban Atmospheric Chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Lasne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lostier Anais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salameh Therese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manolis N Romanias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gaudion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PARC - The 59th Petersen Asphalt Research Conference, 2022 (en ligne)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Laramie, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03749194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Ageing on Asphalt VOC and NOx Emissions at In-Use Temperature: A Game Changer for Urban Atmospheric Chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lasne Jerome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lostier Anais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romanias Manolis N.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaudion Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petersen Asphalt Research Conference 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, En ligne (Etats-Unis), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CiGas activities: Oxygenated VOCs (OVOC) in‐situ measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralf Tillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Reimann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Reactive Trace Gas In‐Situ Community Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04484218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PTR-MS ongoing activities: vocabulary and SOP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Jamar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rupert Holzinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACTRIS week - CiGas workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Prague (CZ), Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04484365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of Peroxy Radical Measurements at the HELIOS Atmospheric Simulation Chamber using PERCA, LIF-FAGE, and CIMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Lahib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop ROxCOMP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Visio-conference, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04482720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Description of the IMT Nord Europe Chemical Amplifier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Lahib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop ROxCOMP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Visio-conference, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04482719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peroxy radical chemistry during ozonolysis experiments of monoterpene mixtures: Field, laboratory and 0-D modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Lahib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Reijrink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Bouzidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Duncianu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Perraudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Vienna - vPICO online, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Campagne d’OBservations Intensive des Aérosols et précurseurs à Caillouël-Crépigny (COBIACC): Submicron aerosol and VOC compositions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Stratigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Leonardis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COBIACC 2nd post-campaign meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04278099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peroxy radical measurements by photoccoustic spectroscopy coupled to chemical amplification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gang Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lahib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Duncianu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Gou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly (virtual)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filter-free measurements of carbonaceous particles using photoacoustic spectroscopy (PAS) at 880 nm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abichou Goufrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngagine S. H.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wang G.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Flament</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Deboudt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Sensors and Electronic Instrumentation Advances (SEIA' 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Palma de Mallorca - Iles Baléares, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03579853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying regional SOA formation using source apportionment, organic tracers and box modelling during the COBIACC field campaign</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel F. de Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasna Chebaicheb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evdokia Stratigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Online, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04151421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of particle/gas interface processes: From the experiment to the molecular modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Roose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Duncianu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lahib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire interne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LASIRe, Mar 2021, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04278116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical amplification enhanced measurements of peroxy radicals by photoacoustic spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaoxuan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahib Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Duncianu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gou Q.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stevens Philip</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OSA - Optical Sensors and Sensing Congress 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, VIRTUAL EVENT, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03580158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas phase chemical transformations - Ranking Strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress Meeting COST INDAIRPOLLNET</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Visio-conference, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04482712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas phase chemical transformations - Method for ranking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress Meeting COST INDAIRPOLLNET</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Visio-conference, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04482709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IMT LILLE DOUAI contribution to ACROSS-AO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Dépelchin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACROSS-AO kick-off meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04483556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of a mobile atmospheric simulationchamber for laboratory and field studies: DouAir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Bouzidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Lahib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Reijrink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Duncianu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Perraudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Vienna - vPICO online, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04483239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MetClimVOC WP3 activities: Development and improvement of measurement methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evdokia Stratigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Jamar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MetClimVOC M18 meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04484130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A detailed look at monoterpene oxidation reactions: results from the CERVOLAND field campaign and MCM modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Reijrink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Lahib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Bouzidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Duncianu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Perraudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Vienna - vPICO online, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">improvement of VOC measurement methods: challenges and best practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Stratigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jamar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">workshop ACTRIS-France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04484163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating monoterpene ozonolysis reactions in the mobile DouAir atmospheric simulation chamber : field and laboratory experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Lahib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Bouzidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Reijrink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Duncianu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Perraudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Vienna - vPICO online, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peroxy radical measurements by photoacoustic spectroscopy coupled to chemical amplification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weidong Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaoxuan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Lahib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Duncianu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qian Gou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Göttingen, Germany. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu21-502⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04295559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of Proton Transfer Reaction Mass Spectrometer (PTR-MS) instruments in the atmospheric simulation chamber HELIOS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Michoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cazaunau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Gratien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joris Leglise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yangang Ren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">workshop ACTRIS-France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Oléron (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04484157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">improvement of VOC measurement methods: challenges and best practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Stratigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jamar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WORKSHOP ON VOCs - bringing in situ &amp; remote communities together for a better data uncertainty estimation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04484138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of reactive trace gases measurement methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Stratigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">et al.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIM 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04483469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of ROx radical chemistry during the ChArMEx field campaign</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa Shahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Lahib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Kukui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Zannoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union, Fall Meeting 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, New Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03562275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WG3e - Gas phase chemical transformations - Key questions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress Meeting COST INDAIRPOLLNET</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04482729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; reactive uptake on organic aerosols: a molecular level study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Roose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Toubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Duflot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Virtual conference, France. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-11460⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04397321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and theoretical study of the uptake of peroxy radicals by organic aerosol surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Roose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Duflot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Toubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire interne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paul Scherrer Institut (PSI), Feb 2020, Villigen, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02964832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intercomparison of peroxy radical measurements at the HELIOS atmospheric simulation chamber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Lahib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Duncianu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Tomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Schoemaecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientifique du Labex CaPPA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Lille &amp; Boulogne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metrology for Climate Relevant Volatile Organic Compounds “MetClimVOC”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Stratigou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">workshop ACTRIS-France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04483017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WG3e - gas phase chemistry Approach for species and data selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress Meeting COST INDAIRPOLLNET</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Visio-conference, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04482752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and theoretical investigation of organic aerosols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Roose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Toubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Duflot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème journée scientifique du Labex CaPPA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02964855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of a gas chromatographic unit for measuring BVOCs in ambient air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. . Mermet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Leonardis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th WMO/GAW VOC Expert Group Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Urbino, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03145188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of a fast-GC/Proton Transfer Reaction - Time of Flight Mass Spectrometer for speciated measurements of isomeric volatile organic compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dusanter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th WMO/GAW VOC Expert Group Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Urbino, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03144365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d'un réacteur photochimique mobile pour l'étude de la chimie atmosphérique en phase gazeuse et la formation d'aérosol secondaire sur le terrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Tomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Duncianu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Cinétique et Photochimie en Phase Gazeuse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined theoretical and experimental investigations of peroxy radical uptake on organic aerosols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Roose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Toubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Duflot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conseil scientifique du Labex CaPPA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02964837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a Standard Operating Procedure for trace gas measurements by Proton Transfer Reaction-Mass Spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dusanter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACTRIS-2 Final General Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Darmstadt, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03144363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined theoretical and experimental investigations of peroxy radical uptake on organic aerosols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Roose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Toubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Duflot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02161228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric Reactivity of Biogenic Volatile Organic Compounds under the Canopy of a Maritime Pine Forest during the LANDEX Field Campaign</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. . Mermet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Leonardis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eleventh International Conference on Chemical Kinetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03144399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling WG1 and WG2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dusanter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd annual meeting COST INDAIRPOLLNET, September 26-27, 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, PORTO, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03144381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the physicochemical processes related to submicron particles in an unoccupied building</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evdokia Stratigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Tison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Air Quality Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03123851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and theoretical investigation of HO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; sticking on dicarboxylic acid aerosols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Roose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Toubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Duflot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR SUIE, Atelier Thématique "Séparation Phases Gazeuse / Particulaire de l'Aérosol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02083980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated Measurements of Atmospheric Chemistry: Moving Laboratory Experiments into the Field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Symposium on Gas Kinetics &amp; Related Phenomena</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04630937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and theoretical investigation of HO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; sticking on dicarboxylic acid aerosols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Roose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Toubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Duflot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier thématique “Séparation phases gazeuse/particulaire de l’aérosol”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02964862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and theoretical investigation of HO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; sticking on dicarboxylic acid aerosols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Roose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Toubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Duflot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">677. WE-Heraeus-Seminar “Towards a molecular understanding of atmospheric aerosols”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Bad Honnef, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical and experimental study of uptake of peroxy radicals on organic aerosol surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Roose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Duflot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Toubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WP2 CLIMIBIO meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Dunkerque, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02964897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the submicron particle budget in an unoccupied building</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evdokia Stratigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Tison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th international conference on air quality science &amp; application</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04630943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uptake of peroxy radicals on organic aerosols: Development of an Aerosol Flow Tube and molecular level characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Roose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Toubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Duflot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 677 WE-Heraus-Seminar “Towards a molecular understanding of atmospheric aerosols”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Bad Honnef, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02964808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of organic and inorganic gases during New Particle Formation (NPF) events at the Mediterranean remote site of ERSA in Cape-Corsica during the summer of 2013.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Waked</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Michoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Sellegri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Berland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th EGU General Assembly, EGU2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03520081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse multi-échelles de la variabilité météorologique par couplage d’observations micro-météorologiques et de la télédétection lidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Gengembre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shouwen Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Dieudonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Sokolov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9èmes Journées Interdisciplinaires de la Qualité de l’Air</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Villeneuve d’Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03146070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale analysis of meteorological variability by coupling micrometeorology and Lidar remote sensing over one year</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Gengembre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shouwen Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Dieudonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Sokolov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAC 2017 International Conference on Aerosol Cycle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03122290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring Ozone Production Rates in the Troposphere: Performances and Limitations of the Mines Douai instrument</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Sklaveniti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Stevens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Locoge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, San Francisco, Californ, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04630947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of ventilation on indoor air quality in a low energy school: the respective roles of indoor and outdoor sources and of chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Schoemaecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Blocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malak Rizk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Ward</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Trocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAQVEC 2016, 9th International Conference on Indoor Air Quality, Ventilation and Energy Conservation in Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Songdo, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02298748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-line hourly VOC monitoring in a low energy building: impact of building material emissions, outdoor sources and ventilation on ambient concentrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Verriele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Leonardis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Schoemaecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Locoge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indoor Air</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Gant, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04630952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and field deployment of an instrument to measure ozone production rates in the troposphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Sklaveniti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Leonardis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Locoge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Lew</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, San Francisco (CA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04631027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurements of VOCs in a low energy building using PTR-MS: comparison indoor and outdoor BTEX measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Ward</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Locoge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Hanoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Schoemaecker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Healthy Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Eindhoven, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04632761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Source apportionment of VOCs and aerosols at Cap Corsica during the ChArMEx field campaign</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Michoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Leonardis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Sciare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04631011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HOx Radical Chemistry in an Indiana Forest Environment: Measurement and Model Comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Lew</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brandon Bottorff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Sigler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Stevens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Sklaveniti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, San Francisco (CA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04630994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-Situ measurements of sorption parameters with Field and Laboratory Emission Cell (FLEC): comparison to the test emission chamber method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malak Rizk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Mendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Verriele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Schoemaecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Conference on Modelling, Monitoring and Management of Air Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04631008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a portable instrument to measure ozone production rates in the troposphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Sklaveniti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Locoge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Stevens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinod Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinayak Sinha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04631030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of an original approach on the Mines-Douai Comparative Reactivity Method (MD-CRM) instrument to identify part of the missing OH reactivity at an urban site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Michoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Léonardis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shouwen Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geosciences Union General Assembly 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, San Francisco, CA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03119133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IAQ determinants in a Low Energy school through time-resolved measurements: outdoor and indoor contributions to the indoor chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Schoemaecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Blocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malak Rizk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Ward</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Guglielmino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Healthy Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Eindhoven, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04631025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation des résultats de campagne sur le site de Port-Est, Dunkerque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shouwen Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Tison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Michoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Leonardis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire interne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Atmo Nord-Pas de Calais, Jan 2015, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04597452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-line monitoring of volatile organic compounds in a low energy building: The roles of material emissions, outdoor sources and ventilation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Verriele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Leonardis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Schoemaecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Locoge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Healthy Buildings Europe 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Einhoven, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of ambient OH reactivity at a receptor site impacted by industrial, urban and marine emissions: Identification of missing OH reactivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Michoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Léonardis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Locoge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03119124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation, origin, fate and health impact of atmospheric pollutants: A few perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crunaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Locoge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop “Environmentally friendly technologies for reducing and controlling the GHG emissions from human activities (EfTechGHG)”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Djakarta, Indonesia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04638823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-situ measurements of volatile organic compound sorption coefficients on building materials: first field campaign in a low energy building</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malak Rizk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Verriele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Schoemaecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Le Calvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Healthy Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Eindhoven, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04631003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réactivité homogène et hétérogène : contribution du Département SAGE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Thevenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Tomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère Journée scientifique CLIMIBIO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Villeneuve d’Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04638762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réactivité homogène et hétérogène : contribution du Département SAGE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Thevenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Tomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère Journée CLIMIBIO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04597447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HOx radical chemistry during CalNex-LA: Measurements and Model comparisons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Griffith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Hansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Stevens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemical Mechanism conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Davis (Californie), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04631043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and modeling characterizations of indoor air quality in low energy public buildings in France - the MERMAID program</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Schoemaecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Verriele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Hanoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Petitprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indoor Air 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Hong Kong, Hong Kong SAR China. pp.000-008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01017584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesures en temps réel de la fraction submicronique des aérosols sur la région dunkerquoise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shouwen Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Delbarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8èmes Journées Interdisciplinaires de la Qualité de l’Air</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03130202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the IAQ in Low Energy Public Buildings in France through a dual experiment and modeling approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Schoemaeker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Verriele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Hanoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Petitprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Indoor Air Quality and Climate, Indoor Air 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Hong Kong, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04844696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorption of Organic gases onto Building Materials: Development of a new device for In-situ Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malak Rizk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Verriele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Ward</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Le Calve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Indoor Air Quality and Climate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Hong Kong, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04631050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination des sources de la matière organique particulaire par modélisation sources-récepteur en zone multi-influencée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Crenn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shouwen Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ari Setyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Wroblewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Colloque du Comité National Français de Géodésie et de Géophysique (CNFGG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03145614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and modeling characterizations of indoor air quality in low energy public buildings in France – the MERMAID program</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Schoemaecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Verriele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Hanoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Petitprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 13th International Conference on Indoor Air Quality and Climate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Hong Kong, Hong Kong SAR China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04988712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-situ measurements of volatile organic compound emissions from building materials using passive flux samplers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Poulhet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crunaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Locoge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Kaluzny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Indoor Air Quality and Climate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Hong Kong, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04631045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric measurements of total OH reactivity : intercomparison of the pump-probe technique and the comparative reactivity method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Hansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Leonardis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Ward</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Blocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04631055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of formaldehyde sources in French schools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crunaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Poulhet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Plaisance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Kaluzny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Healthy Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Brisbane, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04631058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydroxyl and Hydroperoxy Chemistry at the CalNex-LA 2010 Site: Measurements and Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Griffith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Hansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Stevens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Gilman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, San Francisco, Californ, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04631067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of HOx radical chemistry under a forest canopy during CABINEX-2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Griffith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Hansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Stevens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, San Francisco, Californ, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04631073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurements of Total Hydroxyl Radical Reactivity during the CalNex-LA 2010 Field Campaign</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Hansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Griffith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Stevens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Gilman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, San Francisco, Californ, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04631070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydroxyl and hydroperoxy radical chemistry during the MCMA-2006 field campaign: Measurement and model comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deepali Vimal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Stevens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainer Volkamer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louisa Molina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, San Francisco (CA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04631076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laboratory Measurements of Isoprene-Derived Nitrates Using TD-LIF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronald Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Perring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Wooldridge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Shepson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda Lockwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, San Francisco (CA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04631085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude par spectroscopie infrarouge des réactions avec O2 des radicaux HCO et CH2OH à 294 K</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Hanoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahcen Elmaimouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Devolder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Lemoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe de cinétique et photochimie en phase gazeuse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2001, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04428956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesures cinétiques par photolyse laser pulsée / absorption infrarouge transitoire : principes et résultats préliminaires.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Hanoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahcen Elmaimouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christa Fittschen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Devolder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe de cinétique et photochimie en phase gazeuse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2000, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04428866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (118)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining chamber experiments and 0-D modelling to calibrate and evaluate ozone production rate instruments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Tomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique CPER ECRIN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05429151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nighttime Vertical Gradients of O3 and NO in Forested Regions Show Soil Emissions of NO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone T Andersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Mcgillen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaoyang Xue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Seubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Dewald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry Gordon Research Conference - Understanding the Atmosphere via Molecular Processes and Global Impacts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Newry, Maine, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05429148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nighttime Vertical Gradients of O3 and NO in Forested Regions Show Soil Emissions of NO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone T Andersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Mcgillen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaoyang Xue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Seubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Dewald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21th GEIA Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Abidjan, Côte d’Ivoire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05429142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Method for Quantifying Organic Nitrate Yields from RO₂ + NO Reactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Strunz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Tomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique CPER ECRIN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05429154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instrumental Developments for Atmospheric Research: Drone-Based Vertical Profiling of Trace Gases and Ozone Production Rate Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Jamar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Tomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique CERI EE - IMT Nord Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Douai, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05429206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of Organic Nitrate Yields from RO2 + NO Reactions Using a Chemical Amplifier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Strunz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Tomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Noziere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th International Symposium on Gas Kinetics and Related Phenomena</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Leeds, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04750631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of semi-volatile organic species in the particulate and gaseous phases in São Paulo, Brazil, and in the vicinity of Paris, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olatunde Murana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Jamar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samara Carbone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Chiari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Vienna, Austria. , </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu24-6109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04494086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sources, sinks and lifetime of reactive nitrogen species in a temperate forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Andersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max R. Mcgillen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaoyang Xue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Seubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolf Sander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Global Atmospheric Chemistry (IGAC) Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, kuala lumpur, Malaysia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04969893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality assurance of volatile organic compounds within the atmospheric research infrastructure ACTRIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralf Tillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anja Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Reimann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rupert Holzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International PTR-MS Conference 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, Innsbruch, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04743398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OH reactivity determination for the characterisation of atmospheric oxidation processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Chantraine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Shamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Righi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Lahccen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique labex CAPPA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Villeneuve d’Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04750520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of instrumental artifacts in terpene detection: field studies and follow-up chamber campaign ACROSS-HECTIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bachelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max R Mcgillen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Veyrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Grosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Jamar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque francophone combustion et pollution atmosphérique (COMPOLA 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Ben Guérir, Morocco. </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-12435⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05190342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of instrumental artifacts in terpene detection: field studies and follow-up chamber campaign ACROSS-HECTIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bachelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max R Mcgillen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Veyrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Grosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Jamar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACTRIS science conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04751279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACTRIS CiGas side by side interlaboratory comparison of new and classical techniques for formaldehyde measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Stratigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Tison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gaudion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Metrology Congress CIM 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04485443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forest fire plumes in the Paris region (France) during summer 2022, the spoor of a schorching summer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eudes Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Kalalian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU European General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Vienne (AUT), Austria. 2023, </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-15788⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04278481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forest fire plumes in the Paris region (France) during summer 2022, the spoor of a schorching summer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eudes Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Kalalian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2023 - The 25th European Geosciences Union General Assembly 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Vienne, Austria. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04223896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of a methodology for ozone production rate quantification in ambient air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goufrane Abichou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Lahib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Jamar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weidong Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hendrik Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How VOC Emissions by Asphalt Pavements under Service Conditions Impact Air Quality in Cities?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manolis Romanias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Lasne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Lostier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Vassaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lesueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Vienne (AUT), Austria. 2023, </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-17283⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of photoacoustic sensor for the measurement of peroxy radicals and ozone production in the atmosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goufrane Abichou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Tomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tong Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Sigrist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion plénière GDR EMIE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Dunkerque, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACTRIS - CiGas side-by-side interlaboratory comparison of new and classical techniques for formaldehyde measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Stratigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Tison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gaudion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metrology for Climate Action BIPM-WMO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04484308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secondary Organic Aerosol formation under pristine rain forest conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Ramirez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel F. de Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Jamar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Tomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Aerosol Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Athenes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04631392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apportionment method to derive indoor and outdoor contributions of submicron particles and VOCs based on real time measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evdokia Stratigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel F. de Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Tison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Online, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04151432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric composition and source apportionment during the COBIACC field campaign</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evdokia Stratigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel F. de Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Online, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04151428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highlighting the industrial origin of terpenoids in a coastal city in northern France : a source-apportionment approach of Volatile Organic Compounds (VOCs)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Farhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Afif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Dominutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Delbarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall meeting 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, New Orleans (LA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04151476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring of peroxy radicals by chemical amplification enhanced photoacoustic spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaoxuan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahib Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Duncianu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gou Q.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stevens Philip</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Lasers and Electro-Optics Europe (CLEO EUROPE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03580180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurements of OH reactivity in a Forest using the Total OH Loss rate Method (TOHLM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinay Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Rickly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Lahib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colleen Marciel F. Rosales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, New Oleans, United States. </w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/sciadv.abj9156⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; accommodation on dicarboxylic acid aerosols: A combined experimental and theoretical study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roose Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Toubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Duflot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Journée scientifique du Labex CaPPA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04291300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indoor Mopping with a terpene-based cleaner in the presence of ozone initiates the rapid formation of peroxy radicals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colleen Marciel F. Rosales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinglin Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Lahib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinay Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emily Reidy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38th American Association for Aerosol Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Online, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; reactive uptake on organic aerosols: a molecular level study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Roose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Toubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Duflot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and theoretical investigation of HO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; sticking on dicarboxylic acid aerosols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Roose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Duflot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Toubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier commun GDR EMIE &amp; SUIE « Réactivité Hétérogène et Processus de Nucléation dans les Millieux Atmosphériques, Astrochimiques et en combustion »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02964851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurements of hydroperoxy and total organic peroxy radicals in an Indiana forest using laser induced fluorescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.M.F. Rosales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Lahib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brandon Bottorff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emily K. Reidy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, San francisco, USA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04300879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; accommodation on dicarboxylic acid aerosols: a combined experimental and theoretical study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Roose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Toubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Duflot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Göthenburg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intercomparison of peroxy radical instruments at the HELIOS atmospheric simulation chamber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lahib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Duncianu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. S. Stevens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Schoemaecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union, Fall Meeting 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03520148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a mobile photochemical reactor to investigate gas-phase chemistry and aerosol formation in the field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Duncianu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Tomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Locoge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Symposium on Gas Kinetics and Related Phenomena</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and theoretical investigation of HO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; sticking on dicarboxylic acid aerosol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Roose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Duflot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Toubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4eme journée scientifique du labex CaPPA: Atelier "Du gaz à la particules, comment se forment les suies ? les SOA? les SIA ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Villeneuve d'Ascq, France. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02964880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uptake of peroxy radicals on organic aerosols: Development of an Aerosol Flow Tube and molecular-level characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Roose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Toubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Duflot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25h International Symposium on Gas Kinetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and theoretical investigation of HO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; sticking on dicarboxylic acid aerosols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Roose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Duflot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Toubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Journée Scientifique et Prospective du Labex CaPPA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04291585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and theoretical investigation of HO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; sticking on dicarboxylic acid aerosols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Roose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Toubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Duflot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Symposium on Gas Kinetics and Related Phenomena</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Lille, France. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02964819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and theoretical investigation of HO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; sticking on dicarboxylic acid aerosols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Roose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Toubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Duflot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier thématique “Séparation phases gazeuse/particulaire de l’aérosol”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Villeneuve d'Ascq, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02559623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of a Gas Chromatographic Method for Ambient Measurements of BVOCs Deployment during LANDEX 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth Mermet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Locoge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Leonardis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04631404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Field measurements of methylglyoxal using Proton Transfer Reaction-Time of flight-Mass Spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Michoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Leonardis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Locoge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, New Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04631704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité de l’air intérieur dans un bâtiment à énergie positive : Caractérisation de la dynamique en lien avec les particules submicroniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evdokia Stratigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9èmes Journées Interdisciplinaires de la Qualité de l’Air</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Villeneuve d’Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03146089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical study of the HO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; sticking on glutaric acid aerosol surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Roose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Duflot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Toubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion annuelle du Groupe de Cinétique et Photochimie en Phase Gazeuse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Douai, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03146992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a PERCA instrument for ambient peroxy radical measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Lahib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Duncianu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Tomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Stevens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, New orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04631715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité de l’air intérieur dans un bâtiment à énergie positive : Caractérisation de la dynamique en lien avec les concentrations en particules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evdokia Stratigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Adebiotech « QAIsir - La qualité de l’air intérieur »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Romainville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03146277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric measurements of peroxy radicals by chemical amplification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Duncianu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Lahib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Tomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04631696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indoor Air Quality in a Positive Energy Facility: focus on the room dynamics and submicron particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evdokia Stratigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Healthy Buildings 2017 Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Lublin, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03122305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biogenic Volatile Organic Compounds (BVOCs) and their oxidation products at two Mediterranean background sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Debevec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Gros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Sciare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pikridas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienne (Autriche), Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04631678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and theoretical investigation of HO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; sticking on dicarboxylic acid aerosol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Roose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Duflot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Toubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe Français de Cinétique et Photochimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Douai, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02964890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurements of the potential ozone production rate in a forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leigh Crilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Sklaveniti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louisa Kramer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Bloss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Flynn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, San franscisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04631436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurements of total OH reactivity during PROPHET-AMOS 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Rickly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Stevens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brandon Bottorff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Lew</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, San francisco,, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04631740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of industrial contribution and ship emissions at an industrial and coastal site in Northern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shouwen Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Delbarre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference - EAC 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03122261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of industrial contribution to air quality at an urban and industrial coastal site in Northern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shouwen Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Delbarre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Journée scientifique du Labex CaPPA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04638941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between meteorological phenomena and air pollution in an urbanized and industrialized coastal area in northern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Gengembre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shouwen Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Sokolov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Dieudonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03119134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detailed characterization of a Comparative Reactivity Method (CRM) instrument for ambient OH reactivity measurements: experiments vs. modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Michoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Locoge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04632751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurements of nitrous acid (HONO) in an Indiana forest by Laser Photofragmentation/Laser-induced Flourescence (LP/LIF)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brandon Bottorff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Lew</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Stevens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuvashish Kundu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, San Francisco (CA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04632771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peroxy Radical Measurements during the IRRONIC Field Project by C2H6 - NO Chemical Amplification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ezra Wood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Deming</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuvashish Kundu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Lew</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Stevens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, San Francisco (CA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04632767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurements of nitrous acid (HONO) in an Indiana forest by Laser Photofragmentation/Laser-induced Flourescence (LP/LIF)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brandon Bottorff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Lew</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Stevens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuvashish Kundu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, San francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04631773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OH radical reactivity in an Indiana Forest: Measurements and model comparisons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Sigler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brandon Bottorff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Lew</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Stevens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Leonardis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, San Francisco (CA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04632756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un an de mesures de la composition chimique des particules submicroniques en proximité de la zone industrialo-portuaire de Dunkerque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shouwen Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Journée scientifique du Labex CaPPA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Villeneuve d’Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04597465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of industrial contribution to air quality at an urban and industrial coastal site in Northern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shouwen Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Delbarre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd VDI-Expert Forum on Atmospheric Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04638925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One year online chemical speciation of submicron particulate matter (PM1) sampled at a French industrial and coastal site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shouwen Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03119122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of Criegee Intermediates in Formation of Sulfuric Acid at BVOCs-rich Cape Corsica Site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Kukui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Gros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bourrianne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, San Francisco (CA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04632747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un an de mesures de la composition chimique des particules submicroniques en proximité de la zone industrialo-portuaire de Dunkerque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shouwen Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30ème Congrès Français sur les Aérosols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03145817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Biogenic Volatile Organic Compounds on Total OH reactivity at a remote site in the Mediterranean basin during summer 2013, 2014 Biogenic Hydrocarbons and the Atmosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Zannoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Gros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Sarda Estève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bonsang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinayak Sinha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gordon Research Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Girona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04634528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical speciation and source apportionment of gaseous precursors observed at a remote site in the Mediterranean basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Michoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Leonardis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Locoge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04632787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intercomparison of OH reactivity measured by the pump-probe technique and the comparative reactivity method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Blocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Hansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Leonardis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Locoge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemical Mechanism conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Davis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04632778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Campagne d’observation longue des particules submicroniques et de la dynamique atmosphérique sur un site dunkerquois sous influence industrielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shouwen Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Delbarre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des Doctorants PC2A-EMD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04306161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ground measurements of low-weight carboxylic acids during the ChArMEx field campaign using PTR-ToFMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Locoge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Michoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Touati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Workshop ChArMEx</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Trieste, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04638723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and Modeling Characterizations of Indoor Air Quality in Low Energy Public Buildings in France - the MERMAID program (Mesures Expérimentales Représentatives et Modélisation Air Intérieur Détaillée - Representative Experimental Measurements and Detailed Indoor Air Modeling)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Ward</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Verriele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Hanoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Petitprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indoor Air</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Hong Kong, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04634518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OH reactivity measurements by a Comparative Reactivity Method at a receptor site impacted by industrial, urban and marine air masses in Dunkirk, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Michoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Locoge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Léonardis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Sino-French Joint Workshop on Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03119049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intercomparison of two Comparative Reactivity Method instruments in the Mediterranean basin during summer 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Zannoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Gros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Sarda-Estève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Michoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04634536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One year of real-time chemical speciation measurements of submicron particulate matter (PM1) at a receptor site impacted by industrial emissions in Dunkirk, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shouwen Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Sino-French Joint Workshop on Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03119044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advantages of sequential measurements of OH reactivity and VOCs using the comparative reactivity method (CRM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Michoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Leonardis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shouwen Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OH Reactivity Specialists Uniting Meeting (ORSUM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Mainz, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04597317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequential measurements of OH reactivity and VOCs at a receptor site impacted by marine, urban, and industrial emissions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Michoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Léonardis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Locoge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shouwen Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st VDI-Expert Forum on Atmospheric Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Bonn, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04638747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ground measurements of low-weight carboxylic acids during the ChArMEx field campaign using PTR-ToFMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Locoge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Michoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Touati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03118980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation of primary and secondary biogenic volatile organic compounds (BVOCs) in Corsica during the ChArMEx experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cerise Kalogridis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Gros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bonsang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Michoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Locoge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04632785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advantages of sequential measurements of OH reactivity and VOCs using the comparative reactivity method (CRM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Michoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Léonardis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shouwen Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st OH Reactivity Specialists Uniting Meeting (ORSUM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Mainz, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04638698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ground measurements of low-weight carboxylic acids during the ChArMEx field campaign using PTR-ToFMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Locoge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Michoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Touati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Workshop ChArMEx</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Trieste, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04597320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequential measurements of OH reactivity and VOCs at a receptor site impacted by marine, urban, and industrial emissions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Michoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Leonardis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Locoge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shouwen Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st VDI-Expert Forum on Atmospheric Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Bonn, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04597365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a new Laser Photofragmentation/Fluorescent Assay by Gas Expansion (LP/FAGE) technique for the quantification of tropospheric nitrous acid (HONO) at low partsper- trillion mixing ratios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Levi Mielke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Lew</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brandon Bottorff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Berke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Raff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, San Francisco (CA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04634549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring atmospheric concentrations of formic, acetic, and butyric acids by PTR-ToFMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Touati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shouwen Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Borbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International PTR-MS Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Obergurgl, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02863132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse dynamique, en champ proche et à résolution temporelle fine, du carbone organique atmosphérique en situation urbaine sous influence industrielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shouwen Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Delbarre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des Doctorants EMD-PC2A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Douai, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04638040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of interferences associated with the detection of the hydroperoxy radical in the atmosphere using laser-induced fluorescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Lew</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Liljegren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brandon Bottorff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Stevens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, San Francisco (CA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04634541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of potential interferences during laser-induced fluorescence measurements of subcanopy hydroxyl radical (OH) concentrations in a northern hardwood forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Levi Mielke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Lew</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Liljegren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Hansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, San Francisco (CA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04634565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydroxyl and Hydroperoxy Chemistry at the CalNex-LA 2010 Site: Model comparisons and Radical Budgets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Griffith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Hansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Stevens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, San Francisco (CA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04634555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HOx Radical Chemistry Above a Forest Canopy: Measurements and Model Comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Griffith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Hansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Stevens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, San Francisco (CA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04634566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the Missing Hydroxyl Radical Reactivity Observed during CABINEX 2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Hansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Griffith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Stevens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, San Francisco (CA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04634556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Above canopy OH and HO2 during PROPHET 2008 and CABINEX 2009: Measurement and theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Griffith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Hansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Stevens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Thurlow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, San Francisco (CA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04634764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Total Hydroxyl Radical Reactivity Above and Below a Forest Canopy During CABINEX 2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Hansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Griffith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Stevens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Erickson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, San Francisco (CA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04634744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observations and Modeling of Glyoxal in an Isoprene-Dominated Forest Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Thurlow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. O'Brien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Galloway</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Griffith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, San Francisco (CA), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04634602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature dependence of the yields of methacrolein and methyl vinyl ketone from the OH-initiated oxidation of isoprene under NOx free conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Stevens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronald Hites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, San Francisco (CA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04634731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vertical profiles of HOx chemistry within a mixed hardwood forest during the 2009 CABINEX field campaign: Evaluations with a one-dimensional canopy-chemistry model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Steiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guenther</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Orlando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Tyndall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, San Francisco (CA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04634787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The glyoxal budget and its contribution to organic aerosol for Los Angeles, California during CalNex 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Washenfelder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cora Young</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Angevine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Atlas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, San Francisco (CA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04634619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Glyoxal Gradient Measurements at CABINEX 2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. O'Brien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Thurlow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Galloway</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Griffith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, San Francisco (CA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04634797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions of individual biogenic VOC precursors to SOA production above a mixed forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerri Pratt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Levi Mielke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Slade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Shepson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Pye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, San Francisco (CA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04634595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nocturnal chlorine radical reservoir species at noon during CalNex-LA 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Levi Mielke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Griffith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Hansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Stevens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, San Francisco (CA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04634586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurements of OH and HO2 Radical Chemistry in a Forest Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Hansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Griffith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Stevens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, San Francisco (CA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04634841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations of Ox Production Rates in the Mexico City Metropolitan Area During MILAGRO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louisa Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Stevens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, San Francisco (CA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04634848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement and model comparison of methacrolein and methyl vinyl ketone concentrations from the OH-initiated oxidation of isoprene under NOx free conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Stevens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronald Hites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, San Francisco (CA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04634832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OH and HO2 Concentrations during PROPHET 2008: Measurement and Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Griffith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Hansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Stevens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Galloway</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, San Francisco (CA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04634806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formaldehyde Concentrations in a Hardwood Forest, Measured by Laser Induced Fluorescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kammrath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Huisman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Galloway</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Digangi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, San Francisco (CA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04635012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurements of the yields of methacrolein and methyl vinyl ketone from the OH-initiated oxidation of isoprene under NOx free conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Stevens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronald Hites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, San Francisco (CA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04634869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydroxyl and Hydroperoxy Radical Measurements in a Forested Environment During the PROPHET 2008 and NIFTy Field Campaigns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Griffith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Hansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Stevens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Galloway</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, San Francisco (CA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04634884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative Analysis of Isomeric Volatile Organic Compounds in a Northern Hardwood Forest by Proton Transfer Reaction Linear Ion Trap (PTR-LIT) Mass Spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mielke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Slade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alaghmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Galloway</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kammrath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, San Francisco (CA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04634876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Situ Gas Phase Glyoxal Measurements Above a Forest Canopy at PROPHET 2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Galloway</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kammrath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mielke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Slade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alaghmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, San Francisco (CA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04635023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aerosol Production in a Mixed Deciduous/Coniferous Forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Slade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mielke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alaghmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Galloway</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kammrath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, San Francisco (CA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04634864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurements of Product-Specific VOC Reactivities during the PROPHET 2008 field intensive using proton transfer reaction linear ion trap (PTR-LIT) mass spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mielke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Slade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alaghmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Galloway</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bertman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, San Francisco (CA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04634823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations of ROx Radical Photochemistry During the MCMA-2006 Field Campaign</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deepali Vimal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Stevens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Volkamer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, San Francisco (CA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04634858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurements of Total Hydroxyl Radical Reactivity in Forested Environments with a Turbulent-Flow Reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Hansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Griffith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Stevens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mielke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, San Francisco (CA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04634998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydroxyl and hydroperoxy radicals during the MCMA-2006 field campaign: Measurement and model comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deepali Vimal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Stevens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainer Volkamer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louisa Molina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gordon conference on Atmospheric Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Big Sky (MT), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04635040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An examination of organic nitrates using a 0-D model and experimental data from an isoprene irradiation chamber experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cavender</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Hill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lockwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mielke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Moffat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, San Francisco (CA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04635032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurements and Simulation of Hydroxyl and Hydroperoxy Radical Chemistry from Isoprene Oxidation in the Purdue Photochemical Reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deepali Vimal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Stevens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Shepson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Hill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, San Francisco (CA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04635055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of Two Calibration Methods for Atmospheric HOX Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deepali Vimal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Stevens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, San Francisco (CA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04635046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurements of Ambient OH and HO2 by Laser-Induced Fluorescence using FAGE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deepali Vimal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stevens Philip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, San Francisco (CA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04635064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of minor trace-gas pollutants in air by variable pressure infrared diode laser spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Hanoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Devolder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Tunable Diode Laser Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2003, Zermatt, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04429008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of minor trace-gas pollutants in air by variable pressure infrared diode laser spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Hanoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Devolder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th international conference on Tunable Diode Laser Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2003, Zermatt, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04635071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct Absolute Measurements of the Rate Constants of Unimolecular Decomposition of Acyl Radicals by Time Resolved Infrared Diode Laser Spectroscopy (CH3)3 CCO → (CH3)3C + CO(CH3)2CHCO → (CH3)2CH + CO (preliminary results)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Hanoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahcen Elmaimouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Devolder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Lemoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th European Symposium on the Physico-Chemical Behavior of Atmospheric Pollutants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2001, Turin, Italy. Proceedings of the 8th European Symposium on the Physico-Chemical Behaviour of Atmospheric Pollutants: A Changing Atmosphere</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04428977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetic measurements by Laser Photolysis/Infrared diode laser absorption : rate constants of CH2OH + O2 -&amp;gt; CH2O + HO2 and HCO + O2 -&amp;gt; CO + HO2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Hanoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahcen Elmaimouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Devolder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EC/EUROTRAC 2 Joint workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2000, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04428897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (78)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photoacoustic Detection of Atmospheric Peroxy Radicals through Ethane-Based Chemical Amplification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaoxuan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Lahib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Duncianu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qian Gou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Stevens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 98 (3), pp.2020-2029. </w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.analchem.5c05228⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05531656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The BIOMASP+ project on biosphere-atmosphere exchanges and their role in air pollution in the subtropical megacity of São Paulo: motivations, methods and preliminary observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Borbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adalgiza Fornaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amauri P Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia R Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel F de Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of the American Meteorological Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 107 (4), pp.E902-E921. </w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1175/bams-d-23-0161.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05429213v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring biogenic secondary organic aerosol using a PTRMS-CHARON in laboratory experiments: characterization and fingerprint analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Ramírez-Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olatunde Murana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Bouzidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Jamar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 19 (9), pp.3049-3062. </w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/amt-19-3049-2026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05616885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-World Asphalt Pavement Emissions: Combining Simulation Chamber Measurements and City Scale Modeling to Elucidate the Impacts on Air Quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Lostier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Sarica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Lasne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Roose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Sartelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS ES&amp;T Air</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 2 (3), </w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsestair.4c00323⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04956091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a high-quality in situ observation network for oxygenated volatile organic compounds (OVOCs) in Europe: transferring metrological traceability to the field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maitane Iturrate-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Schlauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annarita Baldan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Vollmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 18 (2), pp.371-403. </w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/amt-18-371-2025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04926263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement report: Sources, sinks, and lifetime of NO x in a suburban temperate forest at night</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Andersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Mcgillen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaoyang Xue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Seubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Dewald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 24 (20), pp.11603-11618. </w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-24-11603-2024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04799741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NO3 reactivity during a summer period in a temperate forest below and above the canopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Dewald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Seubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Andersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gunther Türk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Schuladen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 24 (16), pp.8983-8997. </w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-24-8983-2024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04681753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the industrial origin of terpenoids in a coastal city in northern France: A source apportionment combining anthropogenic, biogenic, and oxygenated VOC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Farhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Borbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Afif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shouwen Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 928, pp.172098. </w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.172098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04550559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VOC emissions by fresh and old asphalt pavements at service temperatures: impacts on urban air quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lasne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lostier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Romanias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Vassaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lesueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science : Atmospheres </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d3ea00034f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OH, HO 2 , and RO 2 radical chemistry in a rural forest environment: measurements, model comparisons, and evidence of a missing radical sink</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brandon Bottorff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Lew</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youngjun Woo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Rickly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Rollings</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 23 (18), pp.10287-10311. </w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-23-10287-2023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Techniques for measuring indoor radicals and radical precursors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Gómez Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Carslaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pete Edwards</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viktor Gábor Mihucz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Spectroscopy Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 57 (7), pp.580-624. </w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/05704928.2022.2087666⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03866169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Real Time Measurements to Derive the Indoor and Outdoor Contributions of Submicron Particulate Species and Trace Gases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evdokia Stratigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Tison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (4), pp.161. </w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/toxics10040161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03624246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemistry and human exposure implications of secondary organic aerosol production from indoor terpene ozonolysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colleen Marciel F. Rosales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinglin Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Lahib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brandon Bottorff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emily Reidy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Advances </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 8 (8), </w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/sciadv.abj9156⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03600588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Photoacoustic Soot Spectrophone for Filter-Free Measurements of Black Carbon at 880 nm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goufrane Abichou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soulemane Halif Ngagine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tong-Nguyen Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaoxuan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Flament</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Special Issue Recent Advances in Photoacoustic and Photothermal Gas Spectroscopy, 27 (18), pp.6065. </w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules27186065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04199516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric Nitrous Acid Measurement in the French Landes Forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinke Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dandan Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Flaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haiyan Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Earth and Space Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 6 (1), pp.25-33. </w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsearthspacechem.1c00231⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03525996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near real-time PM1 chemical composition measurements at a French urban background and coastal site under industrial influence over more than a year: Temporal variability and assessment of sulfur-containing emissions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shouwen Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Tison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Beaugard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Gengembre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 244, pp.117960. </w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2020.117960⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02975490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a laser-photofragmentation laser-induced fluorescence instrument for the detection of nitrous acid and hydroxyl radicals in the atmosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brandon Bottorff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emily Reidy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Levi Mielke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Stevens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (9), pp.6039-6056. </w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/amt-14-6039-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03380654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying Nitrous Acid Formation Mechanisms Using Measured Vertical Profiles During the CalNex 2010 Campaign and 1D Column Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katie Tuite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennie L Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Veres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Roberts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Stevens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 126 (13), pp.e2021JD034689. </w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2021JD034689⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03357646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of Criegee intermediates in the formation of sulfuric acid at a Mediterranean (Cape Corsica) site under influence of biogenic emissions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Kukui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinhe Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21 (17), pp.13333 - 13351. </w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-21-13333-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03341710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular characterization of gaseous and particulate oxygenated compounds at a remote site in Cape Corsica in the western Mediterranean Basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Michoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Hallemans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Chiappini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Leoz-Garziandia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Colomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21 (10), pp.8067 - 8088. </w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-21-8067-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03238301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric reactivity of biogenic volatile organic compounds in a maritime pine forest during the LANDEX episode 1 field campaign</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth Mermet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Perraudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Léonardis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 756, pp.144129. </w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.144129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03055034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A European aerosol phenomenology - 7: high-time resolution chemical characteristics of submicron particulate matter across Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bressi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cavalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Putaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Fröhlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-E. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric environment: X</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.100108. </w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aeaoa.2021.100108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03165423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurements of Total OH Reactivity During CalNex‐LA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Hansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Griffith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gilman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Graus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 126 (11), </w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2020JD032988⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03380648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OH and HO2 radical chemistry in a midlatitude forest: Measurements and model comparisons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M. Lew</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.S. Rickly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.P. Bottorff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Reidy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sklaveniti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20 (15), pp.9209-9230. </w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-20-9209-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of PM10, PM2.5, PM1 in an unoccupied airflow-controlled room: How reliable to neglect resuspension and assume unreactive particles?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evdokia Stratigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 186, pp.107357. </w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.buildenv.2020.107357⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02975485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variability of hydroxyl radical (OH) reactivity in the Landes maritime pine forest: results from the LANDEX campaign 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandy Bsaibes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Al Ajami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth Mermet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20 (3), pp.1277-1300. </w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-20-1277-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02913598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of a chemical amplifier for peroxy radical measurements in the atmosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Duncianu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Lahib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Tomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Stevens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 222, pp.117106. </w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2019.117106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02913614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating secondary organic aerosol in a regional air quality model using the statistical oxidation model – Part 3: Assessing the influence of semi-volatile and intermediate-volatility organic compounds and NO&lt;sub&gt;&lt;i&gt;x&lt;/i&gt;&lt;/sub&gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Akherati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Cappa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Kleeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth Docherty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19 (7), pp.4561-4594. </w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-19-4561-2019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02913579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peroxy radical measurements by ethane – nitric oxide chemical amplification and laser-induced fluorescence during the IRRONIC field campaign in a forest in Indiana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuvashish Kundu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Deming</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Lew</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brandon Bottorff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Rickly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19 (14), pp.9563-9579. </w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-19-9563-2019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02913581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classical Molecular Dynamics Study of Small-Chain Carboxylic Acid Aerosol Particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Roose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Toubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Duflot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Earth and Space Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 3 (3), pp.380-389. </w:t></w:r><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsearthspacechem.8b00172⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02083941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of a gas chromatographic unit for measuring biogenic volatile organic compounds in ambient air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth Mermet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Leonardis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 12 (11), pp.6153-6171. </w:t></w:r><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/amt-12-6153-2019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02913584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validity and limitations of simple reaction kinetics to calculate concentrations of organic compounds from ion counts in PTR-MS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rupert Holzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Joe F. Acton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Bloss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Breitenlechner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leigh Crilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 12 (11), pp.6193-6208. </w:t></w:r><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/amt-12-6193-2019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02400841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of material emissions and sorption of volatile organic compounds on indoor air quality in a low energy building: Field measurements and modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malak Rizk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fangfang Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Verriele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Ward</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indoor Air</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 28 (6), pp.924-935. </w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ina.12493⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02398719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Field measurements of methylglyoxal using proton transfer reaction time-of-flight mass spectrometry and comparison to the DNPH–HPLC–UV method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Michoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Léonardis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Fronval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Kukui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11 (10), pp.5729-5740. </w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/amt-11-5729-2018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02411825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of an instrument for direct ozone production rate measurements: measurement reliability and current limitations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Sklaveniti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Locoge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Stevens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ezra Wood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuvashish Kundu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11 (2), pp.741-761. </w:t></w:r><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/amt-11-741-2018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02914085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemistry of Volatile Organic Compounds in the Los Angeles Basin: Formation of Oxygenated Compounds and Determination of Emission Ratios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. De Gouw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.B. Gilman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.-W. Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.L. Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 123 (4), pp.2298-2319. </w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2017JD027976⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The reaction of hydroxyl and methylperoxy radicals is not a major source of atmospheric methanol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Caravan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Anwar H. Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judit Zádor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonid Sheps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Antonov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 (1), </w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-018-06716-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02322065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bidirectional Ecosystem–Atmosphere Fluxes of Volatile Organic Compounds Across the Mass Spectrum: How Many Matter?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dylan Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hariprasad Alwe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malte Julian Deventer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Griffis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Earth and Space Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2 (8), pp.764-777. </w:t></w:r><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsearthspacechem.8b00061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02913839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of interferences associated with the detection of the hydroperoxy radical in the atmosphere using laser-induced fluorescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Lew</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Stevens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11 (1), pp.95-109. </w:t></w:r><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/amt-11-95-2018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differences in BVOC oxidation and SOA formation above and below the forest canopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Schulze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Wallace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Flynn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barry Lefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matt Erickson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 17 (3), pp.1805-1828. </w:t></w:r><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-17-1805-2017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03142640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of OH reactivity measurements in the atmospheric simulation chamber SAPHIR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hendrik Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Novelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Rolletter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Hofzumahaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Pfannerstill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 10 (10), pp.4023-4053. </w:t></w:r><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/amt-10-4023-2017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02322207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Summertime OH reactivity from a receptor coastal site in the Mediterranean Basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Zannoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Sarda-Estève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cerise Kalogridis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Michoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 17 (20), pp.12645-12658. </w:t></w:r><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-17-12645-2017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03117583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemistry of Volatile Organic Compounds in the Los Angeles basin: Nighttime Removal of Alkenes and Determination of Emission Ratios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. de Gouw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gilman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.-W. Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lerner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Isaacman-Vanwertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 122 (21), pp.11,843-11,861. </w:t></w:r><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2017JD027459⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04199544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic carbon at a remote site of the western Mediterranean Basin: sources and chemistry during the ChArMEx SOP2 field experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Michoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Sciare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Léonardis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 17 (14), pp.8837 - 8865. </w:t></w:r><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-17-8837-2017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01584197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast sorption measurements of volatile organic compounds on building materials: Part 1 – Methodology developed for field applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rizk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Verriele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Schoemaecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Le Calvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6, pp.953-958. </w:t></w:r><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2016.01.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02424698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast sorption measurements of VOCs on building materials: Part 2 – Comparison between FLEC and CLIMPAQ methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malak Rizk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Verriele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Mendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 99, pp.239-251. </w:t></w:r><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.buildenv.2015.12.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02298645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast sorption measurements of volatile organic compounds on building materials: Part 1 – Methodology developed for field applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malak Rizk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Verriele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Schoemaecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Le Calvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 99, pp.200-209. </w:t></w:r><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.buildenv.2015.12.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02303729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurements of hydroxyl and hydroperoxy radicals during CalNex-LA: Model comparisons and radical budgets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. M. Griffith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. F. Hansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Michoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. B. Gilman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 121, pp.4211-4232. </w:t></w:r><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2015JD024358⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03737486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data on comparison between FLEC and CLIMPAQ methods used for fast sorption measurements of VOCs on building materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malak Rizk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Verriele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Mendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7, pp.518-523. </w:t></w:r><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2016.02.072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02298647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-situ measurements of sorption parameters with a Field and Laboratory Emission Cell (FLEC): a comparison to the test emission chamber method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malak Rizk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Verriele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Mendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WIT Transactions on Ecology and the Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7, pp.329-335. </w:t></w:r><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2495/AIR150281⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02303737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detailed characterizations of the new Mines Douai comparative reactivity method instrument via laboratory experiments and modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Michoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Hansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Locoge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Stevens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dusanter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 8 (8), pp.3537-3553. </w:t></w:r><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/amt-8-3537-2015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04199552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intercomparison of the comparative reactivity method (CRM) and pump–probe technique for measuring total OH reactivity in an urban environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Hansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Blocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Schoemaecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Léonardis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Locoge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 8 (10), pp.4243-4264. </w:t></w:r><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/amt-8-4243-2015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04199550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent developments of passive samplers for measuring material emission rates: Toward simple tools to help improving indoor air quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Poulhet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crunaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Locoge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Kaluzny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 93, pp.106-114. </w:t></w:r><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.buildenv.2015.02.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04199556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intercomparison of two comparative reactivity method instruments inf the Mediterranean basin during summer 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Zannoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Sarda Esteve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Michoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 8 (9), pp.3851 - 3865. </w:t></w:r><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/amt-8-3851-2015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01805474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurements of total hydroxyl radical reactivity during CABINEX 2009 – Part 1: field measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Hansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Griffith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rickly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Stevens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 14 (6), pp.2923-2937. </w:t></w:r><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-14-2923-2014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04199563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chlorine as a primary radical: evaluation of methods to understand its role in initiation of oxidative cycles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Young</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Washenfelder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Edwards</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Parrish</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gilman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 14 (7), pp.3427-3440. </w:t></w:r><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-14-3427-2014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04199559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of formaldehyde sources in French schools using a passive flux sampler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Poulhet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Crunaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Locoge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gaudion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 71, pp.111-120. </w:t></w:r><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.buildenv.2013.10.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04199568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic aerosol composition and sources in Pasadena, California, during the 2010 CalNex campaign</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Hayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cubison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Froyd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 118 (16), pp.9233-9257. </w:t></w:r><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jgrd.50530⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04199571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OH and HO&lt;sub&gt;2&lt;/sub&gt; radical chemistry during PROPHET 2008 and CABINEX 2009 – Part 1: Measurements and model comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Griffith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Hansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Stevens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alaghmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 13 (11), pp.5403-5423. </w:t></w:r><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-13-5403-2013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature dependence of the yields of methacrolein and methyl vinyl ketone from the OH-initiated oxidation of isoprene under NOx-free conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Stevens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 79, pp.59-66. </w:t></w:r><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2013.06.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04199576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observations and modeling of formaldehyde at the PROPHET mixed hardwood forest site in 2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Galloway</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joshua Digangi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Hottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Huisman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Levi Mielke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 49, pp.403-410. </w:t></w:r><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2011.09.053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-canopy gas-phase chemistry during CABINEX 2009: sensitivity of a 1-D canopy model to vertical mixing and isoprene chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bertman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Carroll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Edwards</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 12 (18), pp.8829-8849. </w:t></w:r><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-12-8829-2012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions of individual reactive biogenic volatile organic compounds to organic nitrates above a mixed forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Pratt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mielke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Shepson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Steiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 12 (21), pp.10125-10143. </w:t></w:r><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-12-10125-2012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radical Dependence of the Yields of Methacrolein and Methyl Vinyl Ketone from the OH-Initiated Oxidation of Isoprene under NO x -Free Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronald Hites</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Stevens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 45 (3), pp.923-929. </w:t></w:r><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/es103147w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The glyoxal budget and its contribution to organic aerosol for Los Angeles, California, during CalNex 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Washenfelder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Young</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Angevine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Atlas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 116 (D21), </w:t></w:r><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2011JD016314⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitric acid photolysis on forest canopy surface as a source for tropospheric nitrous acid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xianliang Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ning Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaela Teravest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Geoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 4 (7), pp.440-443. </w:t></w:r><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ngeo1164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of HONO sources on the photochemistry in Mexico City during the MCMA-2006/MILAGO Campaign</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Lei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Zavala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Volkamer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 10 (14), pp.6551-6567. </w:t></w:r><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-10-6551-2010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and Theoretical Studies of the Kinetics of the OH + Hydroxyacetone Reaction As a Function of Temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Munkhbayar Baasandorj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Griffith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Stevens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 113 (39), pp.10495-10502. </w:t></w:r><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp904238w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurements of OH and HO&lt;sub&gt;2&lt;/sub&gt; concentrations during the MCMA-2006 field campaign – Part 1: Deployment of the Indiana University laser-induced fluorescence instrument</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Vimal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Stevens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Volkamer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Molina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 9 (5), pp.1665-1685. </w:t></w:r><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-9-1665-2009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurements of OH and HO&lt;sub&gt;2&lt;/sub&gt; concentrations during the MCMA-2006 field campaign – Part 2: Model comparison and radical budget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Vimal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Stevens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Volkamer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 9 (18), pp.6655-6675. </w:t></w:r><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-9-6655-2009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technical note: Measuring tropospheric OH and HO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; by laser-induced fluorescence at low pressure. A comparison of calibration techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Vimal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. S. Stevens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 8 (2), pp.321-340</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00296419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurements of HNO&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; and N&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;5&amp;lt;/sub&amp;gt; using Ion drift ? Chemical Ionization Mass Spectrometry during the MCMA ? 2006 Campaign</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. C. Fortner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. C. Aiken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics Discussions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 8 (2), pp.4877-4909</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00304024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technical Note: Measuring tropospheric OH and HO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; by laser-induced fluorescence at low pressure ? a comparison of calibration techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Vimal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. S. Stevens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics Discussions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 7 (5), pp.12877-12926</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00303082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About the co-product of the OH radical in the reaction of acetyl with O2 below atmospheric pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Devolder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christa Fittschen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 417 (1-3), pp.154-158. </w:t></w:r><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cplett.2005.09.114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Falloff curves for the unimolecular decomposition of two acyl radicals: RCO (+M) → R + CO (+M) by pulsed laser photolysis coupled to time‐resolved infrared diode laser absorption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahcen Elmaimouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christa Fittschen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Devolder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Chemical Kinetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 37 (10), pp.611-624. </w:t></w:r><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/kin.20111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variable Pressure Infrared Diode Laser Spectroscopy: A New Method for Trace-Gas Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Hanoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Devolder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 41 (24), </w:t></w:r><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/AO.41.005142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01202080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Absorption infrarouge par diodes laser accordables. Application à la mesure de polluants atmosphériques non réglementés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Hanoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Devolder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Air pur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 63, pp.17-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04420120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rate constant determinations by laser photolysis/diode laser infrared absorption: examples of HCO+O2→HO2+CO and CH2OH+O2→HCH(O)+HO2 reactions at 294 K</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Hanoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Elmaimouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Devolder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lemoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 343 (5-6), pp.527-534. </w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0009-2614(01)00706-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent Advances in the Chemistry of OH and HO 2 Radicals in the Atmosphere: Field and Laboratory Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Stevens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Atmospheric Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, World Scientific, pp.493-579, 2017, </w:t></w:r><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/9789813147355_0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04199547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 4. Air quality and climate in the Mediterranean region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Dulac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Hamonou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Afif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rezak Alkama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Ancona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Mediterranean Region Under Climate Change - A Scientific Update</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 978-2-7099-2219-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement Guidelines for VOC Analysis by PTR-MS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Holzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Jamar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IMT Nord Europe, Institut Mines Télécom, Univ. de Lille, Center for Energy and Environment, Lille, F-59000, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05032981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MetClimVOC - Deliverable D7: Report on the validation of the protocols for the preparation of SI-traceable VOC working standards including comparison with field calibration protocols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maitane Iturrate-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annarita Baldan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Reiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Schlauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Hill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">METAS - Switzerland. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04301740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MetClimVOC - Deliverable D3: Report on the improved sampling methods used for the routine on-line and off-line analytical measurements of VOCs with an assessment of the influence parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evdokia Stratigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maitane Iturrate-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pascale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IMT Nord Europe, Institut Mines Télécom, Univ. de Lille, Center for Energy and Environment, Lille, F-59000, France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04301691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MetClimVOC Impact/Output report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pascale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Iturrate-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. R. Baldan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Reimann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">METAS - Switzerland. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04483063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MetClimVOC technical report - Progress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pascale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Iturrate-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. R. Baldan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Reimann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">METAS - Switzerland. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04483062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on the current procedures used for the calibration of VOCs at ambient measurement sites in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Reimann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EMPA, Switzerland. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04483035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MetClimVOC - Deliverable D1: Summary report prioritising the components, concentration ranges and metrological requirements for the selected oxy-VOCs, terpenes and halogenated VOCs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maitane Iturrate-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pascale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annarita Baldan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Reimann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Vollmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">METAS - Switzerland. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04301666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId856"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531661v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dusanter" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Schoemaecker" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Crumeyrolle" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429171v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429183v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531665v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Novelli" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weidong Chen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christa Fittschen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Dolores Andr&#233;s Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-17557" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206896v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olatunde Murana" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Ferreira de Brito" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Jamar" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Riffault" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531663v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Strunz" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Tomas" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Noziere" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-9743" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965906v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goufrane Abichou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Lahib" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Fuchs" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750591v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637235v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Farhat" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Afif" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Deguillaume" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Delbarre" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dusanter" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750546v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rupert Holzinger" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Klein" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Salameh" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485461v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Reimann" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maitane Iturrate-Garcia" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Claude" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482674v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghoufrane Abichou" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Shamas" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Pillier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222239v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel F. de Brito" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamar Marina" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222261v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Ramirez-Romero" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485457v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evdokia Stratigou" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sauvage" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482681v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199591v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estephanie Alhajj Moussa" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Michoud" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Formenti" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Cirtog" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Picquet-Varrault" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222267v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484407v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sauvage" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. L&#233;onardis" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Depelchin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484422v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Therese Salameh" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Tison" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gaudion" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-17535" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253812v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Batut" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Lahccen" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251718v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Ramirez" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494186v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Farhat" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Afif" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deguillaume" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222215v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249227v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudiu Roman" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Amarandei" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgiana Negru" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Arsene" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iustinian G. Bejan" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485451v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Stratigou" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tison" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gaudion" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482693v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148986v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Brito" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249282v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Cantrell" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484326v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749194v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Lasne" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lostier Anais" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salameh Therese" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manolis N Romanias" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04221654v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lasne Jerome" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romanias Manolis N." TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaudion Vincent" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484218v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Tillmann" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484365v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482712v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482709v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483556v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence D&#233;pelchin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483239v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Bouzidi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Reijrink" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Duncianu" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Perraudin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484130v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579853v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abichou Goufrane" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngagine S. H." TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang G." TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Flament" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Deboudt" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151421v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasna Chebaicheb" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Bourin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278116v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roose" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Duncianu" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lahib" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580158v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaoxuan Wang" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahib Ahmad" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gou Q." TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stevens Philip" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143943v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Chen" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Wang" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Gou" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278099v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Leonardis" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brito" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482719v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482720v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251262v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251281v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484163v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jamar" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251165v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04295559v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qian Gou" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-502" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03562275v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Shahin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Kukui" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Zannoni" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484138v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483469v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=et al." TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484157v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cazaunau" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Gratien" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Leglise" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yangang Ren" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482729v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397321v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Roose" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Toubin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Dusanter" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Riffault" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Duflot" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-11460" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964832v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Toubin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482752v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483017v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251388v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250394v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964837v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144363v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145188v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Salameh" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. . Mermet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Sauvage" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964855v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144365v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161228v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144399v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144381v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mandin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630937v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964862v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083980v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123851v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124193v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964897v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630943v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964808v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03520081v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Waked" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Sellegri" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Berland" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146070v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Gengembre" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shouwen Zhang" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Dieudonn&#233;" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Sokolov" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Augustin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122290v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630952v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Verriele" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Leonardis" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Locoge" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02298748v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Blocquet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malak Rizk" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ward" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Trocquet" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630947v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Sklaveniti" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Stevens" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631008v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Mendez" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631030v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinod Kumar" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinayak Sinha" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119133v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry L&#233;onardis" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631011v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sciare" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630994v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Lew" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandon Bottorff" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Sigler" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631027v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632761v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ward" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hanoune" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schoemaecker" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631025v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Guglielmino" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597452v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251852v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119124v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638823v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Alleman" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Coddeville" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Crunaire" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631003v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Le Calv&#233;" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638762v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Thevenet" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597447v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130202v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631043v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Griffith" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Hansen" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017584v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Verriele" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Petitprez" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Leclerc" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844696v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Schoemaeker" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Hanoun" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Petitprez" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leclerc" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631050v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Le Calve" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145614v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Crenn" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ari Setyan" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Wroblewski" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988712v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631045v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Poulhet" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Kaluzny" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631055v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631058v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Plaisance" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631073v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631067v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Gilman" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631070v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631076v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepali Vimal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Volkamer" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisa Molina" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631085v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Cohen" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Perring" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Wooldridge" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Shepson" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Lockwood" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428956v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Hanoune" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahcen Elmaimouni" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Devolder" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lemoine" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428866v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429206v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Ferrand" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429154v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429142v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone T Andersen" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Mcgillen" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaoyang Xue" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Seubert" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dewald" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429151v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429148v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750631v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494086v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samara Carbone" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Chiari" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-6109" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969893v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Andersen" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max R. Mcgillen" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf Sander" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743398v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750520v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chantraine" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Righi" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Batut" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190342v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bachelier" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max R Mcgillen" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Veyrat" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Grosselin" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-12435" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751279v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223896v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eudes Petit" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gros" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Favez" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Simon" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Kalalian" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04278481v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-15788" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485443v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04221584v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manolis Romanias" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Lostier" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Vassaux" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lesueur" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-17283" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249252v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250980v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tong Ba" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Sigrist" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484308v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631392v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151476v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Dominutti" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151432v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151428v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580180v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251113v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinay Kumar" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Rickly" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colleen Marciel F. Rosales" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abj9156" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251409v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251429v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinglin Jiang" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Reidy" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291300v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roose Antoine" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300879v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M.F. Rosales" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily K. Reidy" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kumar" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964851v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124201v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03520148v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. S. Stevens" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291585v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964819v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964880v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124185v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250522v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559623v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631404v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Mermet" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631715v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146277v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146089v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146992v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631704v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631696v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122305v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631678v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Debevec" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Gros" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pikridas" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964890v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631436v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leigh Crilley" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisa Kramer" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Bloss" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Flynn" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631740v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122261v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fourmentin" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638941v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119134v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597465v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631773v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuvashish Kundu" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632756v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632771v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632767v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezra Wood" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Deming" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632751v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638925v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119122v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632747v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Gros" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bourrianne" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145817v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119044v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119049v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634536v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Sarda-Est&#232;ve" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634528v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Sarda Est&#232;ve" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bonsang" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634518v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632787v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632778v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306161v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638723v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Touati" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597317v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638747v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118980v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632785v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cerise Kalogridis" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638698v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597320v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597365v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634549v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Levi Mielke" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berke" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Raff" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863132v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Borbon" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638040v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634541v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Liljegren" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634565v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634555v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634566v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634556v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634764v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thurlow" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634744v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Erickson" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634602v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. O'Brien" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Galloway" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634731v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Navarro" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Hites" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634787v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bryan" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Steiner" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guenther" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Orlando" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tyndall" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634619v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Washenfelder" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cora Young" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brown" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Angevine" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Atlas" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634797v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634586v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634595v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerri Pratt" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Slade" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Pye" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634848v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634841v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634832v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634869v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Navarro" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634806v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635012v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kammrath" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hottle" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Huisman" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Digangi" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634884v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634876v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mielke" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alaghmand" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635023v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634864v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Slade" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634823v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bertman" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634998v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634858v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Volkamer" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Molina" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635040v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635032v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cavender" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hill" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lockwood" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moffat" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635055v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Shepson" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635046v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635064v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429008v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Dusanter" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635071v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428977v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428897v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429213v2" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adalgiza Fornaro" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amauri P Oliveira" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia R Souza" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel F de Brito" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/bams-d-23-0161.1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531656v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.5c05228" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956091v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Sarica" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Sartelet" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsestair.4c00323" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926263v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Schlauri" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annarita Baldan" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Vollmer" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-18-371-2025" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04799741v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-24-11603-2024" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04681753v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunther T&#252;rk" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Schuladen" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-24-8983-2024" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550559v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.172098" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04221382v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lasne" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lostier" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Romanias" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vassaux" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lesueur" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3ea00034f" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249042v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youngjun Woo" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Rollings" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-23-10287-2023" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199516v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soulemane Halif Ngagine" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tong-Nguyen Ba" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27186065" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624246v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxics10040161" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03600588v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866169v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena G&#243;mez Alvarez" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Carslaw" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pete Edwards" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktor G&#225;bor Mihucz" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/05704928.2022.2087666" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525996v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinke Wang" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dandan Li" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Flaud" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haiyan Li" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Perrier" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.1c00231" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341710v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chartier" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinhe Wang" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Chen" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-21-13333-2021" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380654v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-14-6039-2021" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357646v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katie Tuite" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennie L Thomas" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Veres" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Roberts" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JD034689" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975490v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Beaugard" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2020.117960" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238301v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Hallemans" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Chiappini" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Leoz-Garziandia" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Colomb" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-21-8067-2021" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055034v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.144129" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380648v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hansen" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Griffith" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gilman" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Graus" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JD032988" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165423v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bressi" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cavalli" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Putaud" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fr&#246;hlich" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-E. Petit" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aeaoa.2021.100108" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913598v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Bsaibes" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Al Ajami" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Truong" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-20-1277-2020" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975485v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2020.107357" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224932v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M. Lew" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.S. Rickly" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.P. Bottorff" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Reidy" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sklaveniti" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-20-9209-2020" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913614v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2019.117106" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913579v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Akherati" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Cappa" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kleeman" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Docherty" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Jimenez" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-19-4561-2019" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913581v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-19-9563-2019" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083941v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.8b00172" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913584v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-12-6153-2019" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400841v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Joe F. Acton" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Breitenlechner" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-12-6193-2019" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319527v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. De Gouw" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Gilman" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.-W. Kim" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.L. Alvarez" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017JD027976" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411825v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fronval" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-11-5729-2018" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914085v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-11-741-2018" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398719v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fangfang Guo" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ina.12493" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322065v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Caravan" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Anwar H. Khan" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judit Z&#225;dor" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonid Sheps" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Antonov" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-06716-x" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913839v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Millet" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hariprasad Alwe" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Chen" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malte Julian Deventer" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Griffis" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.8b00061" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915455v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-11-95-2018" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142640v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Schulze" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Wallace" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry Lefer" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt Erickson" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-17-1805-2017" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322207v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Rolletter" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Hofzumahaus" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Pfannerstill" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-10-4023-2017" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117583v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-17-12645-2017" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199544v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. de Gouw" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lerner" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Isaacman-Vanwertz" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017JD027459" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584197v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-17-8837-2017" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303729v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2015.12.017" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03737486v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M. Griffith" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. F. Hansen" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Michoud" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. B. Gilman" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JD024358" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02298645v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Blond" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2015.12.016" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HCJNCSLG-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424698v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rizk" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Calv&#233;" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2016.01.011" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02298647v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2016.02.072" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303737v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2495/AIR150281" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199552v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Locoge" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Stevens" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-8-3537-2015" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199550v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Blocquet" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-8-4243-2015" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199556v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2015.02.034" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CW8XVG68-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805474v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Zannoni" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gros" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sarda Esteve" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-8-3851-2015" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199563v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rickly" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-14-2923-2014" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199559v1" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Young" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Washenfelder" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Edwards" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Parrish" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-14-3427-2014" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199568v1" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Poulhet" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Crunaire" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2013.10.002" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z08QGPRS-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199571v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hayes" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ortega" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cubison" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Froyd" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhao" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgrd.50530" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249343v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-13-5403-2013" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199576v1" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2013.06.032" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZK8MJP4X-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249369v1" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Galloway" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Digangi" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Hottle" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Huisman" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2011.09.053" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BMT5RS6G-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249383v1" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carroll" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Edwards" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-12-8829-2012" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249388v1" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Pratt" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-12-10125-2012" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249399v1" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011JD016314" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249409v1" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es103147w" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249406v1" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xianliang Zhou" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ning Zhang" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Teravest" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Tang" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Hou" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ngeo1164" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249419v1" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Li" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Lei" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zavala" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-10-6551-2010" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249441v1" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Munkhbayar Baasandorj" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp904238w" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249435v1" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vimal" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-9-1665-2009" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249429v1" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-9-6655-2009" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00296419v1" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00304024v1" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zheng" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Zhang" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. C. Fortner" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. C. Aiken" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00303082v1" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249501v1" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2005.09.114" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JW3NJVNS-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249478v1" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/kin.20111" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BMPMBN6Q-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202080v1" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.41.005142" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420120v1" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249487v1" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Elmaimouni" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Devolder" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lemoine" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2614(01)00706-0" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4CGT65SF-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199547v1" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789813147355_0007" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04221770v1" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dulac" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Hamonou" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rezak Alkama" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Ancona" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032981v1" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Holzinger" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Klein" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Salameh" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Jamar" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301740v1" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Reiman" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Hill" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301691v1" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pascale" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483062v1" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pascale" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Iturrate-Garcia" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. R. Baldan" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Reimann" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483063v1" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483035v1" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Claude" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301666v1" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531661v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dusanter" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Schoemaecker" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Crumeyrolle" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531665v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Novelli" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weidong Chen" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christa Fittschen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Dolores Andr&#233;s Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-17557" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206896v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olatunde Murana" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Ferreira de Brito" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Jamar" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Riffault" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429183v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429171v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531663v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Strunz" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Tomas" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Noziere" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-9743" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965906v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goufrane Abichou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Lahib" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Fuchs" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750591v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637235v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Farhat" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Afif" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Deguillaume" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Delbarre" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dusanter" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750546v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rupert Holzinger" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Klein" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Salameh" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484407v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sauvage" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. L&#233;onardis" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Depelchin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199591v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estephanie Alhajj Moussa" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Michoud" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Formenti" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Cirtog" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Picquet-Varrault" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222267v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Ramirez-Romero" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel F. de Brito" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485457v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Claude" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evdokia Stratigou" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sauvage" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482681v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghoufrane Abichou" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485461v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Reimann" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maitane Iturrate-Garcia" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482674v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Shamas" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Pillier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222239v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamar Marina" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222261v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484422v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Therese Salameh" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Tison" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gaudion" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-17535" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253812v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Batut" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Lahccen" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251718v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Ramirez" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494186v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Farhat" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Afif" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deguillaume" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222215v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485451v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Stratigou" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tison" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gaudion" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249227v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudiu Roman" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Amarandei" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgiana Negru" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Arsene" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iustinian G. Bejan" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148986v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Brito" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249282v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Cantrell" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482693v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484326v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749194v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Lasne" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lostier Anais" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salameh Therese" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manolis N Romanias" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04221654v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lasne Jerome" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romanias Manolis N." TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaudion Vincent" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484218v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Tillmann" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484365v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482720v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482719v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251262v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Reijrink" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Bouzidi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Duncianu" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Perraudin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278099v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Leonardis" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brito" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143943v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Chen" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Wang" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lahib" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Duncianu" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Gou" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579853v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abichou Goufrane" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngagine S. H." TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang G." TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Flament" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Deboudt" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151421v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasna Chebaicheb" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Bourin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278116v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roose" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580158v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaoxuan Wang" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahib Ahmad" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gou Q." TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stevens Philip" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482712v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482709v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483556v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence D&#233;pelchin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483239v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484130v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251281v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484163v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jamar" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251165v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04295559v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qian Gou" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-502" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484157v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cazaunau" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Gratien" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Leglise" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yangang Ren" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484138v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483469v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=et al." TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03562275v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Shahin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Kukui" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Zannoni" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482729v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397321v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Roose" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Toubin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Dusanter" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Riffault" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Duflot" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-11460" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964832v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Toubin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251388v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483017v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482752v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964855v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145188v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Salameh" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. . Mermet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Sauvage" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144365v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250394v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964837v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144363v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161228v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144399v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144381v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mandin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123851v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083980v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630937v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964862v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124193v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964897v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630943v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964808v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03520081v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Waked" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Sellegri" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Berland" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146070v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Gengembre" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shouwen Zhang" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Dieudonn&#233;" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Sokolov" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Augustin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122290v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630947v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Sklaveniti" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Stevens" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Locoge" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02298748v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Blocquet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malak Rizk" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ward" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Trocquet" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630952v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Verriele" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Leonardis" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631027v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Lew" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632761v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ward" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hanoune" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schoemaecker" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631011v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sciare" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630994v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandon Bottorff" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Sigler" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631008v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Mendez" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631030v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinod Kumar" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinayak Sinha" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119133v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry L&#233;onardis" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631025v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Guglielmino" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597452v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251852v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119124v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638823v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Alleman" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Coddeville" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Crunaire" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631003v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Le Calv&#233;" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638762v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Thevenet" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597447v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631043v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Griffith" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Hansen" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017584v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Verriele" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Petitprez" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Leclerc" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130202v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844696v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Schoemaeker" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Hanoun" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Petitprez" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leclerc" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631050v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Le Calve" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145614v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Crenn" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ari Setyan" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Wroblewski" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988712v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631045v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Poulhet" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Kaluzny" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631055v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631058v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Plaisance" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631067v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Gilman" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631073v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631070v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631076v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepali Vimal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Volkamer" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisa Molina" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631085v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Cohen" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Perring" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Wooldridge" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Shepson" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Lockwood" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428956v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Hanoune" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahcen Elmaimouni" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Devolder" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lemoine" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428866v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429151v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Ferrand" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429148v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone T Andersen" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Mcgillen" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaoyang Xue" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Seubert" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dewald" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429142v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429154v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429206v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750631v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494086v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samara Carbone" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Chiari" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-6109" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969893v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Andersen" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max R. Mcgillen" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf Sander" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743398v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750520v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chantraine" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Righi" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Batut" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190342v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bachelier" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max R Mcgillen" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Veyrat" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Grosselin" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-12435" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751279v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485443v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04278481v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eudes Petit" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gros" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Favez" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Simon" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Kalalian" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-15788" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223896v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249252v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04221584v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manolis Romanias" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Lostier" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Vassaux" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lesueur" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-17283" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250980v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tong Ba" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Sigrist" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484308v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631392v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151432v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151428v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151476v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Dominutti" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580180v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251113v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinay Kumar" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Rickly" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colleen Marciel F. Rosales" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abj9156" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291300v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roose Antoine" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251429v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinglin Jiang" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Reidy" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251409v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964851v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300879v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M.F. Rosales" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily K. Reidy" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kumar" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124201v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03520148v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. S. Stevens" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250522v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964880v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124185v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291585v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964819v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559623v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631404v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Mermet" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631704v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146089v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146992v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631715v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146277v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631696v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122305v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631678v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Debevec" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Gros" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pikridas" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964890v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631436v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leigh Crilley" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisa Kramer" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Bloss" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Flynn" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631740v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122261v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fourmentin" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638941v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119134v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632751v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632771v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuvashish Kundu" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632767v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezra Wood" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Deming" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631773v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632756v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597465v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638925v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119122v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632747v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Gros" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bourrianne" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145817v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634528v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Sarda Est&#232;ve" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bonsang" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632787v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632778v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306161v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638723v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Touati" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634518v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119049v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634536v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Sarda-Est&#232;ve" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119044v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597317v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638747v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118980v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632785v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cerise Kalogridis" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638698v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597320v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597365v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634549v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Levi Mielke" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berke" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Raff" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863132v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Borbon" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638040v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634541v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Liljegren" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634565v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634555v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634566v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634556v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634764v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thurlow" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634744v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Erickson" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634602v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. O'Brien" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Galloway" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634731v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Navarro" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Hites" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634787v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bryan" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Steiner" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guenther" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Orlando" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tyndall" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634619v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Washenfelder" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cora Young" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brown" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Angevine" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Atlas" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634797v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634595v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerri Pratt" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Slade" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Pye" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634586v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634841v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634848v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634832v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634806v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635012v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kammrath" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hottle" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Huisman" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Digangi" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634869v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Navarro" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634884v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634876v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mielke" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alaghmand" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635023v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634864v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Slade" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634823v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bertman" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634858v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Volkamer" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Molina" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634998v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635040v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635032v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cavender" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hill" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lockwood" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moffat" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635055v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Shepson" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635046v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635064v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429008v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Dusanter" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635071v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428977v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428897v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531656v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.5c05228" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429213v2" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adalgiza Fornaro" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amauri P Oliveira" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia R Souza" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel F de Brito" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/bams-d-23-0161.1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05616885v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Ram&#237;rez-Romero" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-19-3049-2026" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956091v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Sarica" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Sartelet" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsestair.4c00323" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926263v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Schlauri" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annarita Baldan" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Vollmer" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-18-371-2025" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04799741v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-24-11603-2024" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04681753v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunther T&#252;rk" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Schuladen" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-24-8983-2024" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550559v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.172098" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04221382v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lasne" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lostier" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Romanias" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vassaux" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lesueur" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3ea00034f" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249042v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youngjun Woo" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Rollings" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-23-10287-2023" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866169v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena G&#243;mez Alvarez" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Carslaw" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pete Edwards" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktor G&#225;bor Mihucz" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/05704928.2022.2087666" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624246v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxics10040161" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03600588v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199516v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soulemane Halif Ngagine" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tong-Nguyen Ba" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27186065" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525996v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinke Wang" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dandan Li" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Flaud" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haiyan Li" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Perrier" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.1c00231" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975490v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Beaugard" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2020.117960" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380654v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-14-6039-2021" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357646v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katie Tuite" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennie L Thomas" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Veres" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Roberts" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JD034689" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341710v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chartier" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinhe Wang" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Chen" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-21-13333-2021" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238301v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Hallemans" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Chiappini" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Leoz-Garziandia" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Colomb" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-21-8067-2021" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055034v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.144129" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165423v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bressi" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cavalli" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Putaud" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fr&#246;hlich" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-E. Petit" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aeaoa.2021.100108" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380648v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hansen" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Griffith" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gilman" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Graus" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JD032988" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224932v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M. Lew" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.S. Rickly" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.P. Bottorff" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Reidy" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sklaveniti" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-20-9209-2020" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975485v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2020.107357" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913598v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Bsaibes" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Al Ajami" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Truong" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-20-1277-2020" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913614v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2019.117106" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913579v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Akherati" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Cappa" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kleeman" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Docherty" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Jimenez" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-19-4561-2019" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913581v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-19-9563-2019" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083941v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.8b00172" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913584v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-12-6153-2019" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400841v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Joe F. Acton" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Breitenlechner" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-12-6193-2019" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398719v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fangfang Guo" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ina.12493" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411825v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fronval" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-11-5729-2018" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914085v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-11-741-2018" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319527v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. De Gouw" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Gilman" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.-W. Kim" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.L. Alvarez" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017JD027976" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322065v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Caravan" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Anwar H. Khan" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judit Z&#225;dor" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonid Sheps" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Antonov" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-06716-x" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913839v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Millet" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hariprasad Alwe" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Chen" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malte Julian Deventer" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Griffis" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.8b00061" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915455v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-11-95-2018" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142640v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Schulze" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Wallace" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry Lefer" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt Erickson" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-17-1805-2017" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322207v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Rolletter" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Hofzumahaus" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Pfannerstill" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-10-4023-2017" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117583v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-17-12645-2017" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199544v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. de Gouw" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lerner" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Isaacman-Vanwertz" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017JD027459" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584197v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-17-8837-2017" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424698v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rizk" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Calv&#233;" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2016.01.011" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02298645v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Blond" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2015.12.016" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HCJNCSLG-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303729v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2015.12.017" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03737486v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M. Griffith" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. F. Hansen" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Michoud" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. B. Gilman" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JD024358" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02298647v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2016.02.072" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303737v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2495/AIR150281" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199552v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Locoge" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Stevens" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-8-3537-2015" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199550v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Blocquet" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-8-4243-2015" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199556v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2015.02.034" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CW8XVG68-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805474v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Zannoni" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gros" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sarda Esteve" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-8-3851-2015" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199563v1" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rickly" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-14-2923-2014" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199559v1" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Young" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Washenfelder" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Edwards" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Parrish" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-14-3427-2014" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199568v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Poulhet" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Crunaire" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2013.10.002" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z08QGPRS-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199571v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hayes" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ortega" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cubison" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Froyd" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhao" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgrd.50530" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249343v1" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-13-5403-2013" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199576v1" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2013.06.032" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZK8MJP4X-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249369v1" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Galloway" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Digangi" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Hottle" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Huisman" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2011.09.053" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BMT5RS6G-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249383v1" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carroll" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Edwards" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-12-8829-2012" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249388v1" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Pratt" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-12-10125-2012" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249409v1" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es103147w" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249399v1" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011JD016314" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249406v1" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xianliang Zhou" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ning Zhang" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Teravest" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Tang" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Hou" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ngeo1164" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249419v1" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Li" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Lei" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zavala" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-10-6551-2010" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249441v1" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Munkhbayar Baasandorj" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp904238w" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249435v1" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vimal" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-9-1665-2009" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249429v1" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-9-6655-2009" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00296419v1" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00304024v1" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zheng" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Zhang" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. C. Fortner" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. C. Aiken" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00303082v1" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249501v1" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2005.09.114" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JW3NJVNS-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249478v1" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/kin.20111" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BMPMBN6Q-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202080v1" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.41.005142" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420120v1" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249487v1" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Elmaimouni" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Devolder" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lemoine" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2614(01)00706-0" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4CGT65SF-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199547v1" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789813147355_0007" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04221770v1" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dulac" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Hamonou" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rezak Alkama" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Ancona" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032981v1" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Holzinger" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Klein" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Salameh" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Jamar" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301740v1" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Reiman" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Hill" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301691v1" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pascale" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483063v1" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pascale" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Iturrate-Garcia" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. R. Baldan" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Reimann" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483062v1" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483035v1" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Claude" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301666v1" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>