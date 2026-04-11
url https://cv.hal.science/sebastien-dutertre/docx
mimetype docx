--- v0 (2026-03-20)
+++ v1 (2026-04-11)
@@ -1674,654 +1674,654 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03695739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proteomic Analysis of the Predatory Venom of Conus striatus Reveals Novel and Population-Specific κA-Conotoxin SIVC</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Venom profile of the European carpenter bee Xylocopa violacea: Evolutionary and applied considerations on its toxin components</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Cazals</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claudia Bich</w:t>
+                <w:t xml:space="preserve">Björn M von Reumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Dutertre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Koludarov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxins</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 14 (11), pp.799. </w:t>
+              <w:t xml:space="preserve">Toxicon: X</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14, pp.100117. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/toxins14110799⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.toxcx.2022.100117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04185968v1</w:t>
+                <w:t xml:space="preserve">hal-04185943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xenopus Oocytes: A Tool to Decipher Molecular Specificity of Insecticides towards Mammalian and Insect GABA—A Receptors</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Rousset</w:t>
+                <w:t xml:space="preserve">Proteomic Analysis of the Predatory Venom of Conus striatus Reveals Novel and Population-Specific κA-Conotoxin SIVC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Saintmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Arel</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Guillaume Cazals</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Bich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Dutertre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Membranes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 12 (5), pp.440. </w:t>
+              <w:t xml:space="preserve">Toxins</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (11), pp.799. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/membranes12050440⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/toxins14110799⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03727841v1</w:t>
+                <w:t xml:space="preserve">hal-04185968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modern venomics—Current insights, novel methods, and future perspectives in biological and applied animal venom research</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Xenopus Oocytes: A Tool to Decipher Molecular Specificity of Insecticides towards Mammalian and Insect GABA—A Receptors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Bertaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Cens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosanna Mary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bjoern M von Reumont</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Dimitris Beis</w:t>
+                <w:t xml:space="preserve">Elodie Arel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GigaScience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/gigascience/giac048⟩</w:t>
+              <w:t xml:space="preserve">Membranes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (5), pp.440. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/membranes12050440⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04185922v1</w:t>
+                <w:t xml:space="preserve">hal-03727841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A common venomous ancestor? Prevalent bee venom genes evolved before the aculeate stinger while few major toxins are bee-specific</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Carola Greve</w:t>
+                <w:t xml:space="preserve">Modern venomics—Current insights, novel methods, and future perspectives in biological and applied animal venom research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bjoern M von Reumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregor Anderluh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agostinho Antunes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naira Ayvazyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexander Ben Hamadou</w:t>
+                <w:t xml:space="preserve">Dimitris Beis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioRxiv</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 12 (5), pp.440. </w:t>
+              <w:t xml:space="preserve">GigaScience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11, pp.giac048. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1101/2022.01.21.477203⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/gigascience/giac048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04827687v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04185922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Venom profile of the European carpenter bee Xylocopa violacea: Evolutionary and applied considerations on its toxin components</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A common venomous ancestor? Prevalent bee venom genes evolved before the aculeate stinger while few major toxins are bee-specific</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Koludarov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana Velasque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Timm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carola Greve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Björn M von Reumont</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alexander Ben Hamadou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxicon: X</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 14, pp.100117. </w:t>
+              <w:t xml:space="preserve">BioRxiv</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (5), pp.440. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.toxcx.2022.100117⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1101/2022.01.21.477203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04185943v1</w:t>
+                <w:t xml:space="preserve">hal-04827687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Venomics Reveals a Non-Compartmentalised Venom Gland in the Early Diverged Vermivorous Conus distans</w:t>
               </w:r>
@@ -2552,1891 +2552,1891 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04124177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved prediction of conopeptide superfamilies with ConoDictor 2.0</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Combined Proteotranscriptomic-Based Strategy to Discover Novel Antimicrobial Peptides from Cone Snails</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anicet Ebou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Koua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anicet Ebou</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Addablah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solange Kakou-Ngazoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dutertre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioinformatics Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/bioadv/vbab011⟩</w:t>
+              <w:t xml:space="preserve">Biomedicines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (4), pp.344. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/biomedicines9040344⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04184378v1</w:t>
+                <w:t xml:space="preserve">hal-03440266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis, Structural and Pharmacological Characterizations of CIC, a Novel α-Conotoxin with an Extended N-Terminal Tail</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Combined Transcriptomics and Proteomics Approach Reveals the Differences in the Predatory and Defensive Venoms of the Molluscivorous Cone Snail Cylinder ammiralis (Caenogastropoda: Conidae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Wilson</w:t>
+                <w:t xml:space="preserve">Samuel Abalde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Dutertre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Norelle Daly</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rafael Zardoya</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine drugs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 19 (3), pp.141. </w:t>
+              <w:t xml:space="preserve">Toxins</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (9), pp.642. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/md19030141⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/toxins13090642⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03440279v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03440261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined Proteotranscriptomic-Based Strategy to Discover Novel Antimicrobial Peptides from Cone Snails</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dominique Koua</w:t>
+                <w:t xml:space="preserve">The new COST Action European Venom Network (EUVEN)—synergy and future perspectives of modern venomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Vittoria Modica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Addablah</w:t>
+                <w:t xml:space="preserve">Rafi Ahmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solange Kakou-Ngazoa</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Stuart Ainsworth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregor Anderluh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agostinho Antunes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomedicines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 9 (4), pp.344. </w:t>
+              <w:t xml:space="preserve">GigaScience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/biomedicines9040344⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/gigascience/giab019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03440266v1</w:t>
+                <w:t xml:space="preserve">hal-03440268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The new COST Action European Venom Network (EUVEN)—synergy and future perspectives of modern venomics</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Improved prediction of conopeptide superfamilies with ConoDictor 2.0</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Koua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anicet Ebou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Dutertre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GigaScience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/gigascience/giab019⟩</w:t>
+              <w:t xml:space="preserve">Bioinformatics Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 1 (1), pp.vbab011. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/bioadv/vbab011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03440268v1</w:t>
+                <w:t xml:space="preserve">hal-04184378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Combined Transcriptomics and Proteomics Approach Reveals the Differences in the Predatory and Defensive Venoms of the Molluscivorous Cone Snail Cylinder ammiralis (Caenogastropoda: Conidae)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthesis, Structural and Pharmacological Characterizations of CIC, a Novel α-Conotoxin with an Extended N-Terminal Tail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Giribaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Haufe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward Evans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Abalde</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Dutertre</w:t>
+                <w:t xml:space="preserve">David Wilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rafael Zardoya</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Norelle Daly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxins</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 13 (9), pp.642. </w:t>
+              <w:t xml:space="preserve">Marine drugs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 19 (3), pp.141. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/toxins13090642⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/md19030141⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03440261v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03440279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Australian funnel-web spiders evolved human-lethal δ-hexatoxins for defense against vertebrate predators</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sandy Pineda</w:t>
+                <w:t xml:space="preserve">Backbone Cyclization Turns a Venom Peptide into a Stable and Equipotent Ligand at Both Muscle and Neuronal Nicotinic Receptors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Giribaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Haufe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward Evans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Israel</w:t>
+                <w:t xml:space="preserve">Muriel Amar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Durner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.2004516117⟩</w:t>
+              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 63 (21), pp.12682-12692. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jmedchem.0c00957⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03440284v1</w:t>
+                <w:t xml:space="preserve">hal-02995265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterisation of a Novel A-Superfamily Conotoxin</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Paramjit Bansal</w:t>
+                <w:t xml:space="preserve">Editorial: Diversity and Evolution of Animal Venoms: Neglected Targets, Ecological Interactions, Future Perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Vittoria Modica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kartik Sunagar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Carter</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mandë Holford</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Dutertre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomedicines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/biomedicines8050128⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8, pp.65. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fevo.2020.00065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03031288v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04129169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Backbone Cyclization Turns a Venom Peptide into a Stable and Equipotent Ligand at Both Muscle and Neuronal Nicotinic Receptors</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Edward Evans</w:t>
+                <w:t xml:space="preserve">Proteotranscriptomic Insights into the Venom Composition of the Wolf Spider Lycosa tarantula</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Koua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosanna Mary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anicet Ebou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celia Barrachina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muriel Amar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anna Durner</w:t>
+                <w:t xml:space="preserve">Khadija El Koulali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jmedchem.0c00957⟩</w:t>
+              <w:t xml:space="preserve">Toxins</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (8), pp.501. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/toxins12080501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02995265v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03025636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial: Diversity and Evolution of Animal Venoms: Neglected Targets, Ecological Interactions, Future Perspectives</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kartik Sunagar</w:t>
+                <w:t xml:space="preserve">Venomics of the asp viper Vipera aspis aspis from France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Giribaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taline Kazandjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mandë Holford</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fernanda Amorim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gareth Whiteley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Wagstaff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fevo.2020.00065⟩</w:t>
+              <w:t xml:space="preserve">Journal of Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 218, pp.103707. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jprot.2020.103707⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04129169v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03031270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proteotranscriptomic Insights into the Venom Composition of the Wolf Spider Lycosa tarantula</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Khadija El Koulali</w:t>
+                <w:t xml:space="preserve">Synthesis, Pharmacological and Structural Characterization of Novel Conopressins from Conus miliaris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Giribaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lotten Ragnarsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Pujante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Enjalbal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Wilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxins</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/toxins12080501⟩</w:t>
+              <w:t xml:space="preserve">Marine drugs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 18 (3), pp.150. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/md18030150⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03025636v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03031280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Venomics of the asp viper Vipera aspis aspis from France</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Gareth Whiteley</w:t>
+                <w:t xml:space="preserve">Australian funnel-web spiders evolved human-lethal δ-hexatoxins for defense against vertebrate predators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Volker Herzig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kartik Sunagar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Wilson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandy Pineda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Wagstaff</w:t>
+                <w:t xml:space="preserve">Mathilde Israel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Proteomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 218, pp.103707. </w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 117 (40), pp.24920-24928. </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jprot.2020.103707⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2004516117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03031270v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03440284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis, Pharmacological and Structural Characterization of Novel Conopressins from Conus miliaris</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Giribaldi</w:t>
+                <w:t xml:space="preserve">Characterisation of a Novel A-Superfamily Conotoxin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Wilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lotten Ragnarsson</w:t>
+                <w:t xml:space="preserve">Paramjit Bansal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tom Pujante</w:t>
+                <w:t xml:space="preserve">David Carter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Vetter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Enjalbal</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Wilson</w:t>
+                <w:t xml:space="preserve">Annette Nicke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine drugs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 18 (3), pp.150. </w:t>
+              <w:t xml:space="preserve">Biomedicines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8 (5), pp.128. </w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/md18030150⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/biomedicines8050128⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03031280v1</w:t>
+                <w:t xml:space="preserve">hal-03031288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptomic-Proteomic Correlation in the Predation-Evoked Venom of the Cone Snail, Conus imperialis</w:t>
+                <w:t xml:space="preserve">Periplasmic Expression of 4/7 α-Conotoxin TxIA Analogs in E. coli Favors Ribbon Isomer Formation – Suggestion of a Binding Mode at the α7 nAChR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ai-Hua Jin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Dutertre</w:t>
+                <w:t xml:space="preserve">Yamina El Hamdaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mriga Dutt</w:t>
+                <w:t xml:space="preserve">Xiaosa Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Lavergne</w:t>
+                <w:t xml:space="preserve">Richard J. Clark</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Giribaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alun Jones</w:t>
+                <w:t xml:space="preserve">Raveendra Anangi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine drugs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 17 (3), pp.177. </w:t>
+              <w:t xml:space="preserve">Frontiers in Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, pp.577. </w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/md17030177⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fphar.2019.00577⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02307054v1</w:t>
+                <w:t xml:space="preserve">hal-02307082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N-Terminal Liver-Expressed Antimicrobial Peptide 2 (LEAP2) Region Exhibits Inverse Agonist Activity toward the Ghrelin Receptor</w:t>
+                <w:t xml:space="preserve">Transcriptomic-Proteomic Correlation in the Predation-Evoked Venom of the Cone Snail, Conus imperialis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline M'Kadmi</w:t>
+                <w:t xml:space="preserve">Ai-Hua Jin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Dutertre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agustina Cabral</w:t>
+                <w:t xml:space="preserve">Mriga Dutt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franco Barrile</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien Giribaldi</w:t>
+                <w:t xml:space="preserve">Vincent Lavergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonia Cantel</w:t>
+                <w:t xml:space="preserve">Alun Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 62 (2), pp.965-973. </w:t>
+              <w:t xml:space="preserve">Marine drugs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 17 (3), pp.177. </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jmedchem.8b01644⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/md17030177⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02307053v1</w:t>
+                <w:t xml:space="preserve">hal-02307054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Venomics Reveals Venom Complexity of the Piscivorous Cone Snail, Conus tulipa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mriga Dutt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dutertre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ai-Hua Jin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lavergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Francis Alewood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4481,325 +4481,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02307057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Recurrent Motif: Diversity and Evolution of ShKT Domain Containing Proteins in the Vampire Snail Cumia reticulata</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">N-Terminal Liver-Expressed Antimicrobial Peptide 2 (LEAP2) Region Exhibits Inverse Agonist Activity toward the Ghrelin Receptor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuela Cervelli</w:t>
+                <w:t xml:space="preserve">Céline M'Kadmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paolo Mariottini</w:t>
+                <w:t xml:space="preserve">Agustina Cabral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Oliverio</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Dutertre</w:t>
+                <w:t xml:space="preserve">Franco Barrile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Giribaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Cantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxins</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/toxins11020106⟩</w:t>
+              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 62 (2), pp.965-973. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jmedchem.8b01644⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02307074v1</w:t>
+                <w:t xml:space="preserve">hal-02307053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Periplasmic Expression of 4/7 α-Conotoxin TxIA Analogs in E. coli Favors Ribbon Isomer Formation – Suggestion of a Binding Mode at the α7 nAChR</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yamina El Hamdaoui</w:t>
+                <w:t xml:space="preserve">A Recurrent Motif: Diversity and Evolution of ShKT Domain Containing Proteins in the Vampire Snail Cumia reticulata</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Gerdol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiaosa Wu</w:t>
+                <w:t xml:space="preserve">Manuela Cervelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard J. Clark</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien Giribaldi</w:t>
+                <w:t xml:space="preserve">Paolo Mariottini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raveendra Anangi</w:t>
+                <w:t xml:space="preserve">Marco Oliverio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Dutertre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Pharmacology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 10, pp.577. </w:t>
+              <w:t xml:space="preserve">Toxins</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (2), pp.106. </w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fphar.2019.00577⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/toxins11020106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02307082v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02307074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conotoxins: Chemistry and Biology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ai-Hua Jin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus Muttenthaler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4991,1008 +4991,1008 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04185997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel analgesic ω-conotoxins from the vermivorous cone snail Conus moncuri provide new insights into the evolution of conopeptides</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">α-Conotoxins to explore the molecular, physiological and pathophysiological functions of neuronal nicotinic acetylcholine receptors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Giribaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Dutertre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-31245-4⟩</w:t>
+              <w:t xml:space="preserve">Neuroscience Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 679, pp.24-34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neulet.2017.11.063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02307051v1</w:t>
+                <w:t xml:space="preserve">hal-02307044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Dipteran’s Novel Sucker Punch: Evolution of Arthropod Atypical Venom with a Neurotoxic Component in Robber Flies (Asilidae, Diptera)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Holger Drukewitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nico Fuhrmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eivind A. B. Undheim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Blanke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Giribaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Toxins</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 10, pp.29. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/toxins10010029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02307047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">α-Conotoxins to explore the molecular, physiological and pathophysiological functions of neuronal nicotinic acetylcholine receptors</w:t>
+                <w:t xml:space="preserve">Synthesis, Structure and Biological Activity of CIA and CIB, Two α-Conotoxins from the Predation-Evoked Venom of Conus catus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Giribaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Wilson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette Nicke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yamina El Hamdaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Laconde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroscience Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neulet.2017.11.063⟩</w:t>
+              <w:t xml:space="preserve">Toxins</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (6), pp.222. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/toxins10060222⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02307044v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02307050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis, Structure and Biological Activity of CIA and CIB, Two α-Conotoxins from the Predation-Evoked Venom of Conus catus</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Yamina El Hamdaoui</w:t>
+                <w:t xml:space="preserve">Novel analgesic ω-conotoxins from the vermivorous cone snail Conus moncuri provide new insights into the evolution of conopeptides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silmara R Sousa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeffrey R Mcarthur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Brust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca F Bhola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Laconde</w:t>
+                <w:t xml:space="preserve">K Johan Rosengren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxins</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 10 (6), pp.222. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8, pp.13397. </w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/toxins10060222⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-31245-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02307050v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02307051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conotoxin Φ-MiXXVIIA from the Superfamily G2 Employs a Novel Cysteine Framework that Mimics Granulin and Displays Anti-Apoptotic Activity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ai-Hua Jin</w:t>
+                <w:t xml:space="preserve">Pharmacology of predatory and defensive venom peptides in cone snails</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jutty Rajan Prashanth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Dutertre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zoltan Dekan</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Richard James Lewis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.201708927⟩</w:t>
+              <w:t xml:space="preserve">Molecular BioSystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 13 (12), pp.2453-2465. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c7mb00511c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02307041v1</w:t>
+                <w:t xml:space="preserve">hal-02307043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicotinic acetylcholine receptor inhibitors derived from snake and snail venoms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dutertre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette Nicke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor I. Tsetlin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuropharmacology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 127, pp.196-223. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuropharm.2017.06.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neuropharm.2017.06.011⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02307008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pharmacology of predatory and defensive venom peptides in cone snails</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Dutertre</w:t>
+                <w:t xml:space="preserve">Discovery and mode of action of a novel analgesic β-toxin from the African spider Ceratogyrus darlingi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silmara R Sousa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joshua S Wingerd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Brust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard James Lewis</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christopher Bladen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lotten Ragnarsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular BioSystems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 13 (12), pp.2453-2465. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12 (9), pp.e0182848. </w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c7mb00511c⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0182848⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02307043v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02307017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discovery and mode of action of a novel analgesic β-toxin from the African spider Ceratogyrus darlingi</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Silmara R Sousa</w:t>
+                <w:t xml:space="preserve">Conotoxin Φ-MiXXVIIA from the Superfamily G2 Employs a Novel Cysteine Framework that Mimics Granulin and Displays Anti-Apoptotic Activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ai-Hua Jin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joshua S Wingerd</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Andreas Brust</w:t>
+                <w:t xml:space="preserve">Zoltan Dekan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christopher Bladen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lotten Ragnarsson</w:t>
+                <w:t xml:space="preserve">Michael J Smout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Wilson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Dutertre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 12 (9), pp.e0182848. </w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 56 (47), pp.14973-14976. </w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0182848⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/anie.201708927⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02307017v1</w:t>
+                <w:t xml:space="preserve">hal-02307041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of defensive ecological interactions in the evolution of conotoxins</w:t>
               </w:r>
@@ -6118,3178 +6118,3178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02307013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A rare P2X7 variant Arg307Gln with absent pore formation function protects against neuroinflammation in multiple sclerosis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">δ-Conotoxin SuVIA suggests an evolutionary link between ancestral predator defence and the origin of fish-hunting behaviour in carnivorous cone snails</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ai-Hua Jin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ben J Gu</w:t>
+                <w:t xml:space="preserve">Mathilde R Israel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Judith Field</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Dutertre</w:t>
+                <w:t xml:space="preserve">Marco C Inserra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amber Ou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Trevor J Kilpatrick</w:t>
+                <w:t xml:space="preserve">Jennifer J Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard J Lewis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Molecular Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/hmg/ddv278⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 282 (1811), pp.20150817. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2015.0817⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02306988v1</w:t>
+                <w:t xml:space="preserve">hal-02306984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptome and proteome of Conus planorbis identify the nicotinic receptors as primary target for the defensive venom</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Irina Vetter</w:t>
+                <w:t xml:space="preserve">Intraspecific variations in Conus purpurascens injected venom using LC/MALDI-TOF-MS and LC-ESI-TripleTOF-MS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alena M Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Dutertre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard J Lewis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Siddhihalu W A Himaya</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Frank Marí</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proteomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pmic.201500220⟩</w:t>
+              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 407 (20), pp.6105-6116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00216-015-8787-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02307003v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02306982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">δ-Conotoxin SuVIA suggests an evolutionary link between ancestral predator defence and the origin of fish-hunting behaviour in carnivorous cone snails</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId161" w:history="1">
+                <w:t xml:space="preserve">Transcriptome and proteome of Conus planorbis identify the nicotinic receptors as primary target for the defensive venom</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ai-Hua Jin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jennifer J Smith</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Vetter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siddhihalu W A Himaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul F Alewood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard J Lewis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rspb.2015.0817⟩</w:t>
+              <w:t xml:space="preserve">Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 15 (23-24), pp.4030-4040. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pmic.201500220⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02306984v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02307003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intraspecific variations in Conus purpurascens injected venom using LC/MALDI-TOF-MS and LC-ESI-TripleTOF-MS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparative Venomics Reveals the Complex Prey Capture Strategy of the Piscivorous Cone Snail Conus catus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. W A Himaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ai-Hua Jin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Dutertre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Giacomotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alena M Rodriguez</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hoshyar Mohialdeen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00216-015-8787-y⟩</w:t>
+              <w:t xml:space="preserve">Journal of Proteome Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 14 (10), pp.4372-4381. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jproteome.5b00630⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02306982v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02306989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative Venomics Reveals the Complex Prey Capture Strategy of the Piscivorous Cone Snail Conus catus</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quantifying Ca 2+ Current and Permeability in ATP-gated P2X7 Receptors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xin Liang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. W A Himaya</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Dutertre</w:t>
+                <w:t xml:space="preserve">Damien S K Samways</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Giacomotto</w:t>
+                <w:t xml:space="preserve">Kyle Wolf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hoshyar Mohialdeen</w:t>
+                <w:t xml:space="preserve">Elizabeth A Bowles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer P Richards</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Proteome Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jproteome.5b00630⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 290 (12), pp.7930-7942. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M114.627810⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02306989v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02306973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">α-conotoxin MrIC is a biased agonist at α7 nicotinic acetylcholine receptors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Mueller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hana Starobova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco C Inserra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ai-Hua Jin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer R Deuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochemical Pharmacology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 94 (2), pp.155-163. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.bcp.2015.01.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02306979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantifying Ca 2+ Current and Permeability in ATP-gated P2X7 Receptors</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A rare P2X7 variant Arg307Gln with absent pore formation function protects against neuroinflammation in multiple sclerosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien S K Samways</w:t>
+                <w:t xml:space="preserve">Ben J Gu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kyle Wolf</w:t>
+                <w:t xml:space="preserve">Judith Field</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Dutertre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elizabeth A Bowles</w:t>
+                <w:t xml:space="preserve">Amber Ou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jennifer P Richards</w:t>
+                <w:t xml:space="preserve">Trevor J Kilpatrick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 290 (12), pp.7930-7942. </w:t>
+              <w:t xml:space="preserve">Human Molecular Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 24 (19), pp.5644-5654. </w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1074/jbc.M114.627810⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/hmg/ddv278⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02306973v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02306988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miniaturized Bioaffinity Assessment Coupled to Mass Spectrometry for Guided Purification of Bioactives from Toad and Cone Snail</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cone snail venomics: from novel biology to novel therapeutics.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jutty Rajan Prashanth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Brust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ferry Heus</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jenny I Halff</w:t>
+                <w:t xml:space="preserve">Jin Ai-Hua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul F Alewood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Dutertre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/biology3010139⟩</w:t>
+              <w:t xml:space="preserve">Future Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 6 (15), pp.1659-1675. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4155/FMC.14.99⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02306963v1</w:t>
+                <w:t xml:space="preserve">hal-01089383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cone snail venomics: from novel biology to novel therapeutics.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId282" w:history="1">
+                <w:t xml:space="preserve">Intraspecific variations in Conus geographus defence-evoked venom and estimation of the human lethal dose.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Dutertre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jin Ai-Hua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul F. Alewood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard J. Lewis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Future Medicinal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4155/FMC.14.99⟩</w:t>
+              <w:t xml:space="preserve">Toxicon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 91, pp.135-144. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.toxicon.2014.09.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01089383v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01089713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intraspecific variations in Conus geographus defence-evoked venom and estimation of the human lethal dose.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Discovery, Synthesis, and Structure-Activity Relationships of Conotoxins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kalyana B Akondi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Muttenthaler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dutertre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Kaas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David J Craik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxicon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.toxicon.2014.09.011⟩</w:t>
+              <w:t xml:space="preserve">Chemical Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, epub ahead of print. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/cr400401e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01089713v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00982890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discovery, Synthesis, and Structure-Activity Relationships of Conotoxins</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Venomics in medicinal chemistry.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dutertre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/cr400401e⟩</w:t>
+              <w:t xml:space="preserve">Future Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 6 (15), pp.1609-1610. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4155/FMC.14.117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00982890v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01089730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of separate predation- and defence-evoked venoms in carnivorous cone snails.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dutertre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jin Ai-Hua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irina Vetter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brett Hamilton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kartik Sunagar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 5 (3521), pp.1-9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/ncomms4521⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00965677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Venomics in medicinal chemistry.</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Miniaturized Bioaffinity Assessment Coupled to Mass Spectrometry for Guided Purification of Bioactives from Toad and Cone Snail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferry Heus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reka A Otvos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruud L E G Aspers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rene van Elk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny I Halff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Future Medicinal Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 6 (15), pp.1609-1610. </w:t>
+              <w:t xml:space="preserve">Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 3 (1), pp.139-156. </w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4155/FMC.14.117⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/biology3010139⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01089730v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02306963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure of the O-Glycosylated Conopeptide CcTx from Conus consors Venom</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Deep Venomics Reveals the Mechanism for Expanded Peptide Diversity in Cone Snail Venom</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dutertre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philipe Favreau</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ai-Hua Jin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Kaas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alun Jones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul F Alewood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201202713⟩</w:t>
+              <w:t xml:space="preserve">Molecular and Cellular Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 12 (2), pp.312-329. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/mcp.M112.021469⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02306937v1</w:t>
+                <w:t xml:space="preserve">hal-02306940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unravelling the complex venom landscapes of lethal Australian funnel-web spiders (Hexathelidae: Atracinae) using LC-MALDI-TOF mass spectrometry</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">David Wilson</w:t>
+                <w:t xml:space="preserve">Systematic interrogation of the Conus marmoreus venom duct transcriptome with ConoSorter reveals 158 novel conotoxins and 13 new gene superfamilies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lavergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dutertre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ai-Hua Jin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard J Lewis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryan J Taft</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Proteomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jprot.2013.01.002⟩</w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 14 (1), pp.708. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2164-14-708⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02306942v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02306947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systematic interrogation of the Conus marmoreus venom duct transcriptome with ConoSorter reveals 158 novel conotoxins and 13 new gene superfamilies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Lavergne</w:t>
+                <w:t xml:space="preserve">MrIC, a Novel α-Conotoxin Agonist in the Presence of PNU at Endogenous α7 Nicotinic Acetylcholine Receptors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ai-Hua Jin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Vetter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dutertre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Ryan J Taft</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikita Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nayara B Emidio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1471-2164-14-708⟩</w:t>
+              <w:t xml:space="preserve">Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 53 (1), pp.1-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/bi400882s⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02306947v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02306950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MrIC, a Novel α-Conotoxin Agonist in the Presence of PNU at Endogenous α7 Nicotinic Acetylcholine Receptors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId161" w:history="1">
+                <w:t xml:space="preserve">Transcriptomic Messiness in the Venom Duct of Conus miles Contributes to Conotoxin Diversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ai-Hua Jin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dutertre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nayara B Emidio</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Kaas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lavergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petra Kubala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/bi400882s⟩</w:t>
+              <w:t xml:space="preserve">Molecular and Cellular Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 12 (12), pp.3824-3833. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/mcp.M113.030353⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02306950v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02306944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep Venomics Reveals the Mechanism for Expanded Peptide Diversity in Cone Snail Venom</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Unravelling the complex venom landscapes of lethal Australian funnel-web spiders (Hexathelidae: Atracinae) using LC-MALDI-TOF mass spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Palagi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer M S Koh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Wilson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dutertre</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Paul F Alewood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular and Cellular Proteomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1074/mcp.M112.021469⟩</w:t>
+              <w:t xml:space="preserve">Journal of Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 80, pp.292-310. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jprot.2013.01.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02306940v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02306942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptomic Messiness in the Venom Duct of Conus miles Contributes to Conotoxin Diversity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ai-Hua Jin</w:t>
+                <w:t xml:space="preserve">Structure of the O-Glycosylated Conopeptide CcTx from Conus consors Venom</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henry G Hocking</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerrit J Gerwig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dutertre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Petra Kubala</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Violette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philipe Favreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular and Cellular Proteomics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 19 (3), pp.870-879. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201202713⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1074/mcp.M113.030353⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02306944v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02306937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-resolution picture of a venom gland transcriptome: Case study with the marine snail Conus consors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Inhibitory Glycine Receptors: An Update</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Dutertre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Terrat</w:t>
+                <w:t xml:space="preserve">Cord-Michael Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Biass</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Heinrich Betz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxicon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.toxicon.2011.10.001⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 287 (48), pp.40216-40223. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.R112.408229⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02306902v1</w:t>
+                <w:t xml:space="preserve">hal-02306933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Involvement of the cysteine-rich head domain in activation and desensitization of the P2X1 receptor</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High-resolution picture of a venom gland transcriptome: Case study with the marine snail Conus consors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Terrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Biass</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Dutertre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Favreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éva Lörinczi</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Karina Kaczmarek-Hájek</w:t>
+                <w:t xml:space="preserve">Maido Remm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.1118759109⟩</w:t>
+              <w:t xml:space="preserve">Toxicon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 59 (1), pp.34-46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.toxicon.2011.10.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02306930v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02306902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing the pharmacological properties of distinct subunit interfaces within heteromeric glycine receptors reveals a functional ββ agonist-binding site</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Dutertre</w:t>
+                <w:t xml:space="preserve">Involvement of the cysteine-rich head domain in activation and desensitization of the P2X1 receptor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éva Lörinczi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yogesh Bhargava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Marino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malgorzata Drwal</w:t>
+                <w:t xml:space="preserve">Antoine Taly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bodo Laube</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Karina Kaczmarek-Hájek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neurochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1471-4159.2012.07755.x⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 109 (28), pp.11396-11401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1118759109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02306924v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02306930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recruitment of Glycosyl Hydrolase Proteins in a Cone Snail Venomous Arsenal: Further Insights into Biomolecular Features of Conus Venoms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Violette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrijana Leonardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrijana Leonardi</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">David Piquemal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Terrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Biass</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine drugs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 10 (12), pp.258-280. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/md10020258⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02306920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inhibitory Glycine Receptors: An Update</w:t>
+                <w:t xml:space="preserve">Probing the pharmacological properties of distinct subunit interfaces within heteromeric glycine receptors reveals a functional ββ agonist-binding site</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dutertre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malgorzata Drwal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cord-Michael Becker</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId340" w:history="1">
+                <w:t xml:space="preserve">Bodo Laube</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heinrich Betz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 287 (48), pp.40216-40223. </w:t>
+              <w:t xml:space="preserve">Journal of Neurochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 122 (1), pp.38-47. </w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1074/jbc.R112.408229⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1471-4159.2012.07755.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02306933v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02306924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient Binding of 4/7 α-Conotoxins to Nicotinic α4β2 Receptors Is Prevented by Arg185 and Pro195 in the α4 Subunit</w:t>
               </w:r>
@@ -9403,302 +9403,302 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02306932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large-scale discovery of conopeptides and conoproteins in the injectable venom of a fish-hunting cone snail using a combined proteomic and transcriptomic approach</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Daniel Biass</w:t>
+                <w:t xml:space="preserve">Towards an integrated venomics approach for accelerated conopeptide discovery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jutty Rajan Prashanth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jutty Rajan Prashanth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard J Lewis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dutertre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Proteomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 75 (17), pp.5215-5225. </w:t>
+              <w:t xml:space="preserve">Toxicon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 60 (4), pp.470-477. </w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jprot.2012.06.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.toxicon.2012.04.340⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02306928v1</w:t>
+                <w:t xml:space="preserve">hal-02306927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards an integrated venomics approach for accelerated conopeptide discovery</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Richard J Lewis</w:t>
+                <w:t xml:space="preserve">Large-scale discovery of conopeptides and conoproteins in the injectable venom of a fish-hunting cone snail using a combined proteomic and transcriptomic approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Violette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Biass</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dutertre</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Koua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Piquemal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxicon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 60 (4), pp.470-477. </w:t>
+              <w:t xml:space="preserve">Journal of Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 75 (17), pp.5215-5225. </w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.toxicon.2012.04.340⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jprot.2012.06.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02306927v1</w:t>
+                <w:t xml:space="preserve">hal-02306928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conus Venom Peptide Pharmacology</w:t>
               </w:r>
@@ -9795,670 +9795,670 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02306916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preferential use of unobstructed lateral portals as the access route to the pore of human ATP-gated ion channels (P2X receptors)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Damien S K Samways</w:t>
+                <w:t xml:space="preserve">ConoServer: updated content, knowledge, and discovery tools in the conopeptide database</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Kaas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baljit S Khakh</w:t>
+                <w:t xml:space="preserve">Rilei Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ai-Hua Jin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dutertre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terrance M Egan</w:t>
+                <w:t xml:space="preserve">David J. Craik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 108 (33), pp.13800-13805. </w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 40 (D1), pp.D325-D330. </w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.1017550108⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkr886⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02306894v1</w:t>
+                <w:t xml:space="preserve">hal-02306909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ConoServer: updated content, knowledge, and discovery tools in the conopeptide database</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Quentin Kaas</w:t>
+                <w:t xml:space="preserve">Preferential use of unobstructed lateral portals as the access route to the pore of human ATP-gated ion channels (P2X receptors)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien S K Samways</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rilei Yu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ai-Hua Jin</w:t>
+                <w:t xml:space="preserve">Baljit S Khakh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dutertre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David J. Craik</w:t>
+                <w:t xml:space="preserve">Terrance M Egan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 40 (D1), pp.D325-D330. </w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 108 (33), pp.13800-13805. </w:t>
             </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/nar/gkr886⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1017550108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02306909v1</w:t>
+                <w:t xml:space="preserve">hal-02306894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dramatic intraspecimen variations within the injected venom of Conus consors: An unsuspected contribution to venom diversity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">PH-Domain-driven targeting of collybistin but not Cdc42 activation is required for synaptic gephyrin clustering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suneel Reddy-Alla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertram Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jörg Birkenfeld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Volker Eulenburg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dutertre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxicon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.toxicon.2010.02.025⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 31 (7), pp.1173-1184. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1460-9568.2010.07149.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02306881v1</w:t>
+                <w:t xml:space="preserve">hal-02306888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PH-Domain-driven targeting of collybistin but not Cdc42 activation is required for synaptic gephyrin clustering</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Use of Venom Peptides to Probe Ion Channel Structure and Function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dutertre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard J Lewis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1460-9568.2010.07149.x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 285 (18), pp.13315-13320. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.R109.076596⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02306888v1</w:t>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02306886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of Venom Peptides to Probe Ion Channel Structure and Function</w:t>
+                <w:t xml:space="preserve">Dramatic intraspecimen variations within the injected venom of Conus consors: An unsuspected contribution to venom diversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dutertre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Richard J Lewis</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Biass</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reto Stocklin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Favreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Toxicon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 55 (8), pp.1453-1462. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.toxicon.2010.02.025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1074/jbc.R109.076596⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02306886v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02306881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative proteomic study of the venom of the piscivorous cone snail Conus consors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Biass</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dutertre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10554,441 +10554,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02306883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glycine transporter dimers: evidence for occurrence in the plasma membrane.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Conopressin-T from Conus tulipa Reveals an Antagonist Switch in Vasopressin-like Peptides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Dutertre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ingo Bartholomäus</w:t>
+                <w:t xml:space="preserve">Daniel Croker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Milan-Lobo</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Dutertre</w:t>
+                <w:t xml:space="preserve">Norelle L Daly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hanne Hastrup</w:t>
+                <w:t xml:space="preserve">Åsa Andersson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Muttenthaler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 283 (16), pp.10978-10991. </w:t>
+              <w:t xml:space="preserve">, 2008, 283 (11), pp.7100-7108. </w:t>
             </w:r>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1074/jbc.M800622200⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M706477200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02306874v1</w:t>
+                <w:t xml:space="preserve">hal-02306867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular Engineering of Conotoxins: The Importance of Loop Size to α-Conotoxin Structure and Function</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ai-Hua Jin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norelle L Daly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Norelle L Daly</w:t>
+                <w:t xml:space="preserve">Simon T Nevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId398" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ching-I A Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dutertre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 51 (18), pp.5575-5584. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jm800278k⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId400" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02306877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conopressin-T from Conus tulipa Reveals an Antagonist Switch in Vasopressin-like Peptides</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Glycine transporter dimers: evidence for occurrence in the plasma membrane.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingo Bartholomäus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Milan-Lobo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette Nicke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dutertre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId403" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Åsa Andersson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Markus Muttenthaler</w:t>
+                <w:t xml:space="preserve">Hanne Hastrup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 283 (11), pp.7100-7108. </w:t>
+              <w:t xml:space="preserve">, 2008, 283 (16), pp.10978-10991. </w:t>
             </w:r>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1074/jbc.M706477200⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M800622200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02306867v1</w:t>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02306874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AChBP‐targeted α‐conotoxin correlates distinct binding orientations with nAChR subtype selectivity</w:t>
               </w:r>
@@ -11147,51 +11147,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iain A. Sharpe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dutertre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard J. Lewis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 282 (24), pp.17837-17844. </w:t>
             </w:r>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11251,51 +11251,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dutertre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalie G Lumsden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul F Alewood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard J Lewis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11458,51 +11458,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">β2 Subunit Contribution to 4/7 α-Conotoxin Binding to the Nicotinic Acetylcholine Receptor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dutertre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette Nicke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard J Lewis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11543,247 +11543,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02306844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computational approaches to understand alpha-conotoxin interactions at neuronal nicotinic receptors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Determination of α-conotoxin binding modes on neuronal nicotinic acetylcholine receptors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Dutertre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette Nicke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel D A Tyndall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard J Lewis</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Dutertre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1432-1033.2004.04147.x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Molecular Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 17 (4), pp.339-347. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jmr.683⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02306842v1</w:t>
+                <w:t xml:space="preserve">hal-02306838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of α-conotoxin binding modes on neuronal nicotinic acetylcholine receptors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Computational approaches to understand alpha-conotoxin interactions at neuronal nicotinic receptors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard J Lewis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dutertre</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Richard J Lewis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Recognition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 271 (12), pp.2327-2334. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1432-1033.2004.04147.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jmr.683⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02306838v1</w:t>
+                <w:t xml:space="preserve">hal-02306842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical Synthesis of MT1 and MT7 Muscarinic Toxins: Critical Role of Arg-34 in Their Interaction with M 1 Muscarinic Receptor</w:t>
               </w:r>
@@ -12000,332 +12000,804 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1124/mol.63.1.26⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03634939v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Poster de conférence (4)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Investigating Cone Snail Venoms through Proteotranscriptomic Analyses : Application to the Molluskhunter, Cylinder Canonicus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zahrmina Ratibou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Inguimbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Dutertre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">22nd World Congress of The International Society on Toxinology (IST World Congress 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Singapour, Singapore. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsevier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Toxicon, 248, pp.107973, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04819429v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Unlocking the potential of conotoxins: chemical synthesis strategies and biological activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yazid Mohamed Souf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Inguimbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Dutertre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">European Peptide Society. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">37th European Peptide Symposium (37th EPS) &amp; 14th International Peptide Symposium (14th IPS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Florence, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wiley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Journal of Peptide Science, 30 (S2), pp.138-139, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04811447v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Structural analysis of cyclic bioactive peptides using « tricky » multistage CID experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léna Labous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Maroto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filiz Arioz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Enjelbal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Dutertre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">39th Informal Meeting on Mass Spectrometry (IMMS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04124373v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caractérisation des canaux ioniques de l’abeille domestique Apis mellifera pour le développement d’une plateforme de criblage automatisée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosanna Mary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Dutertre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Charnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">19e colloque sur la biologie de l’insecte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Albi, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02349102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprehensive Proteotranscriptomic Characterization of the Venom of West African Cone Snails of the Genus Kalloconus (Gastropoda, Conidae)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">One venom fits all : not for cone snails</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Dutertre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd World Congress of The International Society on Toxinology (IST World Congress 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, The International Society on Toxinology (IST), May 2024, Singapour, Singapore. pp.107936</w:t>
+              <w:t xml:space="preserve">, The International Society on Toxinology (IST), May 2024, Singapour, Singapore. pp.107935</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04819395v1</w:t>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04819363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One venom fits all : not for cone snails</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Comprehensive Proteotranscriptomic Characterization of the Venom of West African Cone Snails of the Genus Kalloconus (Gastropoda, Conidae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel J Tenorio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Carlos García Galindo Carlos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Herráez-Pérez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anicet Ebou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domnique Koua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd World Congress of The International Society on Toxinology (IST World Congress 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, The International Society on Toxinology (IST), May 2024, Singapour, Singapore. pp.107935</w:t>
+              <w:t xml:space="preserve">, The International Society on Toxinology (IST), May 2024, Singapour, Singapore. pp.107936</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04819363v1</w:t>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04819395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilization of a Capillary Electrophoresis-Mass spectrometry coupling for identification and profiling of biomolecules.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Enjalbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Bich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cazals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dutertre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12344,999 +12816,527 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JFSM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04837665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Backbone cyclisation turns nAChRa-conotoxine CIA into highly potent neuronal nAChR ligand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Giribaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David T. Wilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Haufe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosanna Mary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward R. J. Evans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21ème Congrès du Groupe Français des Peptides et Protéines (GFPP 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Groupe Français des Peptides et Protéines (GFPP), May 2019, Amboise, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04998430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Backbone cyclization turns muscle nAChR α-conotoxin CIA into highly potent neuronal nAChR ligand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Giribaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Wilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Haufe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosanna Mary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward Ewans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21e Congrès du GFPP, Amboise (France), 12-16 Mai 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Amboise, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02349239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of honeybee’s ion channels for the development of an automated screening platform</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Backbone cyclization of native α-conotoxin CIA dramatically increases affinity at neuronal nicotinic receptors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Giribaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Wilson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Haufe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosanna Mary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward Ewans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29ieme colloque Canaux ioniques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Sète, France</w:t>
+              <w:t xml:space="preserve">25th Meeting of the French Society of Toxinology (SFET)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02349028v1</w:t>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02349001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Backbone cyclization of native α-conotoxin CIA dramatically increases affinity at neuronal nicotinic receptors</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterization of honeybee’s ion channels for the development of an automated screening platform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosanna Mary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Dutertre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edward Ewans</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pierre Charnet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th Meeting of the French Society of Toxinology (SFET)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">29ieme colloque Canaux ioniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Sète, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId450" w:history="1">
-[...397 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...75 lines deleted...]
-                <w:t xml:space="preserve">hal-02349102v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02349028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -13877,51 +13877,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05147080v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Saintmont" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Ladner" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Perrin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dutertre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Bich" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2025.128462" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140896v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahrmina Ratibou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anicet Ebou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Valette" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins17030119" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997735v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Vittoria Modica" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Leone" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Gerdol" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuele Greco" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Aurelle" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsob.250015" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140939v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Henry-Gauthier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gache" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Planes" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Inguimbert" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4002/040.067.0103" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818238v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Teillard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamatoa Bambridge" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Salvat" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mollus/eyae013" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814649v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiziano Raffaelli" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David T. Wilson" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Giribaldi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Vetter" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbc.2024.107203" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04549178v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins16020094" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04716244v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Bertaud" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cens" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chavanieu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Estaran" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Rousset" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1085/jgp.202313509" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04624544v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yazid Mohamed Souf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonxhe Lokaj" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veeresh Kuruva" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yakop Saed" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Raviglione" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md21060356" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04605047v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Koludarov" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Velasque" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Senoner" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Timm" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carola Greve" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-023-01656-5" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031653v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Chemin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tuifua" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Deuis" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosanna Mary" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/febs.16773" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695739v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Koua" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeinab Habbouche" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Ballouard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Caron" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxcx.2022.100130" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185968v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cazals" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Dutertre" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins14110799" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03727841v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Arel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/membranes12050440" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185922v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjoern M von Reumont" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregor Anderluh" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agostinho Antunes" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naira Ayvazyan" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Beis" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gigascience/giac048" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827687v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Ben Hamadou" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2022.01.21.477203" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185943v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn M von Reumont" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxcx.2022.100117" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185884v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jutty Rajan Prashanth" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subash Kumar Rai" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard J Lewis" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins14030226" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124177v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Cardoso" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Pineda" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Herzig" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kartik Sunagar" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naeem Yusuf Shaikh" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms232113077" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184378v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioadv/vbab011" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440279v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Haufe" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Evans" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Wilson" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norelle Daly" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md19030141" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440266v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Addablah" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Kakou-Ngazoa" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomedicines9040344" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440268v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafi Ahmad" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Ainsworth" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gigascience/giab019" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440261v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Abalde" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Zardoya" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins13090642" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440284v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Israel" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2004516117" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031288v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paramjit Bansal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Carter" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Nicke" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomedicines8050128" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995265v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Amar" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Durner" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.0c00957" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129169v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mand&#235; Holford" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2020.00065" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025636v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Barrachina" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija El Koulali" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins12080501" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031270v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taline Kazandjian" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Amorim" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth Whiteley" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Wagstaff" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2020.103707" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031280v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotten Ragnarsson" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Pujante" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Enjalbal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md18030150" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307054v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ai-Hua Jin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mriga Dutt" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lavergne" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alun Jones" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md17030177" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307053v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line M'Kadmi" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agustina Cabral" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Barrile" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Cantel" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.8b01644" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307057v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Francis Alewood" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md17010071" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307074v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Cervelli" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Mariottini" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Oliverio" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins11020106" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307082v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamina El Hamdaoui" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaosa Wu" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard J. Clark" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raveendra Anangi" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2019.00577" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349267v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Muttenthaler" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.W.A. Himaya" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Kaas" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemrev.9b00207" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185997v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gier&#233;" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Poisbeau" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/dea-2020-0077" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307051v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silmara R Sousa" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey R Mcarthur" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Brust" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca F Bhola" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Johan Rosengren" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-31245-4" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307047v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Holger Drukewitz" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico Fuhrmann" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eivind A. B. Undheim" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Blanke" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins10010029" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307044v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2017.11.063" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307050v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Laconde" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins10060222" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307041v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoltan Dekan" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J Smout" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201708927" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307008v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor I. Tsetlin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropharm.2017.06.011" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S5W1K7C2-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307043v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard James Lewis" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7mb00511c" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307017v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua S Wingerd" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Bladen" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0182848" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307013v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Prashanth" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dutertre" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lavergne" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hamilton" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.13504" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3CZLWHQ1-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306988v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben J Gu" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Field" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amber Ou" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trevor J Kilpatrick" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddv278" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307003v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siddhihalu W A Himaya" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul F Alewood" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.201500220" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TKNSHNGN-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306984v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde R Israel" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco C Inserra" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer J Smith" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2015.0817" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306982v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alena M Rodriguez" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Mar&#237;" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-015-8787-y" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306989v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. W A Himaya" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Giacomotto" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoshyar Mohialdeen" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.5b00630" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306979v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Mueller" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Starobova" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer R Deuis" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcp.2015.01.011" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-43WQK36V-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306973v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Liang" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien S K Samways" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle Wolf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth A Bowles" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer P Richards" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M114.627810" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306963v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferry Heus" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reka A Otvos" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruud L E G Aspers" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene van Elk" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny I Halff" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology3010139" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089383v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Ai-Hua" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4155/FMC.14.99" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089713v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul F. Alewood" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard J. Lewis" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxicon.2014.09.011" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FLVDZR8S-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982890v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalyana B Akondi" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J Craik" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cr400401e" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965677v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brett Hamilton" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms4521" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089730v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4155/FMC.14.117" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306937v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry G Hocking" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerrit J Gerwig" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Violette" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipe Favreau" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201202713" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZG57D01V-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306942v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Palagi" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer M S Koh" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Leblanc" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2013.01.002" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RCWD8CB3-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306947v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan J Taft" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-14-708" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306950v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikita Abraham" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nayara B Emidio" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi400882s" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306940v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.M112.021469" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306944v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Kubala" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.M113.030353" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306902v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Terrat" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Biass" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Favreau" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maido Remm" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxicon.2011.10.001" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P8GQN4GN-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306930v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;va L&#246;rinczi" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yogesh Bhargava" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Marino" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Taly" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina Kaczmarek-H&#225;jek" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1118759109" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306924v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malgorzata Drwal" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bodo Laube" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heinrich Betz" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1471-4159.2012.07755.x" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306920v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrijana Leonardi" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Piquemal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md10020258" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306933v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cord-Michael Becker" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.R112.408229" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306932v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirko Beissner" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudolf Schemm" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timm Danker" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annett Sporning" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1124/mol.112.078683" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306928v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2012.06.001" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-50TJ19SV-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306927v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxicon.2012.04.340" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C35BXQHG-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306916v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Macdonald J. Christie" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1124/pr.111.005322" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306894v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baljit S Khakh" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terrance M Egan" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1017550108" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306909v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rilei Yu" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J. Craik" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkr886" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306881v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reto Stocklin" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxicon.2010.02.025" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HWX3SPXQ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306888v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suneel Reddy-Alla" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertram Schmitt" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Birkenfeld" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Eulenburg" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-9568.2010.07149.x" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XWK9PJW0-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306886v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.R109.076596" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306883v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gerbault" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Menou" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Offord" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2009.01.019" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1F6P82SK-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306874v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingo Bartholom&#228;us" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Milan-Lobo" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanne Hastrup" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M800622200" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306877v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norelle L Daly" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon T Nevin" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ching-I A Wang" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm800278k" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-M493KBJL-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306867v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Croker" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#197;sa Andersson" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M706477200" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306864v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Ulens" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina B&#252;ttner" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Fish" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; van Elk" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.emboj.7601785" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306860v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip A. Paczkowski" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iain A. Sharpe" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M610813200" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306851v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie G Lumsden" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2006.06.011" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306855v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcp.2006.03.027" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q0LTW9KQ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306844v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M504229200" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306842v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1432-1033.2004.04147.x" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306838v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel D A Tyndall" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmr.683" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XX0JG1QV-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306832v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Mourier" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Fruchart-Gaillard" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; M&#233;nez" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Servent" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1124/mol.63.1.26" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634939v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819395v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel J Tenorio" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Garc&#237;a Galindo Carlos" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Herr&#225;ez-P&#233;rez" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domnique Koua" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819363v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837665v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998430v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward R. J. Evans" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349239v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Ewans" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349028v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Charnet" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349001v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819429v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/pii/S0041010124005452" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811447v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/toc/10991387/2024/30/S2" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124373v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Labous" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Maroto" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filiz Arioz" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Enjelbal" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349102v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177925v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Creuze" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306901v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089352v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089751v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Benoit" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Molgo" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05147080v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Saintmont" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Ladner" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Perrin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dutertre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Bich" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2025.128462" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140896v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahrmina Ratibou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anicet Ebou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Valette" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins17030119" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997735v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Vittoria Modica" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Leone" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Gerdol" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuele Greco" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Aurelle" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsob.250015" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140939v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Henry-Gauthier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gache" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Planes" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Inguimbert" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4002/040.067.0103" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818238v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Teillard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamatoa Bambridge" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Salvat" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mollus/eyae013" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814649v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiziano Raffaelli" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David T. Wilson" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Giribaldi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Vetter" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbc.2024.107203" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04549178v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins16020094" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04716244v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Bertaud" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cens" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chavanieu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Estaran" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Rousset" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1085/jgp.202313509" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04624544v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yazid Mohamed Souf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonxhe Lokaj" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veeresh Kuruva" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yakop Saed" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Raviglione" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md21060356" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04605047v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Koludarov" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Velasque" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Senoner" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Timm" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carola Greve" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-023-01656-5" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031653v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Chemin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tuifua" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Deuis" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosanna Mary" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/febs.16773" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695739v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Koua" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeinab Habbouche" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Ballouard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Caron" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxcx.2022.100130" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185943v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn M von Reumont" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Dutertre" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxcx.2022.100117" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185968v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cazals" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins14110799" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03727841v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Arel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/membranes12050440" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185922v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjoern M von Reumont" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregor Anderluh" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agostinho Antunes" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naira Ayvazyan" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Beis" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gigascience/giac048" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827687v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Ben Hamadou" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2022.01.21.477203" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185884v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jutty Rajan Prashanth" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subash Kumar Rai" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard J Lewis" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins14030226" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124177v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Cardoso" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Pineda" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Herzig" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kartik Sunagar" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naeem Yusuf Shaikh" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms232113077" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440266v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Addablah" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Kakou-Ngazoa" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomedicines9040344" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440261v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Abalde" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Zardoya" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins13090642" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440268v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafi Ahmad" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Ainsworth" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gigascience/giab019" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184378v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioadv/vbab011" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440279v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Haufe" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Evans" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Wilson" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norelle Daly" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md19030141" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995265v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Amar" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Durner" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.0c00957" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129169v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mand&#235; Holford" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2020.00065" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025636v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Barrachina" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija El Koulali" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins12080501" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031270v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taline Kazandjian" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Amorim" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth Whiteley" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Wagstaff" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2020.103707" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031280v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotten Ragnarsson" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Pujante" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Enjalbal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md18030150" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440284v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Israel" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2004516117" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031288v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paramjit Bansal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Carter" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Nicke" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomedicines8050128" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307082v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamina El Hamdaoui" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaosa Wu" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard J. Clark" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raveendra Anangi" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2019.00577" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307054v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ai-Hua Jin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mriga Dutt" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lavergne" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alun Jones" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md17030177" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307057v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Francis Alewood" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md17010071" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307053v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line M'Kadmi" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agustina Cabral" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Barrile" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Cantel" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.8b01644" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307074v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Cervelli" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Mariottini" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Oliverio" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins11020106" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349267v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Muttenthaler" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.W.A. Himaya" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Kaas" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemrev.9b00207" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185997v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gier&#233;" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Poisbeau" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/dea-2020-0077" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307044v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2017.11.063" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307047v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Holger Drukewitz" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico Fuhrmann" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eivind A. B. Undheim" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Blanke" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins10010029" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307050v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Laconde" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins10060222" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307051v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silmara R Sousa" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey R Mcarthur" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Brust" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca F Bhola" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Johan Rosengren" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-31245-4" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307043v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard James Lewis" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7mb00511c" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307008v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor I. Tsetlin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropharm.2017.06.011" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S5W1K7C2-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307017v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua S Wingerd" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Bladen" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0182848" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307041v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoltan Dekan" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J Smout" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201708927" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307013v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Prashanth" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dutertre" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lavergne" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hamilton" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.13504" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3CZLWHQ1-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306984v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde R Israel" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco C Inserra" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer J Smith" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2015.0817" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306982v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alena M Rodriguez" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Mar&#237;" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-015-8787-y" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307003v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siddhihalu W A Himaya" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul F Alewood" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.201500220" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TKNSHNGN-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306989v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. W A Himaya" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Giacomotto" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoshyar Mohialdeen" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.5b00630" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306973v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Liang" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien S K Samways" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle Wolf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth A Bowles" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer P Richards" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M114.627810" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306979v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Mueller" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Starobova" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer R Deuis" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcp.2015.01.011" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-43WQK36V-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306988v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben J Gu" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Field" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amber Ou" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trevor J Kilpatrick" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddv278" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089383v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Ai-Hua" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4155/FMC.14.99" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089713v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul F. Alewood" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard J. Lewis" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxicon.2014.09.011" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FLVDZR8S-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982890v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalyana B Akondi" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J Craik" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cr400401e" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089730v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4155/FMC.14.117" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965677v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brett Hamilton" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms4521" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306963v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferry Heus" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reka A Otvos" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruud L E G Aspers" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene van Elk" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny I Halff" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology3010139" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306940v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.M112.021469" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306947v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan J Taft" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-14-708" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306950v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikita Abraham" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nayara B Emidio" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi400882s" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306944v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Kubala" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.M113.030353" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306942v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Palagi" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer M S Koh" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Leblanc" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2013.01.002" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RCWD8CB3-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306937v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry G Hocking" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerrit J Gerwig" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Violette" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipe Favreau" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201202713" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZG57D01V-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306933v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cord-Michael Becker" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heinrich Betz" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.R112.408229" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306902v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Terrat" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Biass" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Favreau" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maido Remm" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxicon.2011.10.001" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P8GQN4GN-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306930v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;va L&#246;rinczi" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yogesh Bhargava" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Marino" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Taly" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina Kaczmarek-H&#225;jek" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1118759109" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306920v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrijana Leonardi" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Piquemal" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md10020258" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306924v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malgorzata Drwal" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bodo Laube" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1471-4159.2012.07755.x" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306932v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirko Beissner" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudolf Schemm" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timm Danker" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annett Sporning" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1124/mol.112.078683" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306927v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxicon.2012.04.340" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C35BXQHG-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306928v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2012.06.001" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-50TJ19SV-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306916v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Macdonald J. Christie" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1124/pr.111.005322" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306909v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rilei Yu" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J. Craik" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkr886" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306894v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baljit S Khakh" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terrance M Egan" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1017550108" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306888v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suneel Reddy-Alla" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertram Schmitt" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Birkenfeld" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Eulenburg" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-9568.2010.07149.x" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XWK9PJW0-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306886v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.R109.076596" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306881v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reto Stocklin" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxicon.2010.02.025" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HWX3SPXQ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306883v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gerbault" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Menou" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Offord" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2009.01.019" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1F6P82SK-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306867v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Croker" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norelle L Daly" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#197;sa Andersson" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M706477200" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306877v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon T Nevin" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ching-I A Wang" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm800278k" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-M493KBJL-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306874v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingo Bartholom&#228;us" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Milan-Lobo" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanne Hastrup" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M800622200" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306864v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Ulens" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina B&#252;ttner" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Fish" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; van Elk" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.emboj.7601785" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306860v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip A. Paczkowski" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iain A. Sharpe" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M610813200" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306851v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie G Lumsden" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2006.06.011" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306855v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcp.2006.03.027" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q0LTW9KQ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306844v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M504229200" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306838v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel D A Tyndall" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmr.683" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XX0JG1QV-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306842v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1432-1033.2004.04147.x" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306832v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Mourier" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Fruchart-Gaillard" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; M&#233;nez" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Servent" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1124/mol.63.1.26" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634939v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819429v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/pii/S0041010124005452" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811447v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/toc/10991387/2024/30/S2" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124373v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Labous" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Maroto" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filiz Arioz" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Enjelbal" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349102v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Charnet" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819363v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819395v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel J Tenorio" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Garc&#237;a Galindo Carlos" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Herr&#225;ez-P&#233;rez" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domnique Koua" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837665v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998430v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward R. J. Evans" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349239v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Ewans" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349001v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349028v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177925v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Creuze" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306901v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089352v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089751v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Benoit" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Molgo" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>