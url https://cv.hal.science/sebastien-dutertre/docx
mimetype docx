--- v1 (2026-04-11)
+++ v2 (2026-05-03)
@@ -1674,697 +1674,697 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03695739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Venom profile of the European carpenter bee Xylocopa violacea: Evolutionary and applied considerations on its toxin components</w:t>
+                <w:t xml:space="preserve">Modern venomics—Current insights, novel methods, and future perspectives in biological and applied animal venom research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Björn M von Reumont</w:t>
+                <w:t xml:space="preserve">Bjoern M von Reumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastien Dutertre</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gregor Anderluh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agostinho Antunes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naira Ayvazyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitris Beis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxicon: X</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.toxcx.2022.100117⟩</w:t>
+              <w:t xml:space="preserve">GigaScience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11, pp.giac048. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gigascience/giac048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04185943v1</w:t>
+                <w:t xml:space="preserve">hal-04185922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proteomic Analysis of the Predatory Venom of Conus striatus Reveals Novel and Population-Specific κA-Conotoxin SIVC</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A common venomous ancestor? Prevalent bee venom genes evolved before the aculeate stinger while few major toxins are bee-specific</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Koludarov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana Velasque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Timm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carola Greve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Ben Hamadou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxins</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/toxins14110799⟩</w:t>
+              <w:t xml:space="preserve">BioRxiv</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (5), pp.440. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1101/2022.01.21.477203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04185968v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04827687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xenopus Oocytes: A Tool to Decipher Molecular Specificity of Insecticides towards Mammalian and Insect GABA—A Receptors</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Proteomic Analysis of the Predatory Venom of Conus striatus Reveals Novel and Population-Specific κA-Conotoxin SIVC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Saintmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Cazals</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Bich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Dutertre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Membranes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/membranes12050440⟩</w:t>
+              <w:t xml:space="preserve">Toxins</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (11), pp.799. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/toxins14110799⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03727841v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04185968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modern venomics—Current insights, novel methods, and future perspectives in biological and applied animal venom research</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Naira Ayvazyan</w:t>
+                <w:t xml:space="preserve">Xenopus Oocytes: A Tool to Decipher Molecular Specificity of Insecticides towards Mammalian and Insect GABA—A Receptors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Bertaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Cens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosanna Mary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimitris Beis</w:t>
+                <w:t xml:space="preserve">Elodie Arel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GigaScience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 11, pp.giac048. </w:t>
+              <w:t xml:space="preserve">Membranes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (5), pp.440. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/gigascience/giac048⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/membranes12050440⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04185922v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03727841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A common venomous ancestor? Prevalent bee venom genes evolved before the aculeate stinger while few major toxins are bee-specific</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Venom profile of the European carpenter bee Xylocopa violacea: Evolutionary and applied considerations on its toxin components</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Björn M von Reumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Dutertre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Koludarov</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioRxiv</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 12 (5), pp.440. </w:t>
+              <w:t xml:space="preserve">Toxicon: X</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14, pp.100117. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1101/2022.01.21.477203⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.toxcx.2022.100117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04827687v1</w:t>
+                <w:t xml:space="preserve">hal-04185943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Venomics Reveals a Non-Compartmentalised Venom Gland in the Early Diverged Vermivorous Conus distans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jutty Rajan Prashanth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Dutertre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subash Kumar Rai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2831,64 +2831,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafi Ahmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stuart Ainsworth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregor Anderluh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agostinho Antunes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GigaScience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 10 (3), </w:t>
@@ -3158,278 +3158,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03440279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Backbone Cyclization Turns a Venom Peptide into a Stable and Equipotent Ligand at Both Muscle and Neuronal Nicotinic Receptors</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Edward Evans</w:t>
+                <w:t xml:space="preserve">Editorial: Diversity and Evolution of Animal Venoms: Neglected Targets, Ecological Interactions, Future Perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Vittoria Modica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kartik Sunagar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muriel Amar</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mandë Holford</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Dutertre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jmedchem.0c00957⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8, pp.65. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fevo.2020.00065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02995265v1</w:t>
+                <w:t xml:space="preserve">hal-04129169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial: Diversity and Evolution of Animal Venoms: Neglected Targets, Ecological Interactions, Future Perspectives</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kartik Sunagar</w:t>
+                <w:t xml:space="preserve">Backbone Cyclization Turns a Venom Peptide into a Stable and Equipotent Ligand at Both Muscle and Neuronal Nicotinic Receptors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Giribaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Haufe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward Evans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Amar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mandë Holford</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anna Durner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 8, pp.65. </w:t>
+              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 63 (21), pp.12682-12692. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fevo.2020.00065⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jmedchem.0c00957⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04129169v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02995265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proteotranscriptomic Insights into the Venom Composition of the Wolf Spider Lycosa tarantula</w:t>
               </w:r>
@@ -4079,727 +4079,727 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03031288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Periplasmic Expression of 4/7 α-Conotoxin TxIA Analogs in E. coli Favors Ribbon Isomer Formation – Suggestion of a Binding Mode at the α7 nAChR</w:t>
+                <w:t xml:space="preserve">Venomics Reveals Venom Complexity of the Piscivorous Cone Snail, Conus tulipa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yamina El Hamdaoui</w:t>
+                <w:t xml:space="preserve">Mriga Dutt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Dutertre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiaosa Wu</w:t>
+                <w:t xml:space="preserve">Ai-Hua Jin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard J. Clark</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien Giribaldi</w:t>
+                <w:t xml:space="preserve">Vincent Lavergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raveendra Anangi</w:t>
+                <w:t xml:space="preserve">Paul Francis Alewood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Pharmacology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 10, pp.577. </w:t>
+              <w:t xml:space="preserve">Marine drugs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 17 (1), pp.71. </w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fphar.2019.00577⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/md17010071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02307082v1</w:t>
+                <w:t xml:space="preserve">hal-02307057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptomic-Proteomic Correlation in the Predation-Evoked Venom of the Cone Snail, Conus imperialis</w:t>
+                <w:t xml:space="preserve">N-Terminal Liver-Expressed Antimicrobial Peptide 2 (LEAP2) Region Exhibits Inverse Agonist Activity toward the Ghrelin Receptor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ai-Hua Jin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Dutertre</w:t>
+                <w:t xml:space="preserve">Céline M'Kadmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mriga Dutt</w:t>
+                <w:t xml:space="preserve">Agustina Cabral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Lavergne</w:t>
+                <w:t xml:space="preserve">Franco Barrile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Giribaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alun Jones</w:t>
+                <w:t xml:space="preserve">Sonia Cantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine drugs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 17 (3), pp.177. </w:t>
+              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 62 (2), pp.965-973. </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/md17030177⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jmedchem.8b01644⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02307054v1</w:t>
+                <w:t xml:space="preserve">hal-02307053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Venomics Reveals Venom Complexity of the Piscivorous Cone Snail, Conus tulipa</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mriga Dutt</w:t>
+                <w:t xml:space="preserve">A Recurrent Motif: Diversity and Evolution of ShKT Domain Containing Proteins in the Vampire Snail Cumia reticulata</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Gerdol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuela Cervelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Mariottini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Oliverio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dutertre</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Paul Francis Alewood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine drugs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/md17010071⟩</w:t>
+              <w:t xml:space="preserve">Toxins</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (2), pp.106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/toxins11020106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02307057v1</w:t>
+                <w:t xml:space="preserve">hal-02307074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N-Terminal Liver-Expressed Antimicrobial Peptide 2 (LEAP2) Region Exhibits Inverse Agonist Activity toward the Ghrelin Receptor</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Agustina Cabral</w:t>
+                <w:t xml:space="preserve">Transcriptomic-Proteomic Correlation in the Predation-Evoked Venom of the Cone Snail, Conus imperialis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ai-Hua Jin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Dutertre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mriga Dutt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lavergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franco Barrile</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sonia Cantel</w:t>
+                <w:t xml:space="preserve">Alun Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jmedchem.8b01644⟩</w:t>
+              <w:t xml:space="preserve">Marine drugs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 17 (3), pp.177. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/md17030177⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02307053v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02307054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Recurrent Motif: Diversity and Evolution of ShKT Domain Containing Proteins in the Vampire Snail Cumia reticulata</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marco Gerdol</w:t>
+                <w:t xml:space="preserve">Periplasmic Expression of 4/7 α-Conotoxin TxIA Analogs in E. coli Favors Ribbon Isomer Formation – Suggestion of a Binding Mode at the α7 nAChR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yamina El Hamdaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuela Cervelli</w:t>
+                <w:t xml:space="preserve">Xiaosa Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paolo Mariottini</w:t>
+                <w:t xml:space="preserve">Richard J. Clark</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Giribaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Oliverio</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Dutertre</w:t>
+                <w:t xml:space="preserve">Raveendra Anangi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxins</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 11 (2), pp.106. </w:t>
+              <w:t xml:space="preserve">Frontiers in Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, pp.577. </w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/toxins11020106⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fphar.2019.00577⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02307074v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02307082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conotoxins: Chemistry and Biology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ai-Hua Jin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus Muttenthaler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4991,252 +4991,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04185997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">α-Conotoxins to explore the molecular, physiological and pathophysiological functions of neuronal nicotinic acetylcholine receptors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Dipteran’s Novel Sucker Punch: Evolution of Arthropod Atypical Venom with a Neurotoxic Component in Robber Flies (Asilidae, Diptera)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Holger Drukewitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nico Fuhrmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eivind A. B. Undheim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Blanke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Giribaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroscience Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neulet.2017.11.063⟩</w:t>
+              <w:t xml:space="preserve">Toxins</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10, pp.29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/toxins10010029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02307044v1</w:t>
+                <w:t xml:space="preserve">hal-02307047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Dipteran’s Novel Sucker Punch: Evolution of Arthropod Atypical Venom with a Neurotoxic Component in Robber Flies (Asilidae, Diptera)</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">α-Conotoxins to explore the molecular, physiological and pathophysiological functions of neuronal nicotinic acetylcholine receptors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Giribaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Dutertre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxins</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 10, pp.29. </w:t>
+              <w:t xml:space="preserve">Neuroscience Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 679, pp.24-34. </w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/toxins10010029⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.neulet.2017.11.063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02307047v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02307044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis, Structure and Biological Activity of CIA and CIB, Two α-Conotoxins from the Predation-Evoked Venom of Conus catus</w:t>
               </w:r>
@@ -5261,51 +5261,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Wilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette Nicke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yamina El Hamdaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Laconde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5484,247 +5484,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02307051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pharmacology of predatory and defensive venom peptides in cone snails</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nicotinic acetylcholine receptor inhibitors derived from snake and snail venoms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dutertre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette Nicke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard James Lewis</w:t>
+                <w:t xml:space="preserve">Victor I. Tsetlin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular BioSystems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 13 (12), pp.2453-2465. </w:t>
+              <w:t xml:space="preserve">Neuropharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 127, pp.196-223. </w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c7mb00511c⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.neuropharm.2017.06.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02307043v1</w:t>
+                <w:t xml:space="preserve">hal-02307008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicotinic acetylcholine receptor inhibitors derived from snake and snail venoms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pharmacology of predatory and defensive venom peptides in cone snails</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jutty Rajan Prashanth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dutertre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Victor I. Tsetlin</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard James Lewis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuropharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neuropharm.2017.06.011⟩</w:t>
+              <w:t xml:space="preserve">Molecular BioSystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 13 (12), pp.2453-2465. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c7mb00511c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02307008v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02307043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discovery and mode of action of a novel analgesic β-toxin from the African spider Ceratogyrus darlingi</w:t>
               </w:r>
@@ -5844,51 +5844,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conotoxin Φ-MiXXVIIA from the Superfamily G2 Employs a Novel Cysteine Framework that Mimics Granulin and Displays Anti-Apoptotic Activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ai-Hua Jin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoltan Dekan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6118,467 +6118,467 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02307013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">δ-Conotoxin SuVIA suggests an evolutionary link between ancestral predator defence and the origin of fish-hunting behaviour in carnivorous cone snails</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId167" w:history="1">
+                <w:t xml:space="preserve">Transcriptome and proteome of Conus planorbis identify the nicotinic receptors as primary target for the defensive venom</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ai-Hua Jin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Vetter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde R Israel</w:t>
+                <w:t xml:space="preserve">Siddhihalu W A Himaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco C Inserra</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jennifer J Smith</w:t>
+                <w:t xml:space="preserve">Paul F Alewood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard J Lewis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 15 (23-24), pp.4030-4040. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pmic.201500220⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rspb.2015.0817⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02306984v1</w:t>
+                <w:t xml:space="preserve">hal-02307003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intraspecific variations in Conus purpurascens injected venom using LC/MALDI-TOF-MS and LC-ESI-TripleTOF-MS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">δ-Conotoxin SuVIA suggests an evolutionary link between ancestral predator defence and the origin of fish-hunting behaviour in carnivorous cone snails</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ai-Hua Jin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alena M Rodriguez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Dutertre</w:t>
+                <w:t xml:space="preserve">Mathilde R Israel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco C Inserra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer J Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard J Lewis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00216-015-8787-y⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 282 (1811), pp.20150817. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2015.0817⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02306982v1</w:t>
+                <w:t xml:space="preserve">hal-02306984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptome and proteome of Conus planorbis identify the nicotinic receptors as primary target for the defensive venom</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Intraspecific variations in Conus purpurascens injected venom using LC/MALDI-TOF-MS and LC-ESI-TripleTOF-MS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul F Alewood</w:t>
+                <w:t xml:space="preserve">Alena M Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Dutertre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard J Lewis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Marí</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proteomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pmic.201500220⟩</w:t>
+              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 407 (20), pp.6105-6116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00216-015-8787-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02307003v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02306982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative Venomics Reveals the Complex Prey Capture Strategy of the Piscivorous Cone Snail Conus catus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. W A Himaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ai-Hua Jin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dutertre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6649,307 +6649,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02306989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantifying Ca 2+ Current and Permeability in ATP-gated P2X7 Receptors</w:t>
+                <w:t xml:space="preserve">α-conotoxin MrIC is a biased agonist at α7 nicotinic acetylcholine receptors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xin Liang</w:t>
+                <w:t xml:space="preserve">Alexander Mueller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien S K Samways</w:t>
+                <w:t xml:space="preserve">Hana Starobova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco C Inserra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ai-Hua Jin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kyle Wolf</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jennifer P Richards</w:t>
+                <w:t xml:space="preserve">Jennifer R Deuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1074/jbc.M114.627810⟩</w:t>
+              <w:t xml:space="preserve">Biochemical Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 94 (2), pp.155-163. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bcp.2015.01.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02306973v1</w:t>
+                <w:t xml:space="preserve">hal-02306979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">α-conotoxin MrIC is a biased agonist at α7 nicotinic acetylcholine receptors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quantifying Ca 2+ Current and Permeability in ATP-gated P2X7 Receptors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xin Liang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexander Mueller</w:t>
+                <w:t xml:space="preserve">Damien S K Samways</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hana Starobova</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ai-Hua Jin</w:t>
+                <w:t xml:space="preserve">Kyle Wolf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jennifer R Deuis</w:t>
+                <w:t xml:space="preserve">Elizabeth A Bowles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer P Richards</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical Pharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bcp.2015.01.011⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 290 (12), pp.7930-7942. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M114.627810⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02306979v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02306973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A rare P2X7 variant Arg307Gln with absent pore formation function protects against neuroinflammation in multiple sclerosis</w:t>
               </w:r>
@@ -7108,51 +7108,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Brust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jin Ai-Hua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul F Alewood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dutertre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7460,239 +7460,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00982890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Venomics in medicinal chemistry.</w:t>
+                <w:t xml:space="preserve">Evolution of separate predation- and defence-evoked venoms in carnivorous cone snails.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dutertre</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jin Ai-Hua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Vetter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brett Hamilton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kartik Sunagar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Future Medicinal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4155/FMC.14.117⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5 (3521), pp.1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ncomms4521⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01089730v1</w:t>
+                <w:t xml:space="preserve">hal-00965677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of separate predation- and defence-evoked venoms in carnivorous cone snails.</w:t>
+                <w:t xml:space="preserve">Venomics in medicinal chemistry.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dutertre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 5 (3521), pp.1-9. </w:t>
+              <w:t xml:space="preserve">Future Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 6 (15), pp.1609-1610. </w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/ncomms4521⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4155/FMC.14.117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00965677v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01089730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miniaturized Bioaffinity Assessment Coupled to Mass Spectrometry for Guided Purification of Bioactives from Toad and Cone Snail</w:t>
               </w:r>
@@ -7806,498 +7806,498 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02306963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep Venomics Reveals the Mechanism for Expanded Peptide Diversity in Cone Snail Venom</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">MrIC, a Novel α-Conotoxin Agonist in the Presence of PNU at Endogenous α7 Nicotinic Acetylcholine Receptors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ai-Hua Jin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Vetter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dutertre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Paul F Alewood</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikita Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nayara B Emidio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular and Cellular Proteomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1074/mcp.M112.021469⟩</w:t>
+              <w:t xml:space="preserve">Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 53 (1), pp.1-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/bi400882s⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02306940v1</w:t>
+                <w:t xml:space="preserve">hal-02306950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systematic interrogation of the Conus marmoreus venom duct transcriptome with ConoSorter reveals 158 novel conotoxins and 13 new gene superfamilies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lavergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dutertre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ai-Hua Jin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard J Lewis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ryan J Taft</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 14 (1), pp.708. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2164-14-708⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02306947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MrIC, a Novel α-Conotoxin Agonist in the Presence of PNU at Endogenous α7 Nicotinic Acetylcholine Receptors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId167" w:history="1">
+                <w:t xml:space="preserve">Deep Venomics Reveals the Mechanism for Expanded Peptide Diversity in Cone Snail Venom</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Dutertre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ai-Hua Jin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Nayara B Emidio</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Kaas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alun Jones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul F Alewood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 53 (1), pp.1-3. </w:t>
+              <w:t xml:space="preserve">Molecular and Cellular Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 12 (2), pp.312-329. </w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/bi400882s⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1074/mcp.M112.021469⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02306950v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02306940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcriptomic Messiness in the Venom Duct of Conus miles Contributes to Conotoxin Diversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ai-Hua Jin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dutertre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Kaas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lavergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petra Kubala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8634,662 +8634,662 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02306937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inhibitory Glycine Receptors: An Update</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Involvement of the cysteine-rich head domain in activation and desensitization of the P2X1 receptor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cord-Michael Becker</w:t>
+                <w:t xml:space="preserve">Éva Lörinczi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heinrich Betz</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Yogesh Bhargava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Marino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Taly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karina Kaczmarek-Hájek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1074/jbc.R112.408229⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 109 (28), pp.11396-11401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1118759109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02306933v1</w:t>
+                <w:t xml:space="preserve">hal-02306930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-resolution picture of a venom gland transcriptome: Case study with the marine snail Conus consors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId328" w:history="1">
+                <w:t xml:space="preserve">Recruitment of Glycosyl Hydrolase Proteins in a Cone Snail Venomous Arsenal: Further Insights into Biomolecular Features of Conus Venoms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Violette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrijana Leonardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Piquemal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Terrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Biass</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Maido Remm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxicon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.toxicon.2011.10.001⟩</w:t>
+              <w:t xml:space="preserve">Marine drugs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 10 (12), pp.258-280. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/md10020258⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02306902v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02306920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Involvement of the cysteine-rich head domain in activation and desensitization of the P2X1 receptor</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yogesh Bhargava</w:t>
+                <w:t xml:space="preserve">Probing the pharmacological properties of distinct subunit interfaces within heteromeric glycine receptors reveals a functional ββ agonist-binding site</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Dutertre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephen Marino</w:t>
+                <w:t xml:space="preserve">Malgorzata Drwal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Taly</w:t>
+                <w:t xml:space="preserve">Bodo Laube</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karina Kaczmarek-Hájek</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Heinrich Betz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 109 (28), pp.11396-11401. </w:t>
+              <w:t xml:space="preserve">Journal of Neurochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 122 (1), pp.38-47. </w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.1118759109⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1471-4159.2012.07755.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02306930v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02306924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recruitment of Glycosyl Hydrolase Proteins in a Cone Snail Venomous Arsenal: Further Insights into Biomolecular Features of Conus Venoms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aude Violette</w:t>
+                <w:t xml:space="preserve">High-resolution picture of a venom gland transcriptome: Case study with the marine snail Conus consors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Terrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Biass</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Dutertre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrijana Leonardi</w:t>
+                <w:t xml:space="preserve">Philippe Favreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Piquemal</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Daniel Biass</w:t>
+                <w:t xml:space="preserve">Maido Remm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine drugs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 10 (12), pp.258-280. </w:t>
+              <w:t xml:space="preserve">Toxicon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 59 (1), pp.34-46. </w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/md10020258⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.toxicon.2011.10.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02306920v1</w:t>
+                <w:t xml:space="preserve">hal-02306902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing the pharmacological properties of distinct subunit interfaces within heteromeric glycine receptors reveals a functional ββ agonist-binding site</w:t>
+                <w:t xml:space="preserve">Inhibitory Glycine Receptors: An Update</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dutertre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bodo Laube</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId325" w:history="1">
+                <w:t xml:space="preserve">Cord-Michael Becker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heinrich Betz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neurochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 122 (1), pp.38-47. </w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 287 (48), pp.40216-40223. </w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1471-4159.2012.07755.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1074/jbc.R112.408229⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02306924v1</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02306933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient Binding of 4/7 α-Conotoxins to Nicotinic α4β2 Receptors Is Prevented by Arg185 and Pro195 in the α4 Subunit</w:t>
               </w:r>
@@ -9403,302 +9403,302 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02306932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards an integrated venomics approach for accelerated conopeptide discovery</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Richard J Lewis</w:t>
+                <w:t xml:space="preserve">Large-scale discovery of conopeptides and conoproteins in the injectable venom of a fish-hunting cone snail using a combined proteomic and transcriptomic approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Violette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Biass</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dutertre</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Koua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Piquemal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxicon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 60 (4), pp.470-477. </w:t>
+              <w:t xml:space="preserve">Journal of Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 75 (17), pp.5215-5225. </w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.toxicon.2012.04.340⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jprot.2012.06.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02306927v1</w:t>
+                <w:t xml:space="preserve">hal-02306928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large-scale discovery of conopeptides and conoproteins in the injectable venom of a fish-hunting cone snail using a combined proteomic and transcriptomic approach</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Daniel Biass</w:t>
+                <w:t xml:space="preserve">Towards an integrated venomics approach for accelerated conopeptide discovery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jutty Rajan Prashanth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jutty Rajan Prashanth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard J Lewis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dutertre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Proteomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 75 (17), pp.5215-5225. </w:t>
+              <w:t xml:space="preserve">Toxicon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 60 (4), pp.470-477. </w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jprot.2012.06.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.toxicon.2012.04.340⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02306928v1</w:t>
+                <w:t xml:space="preserve">hal-02306927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conus Venom Peptide Pharmacology</w:t>
               </w:r>
@@ -9795,670 +9795,670 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02306916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ConoServer: updated content, knowledge, and discovery tools in the conopeptide database</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Quentin Kaas</w:t>
+                <w:t xml:space="preserve">Preferential use of unobstructed lateral portals as the access route to the pore of human ATP-gated ion channels (P2X receptors)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien S K Samways</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rilei Yu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ai-Hua Jin</w:t>
+                <w:t xml:space="preserve">Baljit S Khakh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dutertre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David J. Craik</w:t>
+                <w:t xml:space="preserve">Terrance M Egan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 40 (D1), pp.D325-D330. </w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 108 (33), pp.13800-13805. </w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/nar/gkr886⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1017550108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02306909v1</w:t>
+                <w:t xml:space="preserve">hal-02306894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preferential use of unobstructed lateral portals as the access route to the pore of human ATP-gated ion channels (P2X receptors)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Damien S K Samways</w:t>
+                <w:t xml:space="preserve">ConoServer: updated content, knowledge, and discovery tools in the conopeptide database</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Kaas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baljit S Khakh</w:t>
+                <w:t xml:space="preserve">Rilei Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ai-Hua Jin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dutertre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terrance M Egan</w:t>
+                <w:t xml:space="preserve">David J. Craik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 108 (33), pp.13800-13805. </w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 40 (D1), pp.D325-D330. </w:t>
             </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.1017550108⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkr886⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02306894v1</w:t>
+                <w:t xml:space="preserve">hal-02306909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PH-Domain-driven targeting of collybistin but not Cdc42 activation is required for synaptic gephyrin clustering</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dramatic intraspecimen variations within the injected venom of Conus consors: An unsuspected contribution to venom diversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Dutertre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Biass</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suneel Reddy-Alla</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reto Stocklin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Favreau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1460-9568.2010.07149.x⟩</w:t>
+              <w:t xml:space="preserve">Toxicon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 55 (8), pp.1453-1462. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.toxicon.2010.02.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02306888v1</w:t>
+                <w:t xml:space="preserve">hal-02306881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of Venom Peptides to Probe Ion Channel Structure and Function</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">PH-Domain-driven targeting of collybistin but not Cdc42 activation is required for synaptic gephyrin clustering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suneel Reddy-Alla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertram Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jörg Birkenfeld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Volker Eulenburg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dutertre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1074/jbc.R109.076596⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 31 (7), pp.1173-1184. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1460-9568.2010.07149.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02306886v1</w:t>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02306888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dramatic intraspecimen variations within the injected venom of Conus consors: An unsuspected contribution to venom diversity</w:t>
+                <w:t xml:space="preserve">Use of Venom Peptides to Probe Ion Channel Structure and Function</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dutertre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Philippe Favreau</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard J Lewis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxicon</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 285 (18), pp.13315-13320. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.R109.076596⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.toxicon.2010.02.025⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02306881v1</w:t>
+                <w:t xml:space="preserve">hal-02306886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative proteomic study of the venom of the piscivorous cone snail Conus consors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Biass</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dutertre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10554,307 +10554,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02306883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conopressin-T from Conus tulipa Reveals an Antagonist Switch in Vasopressin-like Peptides</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Molecular Engineering of Conotoxins: The Importance of Loop Size to α-Conotoxin Structure and Function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ai-Hua Jin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norelle L Daly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon T Nevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ching-I A Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dutertre</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Markus Muttenthaler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 283 (11), pp.7100-7108. </w:t>
+              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 51 (18), pp.5575-5584. </w:t>
             </w:r>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1074/jbc.M706477200⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jm800278k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02306867v1</w:t>
+                <w:t xml:space="preserve">hal-02306877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular Engineering of Conotoxins: The Importance of Loop Size to α-Conotoxin Structure and Function</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId393" w:history="1">
+                <w:t xml:space="preserve">Conopressin-T from Conus tulipa Reveals an Antagonist Switch in Vasopressin-like Peptides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Dutertre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Croker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norelle L Daly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Dutertre</w:t>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Åsa Andersson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Muttenthaler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jm800278k⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 283 (11), pp.7100-7108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M706477200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02306877v1</w:t>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02306867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glycine transporter dimers: evidence for occurrence in the plasma membrane.</w:t>
               </w:r>
@@ -11251,51 +11251,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dutertre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalie G Lumsden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul F Alewood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard J Lewis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12753,51 +12753,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Enjalbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Bich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cazals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dutertre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12846,497 +12846,497 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04837665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Backbone cyclisation turns nAChRa-conotoxine CIA into highly potent neuronal nAChR ligand</w:t>
+                <w:t xml:space="preserve">Backbone cyclization turns muscle nAChR α-conotoxin CIA into highly potent neuronal nAChR ligand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Giribaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David T. Wilson</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Wilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Haufe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosanna Mary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edward R. J. Evans</w:t>
+                <w:t xml:space="preserve">Edward Ewans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21ème Congrès du Groupe Français des Peptides et Protéines (GFPP 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Groupe Français des Peptides et Protéines (GFPP), May 2019, Amboise, France</w:t>
+              <w:t xml:space="preserve">21e Congrès du GFPP, Amboise (France), 12-16 Mai 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Amboise, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04998430v1</w:t>
+                <w:t xml:space="preserve">hal-02349239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Backbone cyclization turns muscle nAChR α-conotoxin CIA into highly potent neuronal nAChR ligand</w:t>
+                <w:t xml:space="preserve">Backbone cyclisation turns nAChRa-conotoxine CIA into highly potent neuronal nAChR ligand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Giribaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David Wilson</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David T. Wilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Haufe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosanna Mary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edward Ewans</w:t>
+                <w:t xml:space="preserve">Edward R. J. Evans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21e Congrès du GFPP, Amboise (France), 12-16 Mai 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Amboise, France</w:t>
+              <w:t xml:space="preserve">21ème Congrès du Groupe Français des Peptides et Protéines (GFPP 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe Français des Peptides et Protéines (GFPP), May 2019, Amboise, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02349239v1</w:t>
+                <w:t xml:space="preserve">hal-04998430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Backbone cyclization of native α-conotoxin CIA dramatically increases affinity at neuronal nicotinic receptors</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterization of honeybee’s ion channels for the development of an automated screening platform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosanna Mary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId458" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Dutertre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Charnet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th Meeting of the French Society of Toxinology (SFET)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">29ieme colloque Canaux ioniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Sète, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02349001v1</w:t>
+                <w:t xml:space="preserve">hal-02349028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of honeybee’s ion channels for the development of an automated screening platform</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Backbone cyclization of native α-conotoxin CIA dramatically increases affinity at neuronal nicotinic receptors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Giribaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Wilson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Haufe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosanna Mary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward Ewans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29ieme colloque Canaux ioniques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Sète, France</w:t>
+              <w:t xml:space="preserve">25th Meeting of the French Society of Toxinology (SFET)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02349028v1</w:t>
+                <w:t xml:space="preserve">hal-02349001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -13552,177 +13552,177 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du venin au médicament</w:t>
+                <w:t xml:space="preserve">Du venin de cônes au médicament.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dutertre</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2014, pp.12-13</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Molgo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014, pp.35-40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01089352v1</w:t>
+                <w:t xml:space="preserve">hal-01089751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du venin de cônes au médicament.</w:t>
+                <w:t xml:space="preserve">Du venin au médicament</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dutertre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014, pp.12-13</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jordi Molgo</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">hal-01089751v1</w:t>
+                <w:t xml:space="preserve">hal-01089352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId468"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -13877,51 +13877,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05147080v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Saintmont" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Ladner" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Perrin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dutertre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Bich" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2025.128462" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140896v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahrmina Ratibou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anicet Ebou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Valette" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins17030119" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997735v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Vittoria Modica" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Leone" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Gerdol" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuele Greco" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Aurelle" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsob.250015" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140939v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Henry-Gauthier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gache" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Planes" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Inguimbert" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4002/040.067.0103" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818238v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Teillard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamatoa Bambridge" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Salvat" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mollus/eyae013" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814649v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiziano Raffaelli" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David T. Wilson" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Giribaldi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Vetter" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbc.2024.107203" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04549178v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins16020094" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04716244v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Bertaud" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cens" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chavanieu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Estaran" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Rousset" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1085/jgp.202313509" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04624544v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yazid Mohamed Souf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonxhe Lokaj" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veeresh Kuruva" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yakop Saed" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Raviglione" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md21060356" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04605047v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Koludarov" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Velasque" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Senoner" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Timm" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carola Greve" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-023-01656-5" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031653v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Chemin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tuifua" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Deuis" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosanna Mary" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/febs.16773" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695739v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Koua" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeinab Habbouche" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Ballouard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Caron" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxcx.2022.100130" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185943v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn M von Reumont" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Dutertre" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxcx.2022.100117" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185968v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cazals" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins14110799" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03727841v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Arel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/membranes12050440" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185922v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjoern M von Reumont" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregor Anderluh" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agostinho Antunes" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naira Ayvazyan" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Beis" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gigascience/giac048" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827687v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Ben Hamadou" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2022.01.21.477203" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185884v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jutty Rajan Prashanth" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subash Kumar Rai" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard J Lewis" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins14030226" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124177v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Cardoso" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Pineda" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Herzig" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kartik Sunagar" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naeem Yusuf Shaikh" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms232113077" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440266v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Addablah" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Kakou-Ngazoa" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomedicines9040344" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440261v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Abalde" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Zardoya" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins13090642" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440268v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafi Ahmad" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Ainsworth" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gigascience/giab019" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184378v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioadv/vbab011" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440279v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Haufe" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Evans" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Wilson" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norelle Daly" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md19030141" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995265v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Amar" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Durner" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.0c00957" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129169v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mand&#235; Holford" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2020.00065" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025636v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Barrachina" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija El Koulali" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins12080501" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031270v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taline Kazandjian" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Amorim" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth Whiteley" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Wagstaff" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2020.103707" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031280v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotten Ragnarsson" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Pujante" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Enjalbal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md18030150" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440284v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Israel" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2004516117" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031288v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paramjit Bansal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Carter" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Nicke" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomedicines8050128" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307082v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamina El Hamdaoui" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaosa Wu" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard J. Clark" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raveendra Anangi" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2019.00577" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307054v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ai-Hua Jin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mriga Dutt" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lavergne" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alun Jones" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md17030177" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307057v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Francis Alewood" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md17010071" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307053v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line M'Kadmi" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agustina Cabral" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Barrile" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Cantel" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.8b01644" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307074v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Cervelli" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Mariottini" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Oliverio" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins11020106" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349267v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Muttenthaler" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.W.A. Himaya" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Kaas" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemrev.9b00207" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185997v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gier&#233;" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Poisbeau" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/dea-2020-0077" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307044v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2017.11.063" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307047v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Holger Drukewitz" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico Fuhrmann" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eivind A. B. Undheim" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Blanke" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins10010029" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307050v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Laconde" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins10060222" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307051v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silmara R Sousa" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey R Mcarthur" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Brust" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca F Bhola" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Johan Rosengren" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-31245-4" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307043v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard James Lewis" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7mb00511c" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307008v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor I. Tsetlin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropharm.2017.06.011" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S5W1K7C2-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307017v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua S Wingerd" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Bladen" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0182848" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307041v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoltan Dekan" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J Smout" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201708927" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307013v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Prashanth" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dutertre" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lavergne" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hamilton" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.13504" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3CZLWHQ1-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306984v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde R Israel" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco C Inserra" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer J Smith" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2015.0817" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306982v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alena M Rodriguez" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Mar&#237;" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-015-8787-y" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307003v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siddhihalu W A Himaya" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul F Alewood" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.201500220" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TKNSHNGN-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306989v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. W A Himaya" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Giacomotto" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoshyar Mohialdeen" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.5b00630" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306973v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Liang" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien S K Samways" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle Wolf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth A Bowles" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer P Richards" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M114.627810" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306979v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Mueller" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Starobova" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer R Deuis" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcp.2015.01.011" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-43WQK36V-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306988v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben J Gu" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Field" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amber Ou" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trevor J Kilpatrick" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddv278" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089383v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Ai-Hua" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4155/FMC.14.99" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089713v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul F. Alewood" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard J. Lewis" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxicon.2014.09.011" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FLVDZR8S-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982890v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalyana B Akondi" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J Craik" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cr400401e" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089730v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4155/FMC.14.117" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965677v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brett Hamilton" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms4521" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306963v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferry Heus" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reka A Otvos" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruud L E G Aspers" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene van Elk" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny I Halff" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology3010139" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306940v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.M112.021469" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306947v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan J Taft" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-14-708" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306950v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikita Abraham" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nayara B Emidio" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi400882s" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306944v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Kubala" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.M113.030353" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306942v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Palagi" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer M S Koh" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Leblanc" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2013.01.002" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RCWD8CB3-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306937v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry G Hocking" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerrit J Gerwig" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Violette" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipe Favreau" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201202713" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZG57D01V-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306933v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cord-Michael Becker" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heinrich Betz" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.R112.408229" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306902v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Terrat" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Biass" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Favreau" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maido Remm" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxicon.2011.10.001" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P8GQN4GN-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306930v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;va L&#246;rinczi" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yogesh Bhargava" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Marino" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Taly" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina Kaczmarek-H&#225;jek" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1118759109" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306920v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrijana Leonardi" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Piquemal" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md10020258" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306924v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malgorzata Drwal" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bodo Laube" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1471-4159.2012.07755.x" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306932v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirko Beissner" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudolf Schemm" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timm Danker" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annett Sporning" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1124/mol.112.078683" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306927v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxicon.2012.04.340" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C35BXQHG-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306928v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2012.06.001" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-50TJ19SV-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306916v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Macdonald J. Christie" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1124/pr.111.005322" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306909v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rilei Yu" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J. Craik" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkr886" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306894v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baljit S Khakh" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terrance M Egan" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1017550108" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306888v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suneel Reddy-Alla" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertram Schmitt" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Birkenfeld" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Eulenburg" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-9568.2010.07149.x" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XWK9PJW0-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306886v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.R109.076596" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306881v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reto Stocklin" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxicon.2010.02.025" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HWX3SPXQ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306883v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gerbault" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Menou" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Offord" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2009.01.019" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1F6P82SK-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306867v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Croker" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norelle L Daly" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#197;sa Andersson" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M706477200" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306877v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon T Nevin" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ching-I A Wang" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm800278k" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-M493KBJL-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306874v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingo Bartholom&#228;us" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Milan-Lobo" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanne Hastrup" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M800622200" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306864v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Ulens" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina B&#252;ttner" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Fish" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; van Elk" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.emboj.7601785" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306860v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip A. Paczkowski" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iain A. Sharpe" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M610813200" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306851v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie G Lumsden" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2006.06.011" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306855v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcp.2006.03.027" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q0LTW9KQ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306844v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M504229200" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306838v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel D A Tyndall" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmr.683" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XX0JG1QV-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306842v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1432-1033.2004.04147.x" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306832v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Mourier" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Fruchart-Gaillard" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; M&#233;nez" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Servent" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1124/mol.63.1.26" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634939v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819429v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/pii/S0041010124005452" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811447v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/toc/10991387/2024/30/S2" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124373v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Labous" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Maroto" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filiz Arioz" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Enjelbal" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349102v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Charnet" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819363v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819395v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel J Tenorio" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Garc&#237;a Galindo Carlos" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Herr&#225;ez-P&#233;rez" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domnique Koua" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837665v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998430v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward R. J. Evans" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349239v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Ewans" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349001v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349028v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177925v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Creuze" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306901v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089352v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089751v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Benoit" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Molgo" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05147080v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Saintmont" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Ladner" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Perrin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dutertre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Bich" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2025.128462" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140896v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahrmina Ratibou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anicet Ebou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Valette" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins17030119" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997735v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Vittoria Modica" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Leone" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Gerdol" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuele Greco" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Aurelle" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsob.250015" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140939v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Henry-Gauthier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gache" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Planes" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Inguimbert" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4002/040.067.0103" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818238v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Teillard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamatoa Bambridge" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Salvat" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mollus/eyae013" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814649v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiziano Raffaelli" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David T. Wilson" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Giribaldi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Vetter" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbc.2024.107203" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04549178v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins16020094" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04716244v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Bertaud" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cens" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chavanieu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Estaran" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Rousset" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1085/jgp.202313509" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04624544v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yazid Mohamed Souf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonxhe Lokaj" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veeresh Kuruva" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yakop Saed" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Raviglione" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md21060356" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04605047v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Koludarov" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Velasque" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Senoner" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Timm" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carola Greve" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-023-01656-5" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031653v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Chemin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tuifua" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Deuis" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosanna Mary" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/febs.16773" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695739v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Koua" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeinab Habbouche" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Ballouard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Caron" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxcx.2022.100130" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185922v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjoern M von Reumont" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregor Anderluh" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agostinho Antunes" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naira Ayvazyan" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Beis" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gigascience/giac048" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827687v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Ben Hamadou" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2022.01.21.477203" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185968v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cazals" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Dutertre" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins14110799" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03727841v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Arel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/membranes12050440" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185943v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn M von Reumont" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxcx.2022.100117" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185884v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jutty Rajan Prashanth" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subash Kumar Rai" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard J Lewis" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins14030226" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124177v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Cardoso" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Pineda" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Herzig" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kartik Sunagar" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naeem Yusuf Shaikh" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms232113077" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440266v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Addablah" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Kakou-Ngazoa" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomedicines9040344" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440261v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Abalde" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Zardoya" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins13090642" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440268v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafi Ahmad" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Ainsworth" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gigascience/giab019" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184378v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioadv/vbab011" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440279v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Haufe" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Evans" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Wilson" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norelle Daly" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md19030141" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129169v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mand&#235; Holford" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2020.00065" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995265v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Amar" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Durner" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.0c00957" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025636v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Barrachina" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija El Koulali" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins12080501" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031270v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taline Kazandjian" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Amorim" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth Whiteley" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Wagstaff" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2020.103707" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031280v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotten Ragnarsson" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Pujante" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Enjalbal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md18030150" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440284v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Israel" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2004516117" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031288v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paramjit Bansal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Carter" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Nicke" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomedicines8050128" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307057v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mriga Dutt" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ai-Hua Jin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lavergne" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Francis Alewood" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md17010071" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307053v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line M'Kadmi" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agustina Cabral" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Barrile" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Cantel" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.8b01644" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307074v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Cervelli" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Mariottini" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Oliverio" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins11020106" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307054v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alun Jones" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md17030177" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307082v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamina El Hamdaoui" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaosa Wu" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard J. Clark" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raveendra Anangi" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2019.00577" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349267v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Muttenthaler" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.W.A. Himaya" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Kaas" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemrev.9b00207" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185997v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gier&#233;" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Poisbeau" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/dea-2020-0077" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307047v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Holger Drukewitz" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico Fuhrmann" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eivind A. B. Undheim" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Blanke" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins10010029" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307044v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2017.11.063" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307050v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Laconde" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins10060222" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307051v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silmara R Sousa" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey R Mcarthur" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Brust" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca F Bhola" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Johan Rosengren" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-31245-4" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307008v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor I. Tsetlin" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropharm.2017.06.011" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S5W1K7C2-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307043v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard James Lewis" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7mb00511c" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307017v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua S Wingerd" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Bladen" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0182848" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307041v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoltan Dekan" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J Smout" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201708927" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307013v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Prashanth" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dutertre" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lavergne" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hamilton" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.13504" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3CZLWHQ1-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307003v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siddhihalu W A Himaya" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul F Alewood" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.201500220" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TKNSHNGN-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306984v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde R Israel" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco C Inserra" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer J Smith" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2015.0817" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306982v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alena M Rodriguez" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Mar&#237;" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-015-8787-y" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306989v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. W A Himaya" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Giacomotto" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoshyar Mohialdeen" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.5b00630" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306979v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Mueller" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Starobova" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer R Deuis" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcp.2015.01.011" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-43WQK36V-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306973v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Liang" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien S K Samways" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle Wolf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth A Bowles" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer P Richards" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M114.627810" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306988v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben J Gu" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Field" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amber Ou" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trevor J Kilpatrick" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddv278" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089383v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Ai-Hua" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4155/FMC.14.99" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089713v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul F. Alewood" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard J. Lewis" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxicon.2014.09.011" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FLVDZR8S-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982890v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalyana B Akondi" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J Craik" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cr400401e" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965677v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brett Hamilton" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms4521" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089730v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4155/FMC.14.117" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306963v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferry Heus" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reka A Otvos" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruud L E G Aspers" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene van Elk" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny I Halff" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology3010139" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306950v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikita Abraham" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nayara B Emidio" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi400882s" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306947v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan J Taft" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-14-708" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306940v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.M112.021469" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306944v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Kubala" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.M113.030353" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306942v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Palagi" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer M S Koh" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Leblanc" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2013.01.002" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RCWD8CB3-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306937v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry G Hocking" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerrit J Gerwig" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Violette" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipe Favreau" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201202713" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZG57D01V-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306930v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;va L&#246;rinczi" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yogesh Bhargava" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Marino" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Taly" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina Kaczmarek-H&#225;jek" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1118759109" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306920v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrijana Leonardi" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Piquemal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Terrat" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Biass" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md10020258" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306924v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malgorzata Drwal" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bodo Laube" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heinrich Betz" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1471-4159.2012.07755.x" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306902v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Favreau" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maido Remm" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxicon.2011.10.001" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P8GQN4GN-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306933v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cord-Michael Becker" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.R112.408229" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306932v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirko Beissner" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudolf Schemm" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timm Danker" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annett Sporning" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1124/mol.112.078683" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306928v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2012.06.001" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-50TJ19SV-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306927v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxicon.2012.04.340" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C35BXQHG-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306916v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Macdonald J. Christie" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1124/pr.111.005322" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306894v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baljit S Khakh" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terrance M Egan" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1017550108" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306909v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rilei Yu" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J. Craik" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkr886" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306881v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reto Stocklin" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxicon.2010.02.025" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HWX3SPXQ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306888v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suneel Reddy-Alla" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertram Schmitt" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Birkenfeld" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Eulenburg" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-9568.2010.07149.x" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XWK9PJW0-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306886v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.R109.076596" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306883v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gerbault" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Menou" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Offord" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2009.01.019" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1F6P82SK-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306877v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norelle L Daly" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon T Nevin" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ching-I A Wang" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm800278k" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-M493KBJL-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306867v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Croker" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#197;sa Andersson" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M706477200" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306874v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingo Bartholom&#228;us" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Milan-Lobo" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanne Hastrup" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M800622200" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306864v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Ulens" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina B&#252;ttner" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Fish" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; van Elk" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.emboj.7601785" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306860v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip A. Paczkowski" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iain A. Sharpe" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M610813200" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306851v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie G Lumsden" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2006.06.011" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306855v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcp.2006.03.027" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q0LTW9KQ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306844v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M504229200" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306838v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel D A Tyndall" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmr.683" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XX0JG1QV-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306842v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1432-1033.2004.04147.x" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306832v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Mourier" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Fruchart-Gaillard" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; M&#233;nez" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Servent" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1124/mol.63.1.26" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634939v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819429v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/pii/S0041010124005452" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811447v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/toc/10991387/2024/30/S2" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124373v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Labous" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Maroto" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filiz Arioz" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Enjelbal" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349102v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Charnet" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819363v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819395v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel J Tenorio" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Garc&#237;a Galindo Carlos" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Herr&#225;ez-P&#233;rez" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domnique Koua" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837665v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349239v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Ewans" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998430v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward R. J. Evans" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349028v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349001v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177925v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Creuze" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306901v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089751v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Benoit" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Molgo" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089352v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>