--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -1674,697 +1674,697 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03695739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modern venomics—Current insights, novel methods, and future perspectives in biological and applied animal venom research</w:t>
+                <w:t xml:space="preserve">Venom profile of the European carpenter bee Xylocopa violacea: Evolutionary and applied considerations on its toxin components</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bjoern M von Reumont</w:t>
+                <w:t xml:space="preserve">Björn M von Reumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gregor Anderluh</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sebastien Dutertre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Koludarov</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GigaScience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/gigascience/giac048⟩</w:t>
+              <w:t xml:space="preserve">Toxicon: X</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14, pp.100117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.toxcx.2022.100117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04185922v1</w:t>
+                <w:t xml:space="preserve">hal-04185943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A common venomous ancestor? Prevalent bee venom genes evolved before the aculeate stinger while few major toxins are bee-specific</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Proteomic Analysis of the Predatory Venom of Conus striatus Reveals Novel and Population-Specific κA-Conotoxin SIVC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Saintmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Cazals</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Bich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Dutertre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioRxiv</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1101/2022.01.21.477203⟩</w:t>
+              <w:t xml:space="preserve">Toxins</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (11), pp.799. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/toxins14110799⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04827687v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04185968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proteomic Analysis of the Predatory Venom of Conus striatus Reveals Novel and Population-Specific κA-Conotoxin SIVC</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Xenopus Oocytes: A Tool to Decipher Molecular Specificity of Insecticides towards Mammalian and Insect GABA—A Receptors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Bertaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Cens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosanna Mary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Arel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxins</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/toxins14110799⟩</w:t>
+              <w:t xml:space="preserve">Membranes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (5), pp.440. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/membranes12050440⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04185968v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03727841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xenopus Oocytes: A Tool to Decipher Molecular Specificity of Insecticides towards Mammalian and Insect GABA—A Receptors</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Rousset</w:t>
+                <w:t xml:space="preserve">Modern venomics—Current insights, novel methods, and future perspectives in biological and applied animal venom research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bjoern M von Reumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregor Anderluh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agostinho Antunes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naira Ayvazyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Arel</w:t>
+                <w:t xml:space="preserve">Dimitris Beis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Membranes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 12 (5), pp.440. </w:t>
+              <w:t xml:space="preserve">GigaScience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11, pp.giac048. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/membranes12050440⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/gigascience/giac048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03727841v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04185922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Venom profile of the European carpenter bee Xylocopa violacea: Evolutionary and applied considerations on its toxin components</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A common venomous ancestor? Prevalent bee venom genes evolved before the aculeate stinger while few major toxins are bee-specific</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Koludarov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana Velasque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Timm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carola Greve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Björn M von Reumont</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alexander Ben Hamadou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxicon: X</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 14, pp.100117. </w:t>
+              <w:t xml:space="preserve">BioRxiv</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (5), pp.440. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.toxcx.2022.100117⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1101/2022.01.21.477203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04185943v1</w:t>
+                <w:t xml:space="preserve">hal-04827687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Venomics Reveals a Non-Compartmentalised Venom Gland in the Early Diverged Vermivorous Conus distans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jutty Rajan Prashanth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Dutertre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subash Kumar Rai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2831,64 +2831,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafi Ahmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stuart Ainsworth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregor Anderluh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agostinho Antunes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GigaScience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 10 (3), </w:t>
@@ -3158,278 +3158,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03440279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial: Diversity and Evolution of Animal Venoms: Neglected Targets, Ecological Interactions, Future Perspectives</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kartik Sunagar</w:t>
+                <w:t xml:space="preserve">Backbone Cyclization Turns a Venom Peptide into a Stable and Equipotent Ligand at Both Muscle and Neuronal Nicotinic Receptors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Giribaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Haufe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward Evans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mandë Holford</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Muriel Amar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Durner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fevo.2020.00065⟩</w:t>
+              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 63 (21), pp.12682-12692. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jmedchem.0c00957⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04129169v1</w:t>
+                <w:t xml:space="preserve">hal-02995265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Backbone Cyclization Turns a Venom Peptide into a Stable and Equipotent Ligand at Both Muscle and Neuronal Nicotinic Receptors</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Muriel Amar</w:t>
+                <w:t xml:space="preserve">Editorial: Diversity and Evolution of Animal Venoms: Neglected Targets, Ecological Interactions, Future Perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Vittoria Modica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kartik Sunagar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Durner</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mandë Holford</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Dutertre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 63 (21), pp.12682-12692. </w:t>
+              <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8, pp.65. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jmedchem.0c00957⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fevo.2020.00065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02995265v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04129169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proteotranscriptomic Insights into the Venom Composition of the Wolf Spider Lycosa tarantula</w:t>
               </w:r>
@@ -4079,727 +4079,727 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03031288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Venomics Reveals Venom Complexity of the Piscivorous Cone Snail, Conus tulipa</w:t>
+                <w:t xml:space="preserve">Periplasmic Expression of 4/7 α-Conotoxin TxIA Analogs in E. coli Favors Ribbon Isomer Formation – Suggestion of a Binding Mode at the α7 nAChR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mriga Dutt</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Dutertre</w:t>
+                <w:t xml:space="preserve">Yamina El Hamdaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ai-Hua Jin</w:t>
+                <w:t xml:space="preserve">Xiaosa Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Lavergne</w:t>
+                <w:t xml:space="preserve">Richard J. Clark</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Giribaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Francis Alewood</w:t>
+                <w:t xml:space="preserve">Raveendra Anangi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine drugs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 17 (1), pp.71. </w:t>
+              <w:t xml:space="preserve">Frontiers in Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, pp.577. </w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/md17010071⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fphar.2019.00577⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02307057v1</w:t>
+                <w:t xml:space="preserve">hal-02307082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N-Terminal Liver-Expressed Antimicrobial Peptide 2 (LEAP2) Region Exhibits Inverse Agonist Activity toward the Ghrelin Receptor</w:t>
+                <w:t xml:space="preserve">Transcriptomic-Proteomic Correlation in the Predation-Evoked Venom of the Cone Snail, Conus imperialis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline M'Kadmi</w:t>
+                <w:t xml:space="preserve">Ai-Hua Jin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Dutertre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agustina Cabral</w:t>
+                <w:t xml:space="preserve">Mriga Dutt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franco Barrile</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien Giribaldi</w:t>
+                <w:t xml:space="preserve">Vincent Lavergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonia Cantel</w:t>
+                <w:t xml:space="preserve">Alun Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 62 (2), pp.965-973. </w:t>
+              <w:t xml:space="preserve">Marine drugs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 17 (3), pp.177. </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jmedchem.8b01644⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/md17030177⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02307053v1</w:t>
+                <w:t xml:space="preserve">hal-02307054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Recurrent Motif: Diversity and Evolution of ShKT Domain Containing Proteins in the Vampire Snail Cumia reticulata</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marco Gerdol</w:t>
+                <w:t xml:space="preserve">Venomics Reveals Venom Complexity of the Piscivorous Cone Snail, Conus tulipa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mriga Dutt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Dutertre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ai-Hua Jin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lavergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuela Cervelli</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Dutertre</w:t>
+                <w:t xml:space="preserve">Paul Francis Alewood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxins</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/toxins11020106⟩</w:t>
+              <w:t xml:space="preserve">Marine drugs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 17 (1), pp.71. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/md17010071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02307074v1</w:t>
+                <w:t xml:space="preserve">hal-02307057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptomic-Proteomic Correlation in the Predation-Evoked Venom of the Cone Snail, Conus imperialis</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Vincent Lavergne</w:t>
+                <w:t xml:space="preserve">N-Terminal Liver-Expressed Antimicrobial Peptide 2 (LEAP2) Region Exhibits Inverse Agonist Activity toward the Ghrelin Receptor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline M'Kadmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agustina Cabral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alun Jones</w:t>
+                <w:t xml:space="preserve">Franco Barrile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Giribaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Cantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine drugs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/md17030177⟩</w:t>
+              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 62 (2), pp.965-973. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jmedchem.8b01644⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02307054v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02307053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Periplasmic Expression of 4/7 α-Conotoxin TxIA Analogs in E. coli Favors Ribbon Isomer Formation – Suggestion of a Binding Mode at the α7 nAChR</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yamina El Hamdaoui</w:t>
+                <w:t xml:space="preserve">A Recurrent Motif: Diversity and Evolution of ShKT Domain Containing Proteins in the Vampire Snail Cumia reticulata</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Gerdol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiaosa Wu</w:t>
+                <w:t xml:space="preserve">Manuela Cervelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard J. Clark</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien Giribaldi</w:t>
+                <w:t xml:space="preserve">Paolo Mariottini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raveendra Anangi</w:t>
+                <w:t xml:space="preserve">Marco Oliverio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Dutertre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Pharmacology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 10, pp.577. </w:t>
+              <w:t xml:space="preserve">Toxins</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (2), pp.106. </w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fphar.2019.00577⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/toxins11020106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02307082v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02307074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conotoxins: Chemistry and Biology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ai-Hua Jin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus Muttenthaler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4991,252 +4991,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04185997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Dipteran’s Novel Sucker Punch: Evolution of Arthropod Atypical Venom with a Neurotoxic Component in Robber Flies (Asilidae, Diptera)</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">α-Conotoxins to explore the molecular, physiological and pathophysiological functions of neuronal nicotinic acetylcholine receptors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Giribaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Dutertre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxins</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/toxins10010029⟩</w:t>
+              <w:t xml:space="preserve">Neuroscience Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 679, pp.24-34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neulet.2017.11.063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02307047v1</w:t>
+                <w:t xml:space="preserve">hal-02307044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">α-Conotoxins to explore the molecular, physiological and pathophysiological functions of neuronal nicotinic acetylcholine receptors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Dipteran’s Novel Sucker Punch: Evolution of Arthropod Atypical Venom with a Neurotoxic Component in Robber Flies (Asilidae, Diptera)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Holger Drukewitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nico Fuhrmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eivind A. B. Undheim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Blanke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Giribaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroscience Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 679, pp.24-34. </w:t>
+              <w:t xml:space="preserve">Toxins</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10, pp.29. </w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neulet.2017.11.063⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/toxins10010029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02307044v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02307047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis, Structure and Biological Activity of CIA and CIB, Two α-Conotoxins from the Predation-Evoked Venom of Conus catus</w:t>
               </w:r>
@@ -5261,51 +5261,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Wilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette Nicke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yamina El Hamdaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Laconde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5484,247 +5484,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02307051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicotinic acetylcholine receptor inhibitors derived from snake and snail venoms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pharmacology of predatory and defensive venom peptides in cone snails</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jutty Rajan Prashanth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dutertre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor I. Tsetlin</w:t>
+                <w:t xml:space="preserve">Richard James Lewis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuropharmacology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 127, pp.196-223. </w:t>
+              <w:t xml:space="preserve">Molecular BioSystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 13 (12), pp.2453-2465. </w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neuropharm.2017.06.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c7mb00511c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02307008v1</w:t>
+                <w:t xml:space="preserve">hal-02307043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pharmacology of predatory and defensive venom peptides in cone snails</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nicotinic acetylcholine receptor inhibitors derived from snake and snail venoms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dutertre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Richard James Lewis</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette Nicke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor I. Tsetlin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular BioSystems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Neuropharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 127, pp.196-223. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuropharm.2017.06.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c7mb00511c⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02307043v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02307008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discovery and mode of action of a novel analgesic β-toxin from the African spider Ceratogyrus darlingi</w:t>
               </w:r>
@@ -5844,51 +5844,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conotoxin Φ-MiXXVIIA from the Superfamily G2 Employs a Novel Cysteine Framework that Mimics Granulin and Displays Anti-Apoptotic Activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ai-Hua Jin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoltan Dekan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6118,467 +6118,467 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02307013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptome and proteome of Conus planorbis identify the nicotinic receptors as primary target for the defensive venom</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId162" w:history="1">
+                <w:t xml:space="preserve">δ-Conotoxin SuVIA suggests an evolutionary link between ancestral predator defence and the origin of fish-hunting behaviour in carnivorous cone snails</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ai-Hua Jin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Siddhihalu W A Himaya</w:t>
+                <w:t xml:space="preserve">Mathilde R Israel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul F Alewood</w:t>
+                <w:t xml:space="preserve">Marco C Inserra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer J Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard J Lewis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proteomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pmic.201500220⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 282 (1811), pp.20150817. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2015.0817⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02307003v1</w:t>
+                <w:t xml:space="preserve">hal-02306984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">δ-Conotoxin SuVIA suggests an evolutionary link between ancestral predator defence and the origin of fish-hunting behaviour in carnivorous cone snails</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Intraspecific variations in Conus purpurascens injected venom using LC/MALDI-TOF-MS and LC-ESI-TripleTOF-MS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde R Israel</w:t>
+                <w:t xml:space="preserve">Alena M Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Dutertre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard J Lewis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco C Inserra</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Frank Marí</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rspb.2015.0817⟩</w:t>
+              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 407 (20), pp.6105-6116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00216-015-8787-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02306984v1</w:t>
+                <w:t xml:space="preserve">hal-02306982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intraspecific variations in Conus purpurascens injected venom using LC/MALDI-TOF-MS and LC-ESI-TripleTOF-MS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transcriptome and proteome of Conus planorbis identify the nicotinic receptors as primary target for the defensive venom</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ai-Hua Jin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Vetter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siddhihalu W A Himaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alena M Rodriguez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Dutertre</w:t>
+                <w:t xml:space="preserve">Paul F Alewood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard J Lewis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 15 (23-24), pp.4030-4040. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pmic.201500220⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00216-015-8787-y⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02306982v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02307003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative Venomics Reveals the Complex Prey Capture Strategy of the Piscivorous Cone Snail Conus catus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. W A Himaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ai-Hua Jin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dutertre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6681,64 +6681,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Mueller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hana Starobova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco C Inserra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ai-Hua Jin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer R Deuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7108,51 +7108,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Brust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jin Ai-Hua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul F Alewood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dutertre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7806,498 +7806,498 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02306963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MrIC, a Novel α-Conotoxin Agonist in the Presence of PNU at Endogenous α7 Nicotinic Acetylcholine Receptors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId162" w:history="1">
+                <w:t xml:space="preserve">Deep Venomics Reveals the Mechanism for Expanded Peptide Diversity in Cone Snail Venom</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Dutertre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ai-Hua Jin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Nayara B Emidio</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Kaas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alun Jones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul F Alewood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/bi400882s⟩</w:t>
+              <w:t xml:space="preserve">Molecular and Cellular Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 12 (2), pp.312-329. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/mcp.M112.021469⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02306950v1</w:t>
+                <w:t xml:space="preserve">hal-02306940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systematic interrogation of the Conus marmoreus venom duct transcriptome with ConoSorter reveals 158 novel conotoxins and 13 new gene superfamilies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lavergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dutertre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ai-Hua Jin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard J Lewis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ryan J Taft</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 14 (1), pp.708. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/1471-2164-14-708⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02306947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep Venomics Reveals the Mechanism for Expanded Peptide Diversity in Cone Snail Venom</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">MrIC, a Novel α-Conotoxin Agonist in the Presence of PNU at Endogenous α7 Nicotinic Acetylcholine Receptors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ai-Hua Jin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Vetter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dutertre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Paul F Alewood</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikita Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nayara B Emidio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular and Cellular Proteomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 12 (2), pp.312-329. </w:t>
+              <w:t xml:space="preserve">Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 53 (1), pp.1-3. </w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1074/mcp.M112.021469⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/bi400882s⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02306940v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02306950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcriptomic Messiness in the Venom Duct of Conus miles Contributes to Conotoxin Diversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ai-Hua Jin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dutertre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Kaas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lavergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petra Kubala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8634,662 +8634,662 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02306937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Involvement of the cysteine-rich head domain in activation and desensitization of the P2X1 receptor</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Inhibitory Glycine Receptors: An Update</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Dutertre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éva Lörinczi</w:t>
+                <w:t xml:space="preserve">Cord-Michael Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yogesh Bhargava</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Heinrich Betz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.1118759109⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 287 (48), pp.40216-40223. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.R112.408229⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02306930v1</w:t>
+                <w:t xml:space="preserve">hal-02306933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recruitment of Glycosyl Hydrolase Proteins in a Cone Snail Venomous Arsenal: Further Insights into Biomolecular Features of Conus Venoms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aude Violette</w:t>
+                <w:t xml:space="preserve">High-resolution picture of a venom gland transcriptome: Case study with the marine snail Conus consors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Terrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Biass</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Dutertre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Favreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrijana Leonardi</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Daniel Biass</w:t>
+                <w:t xml:space="preserve">Maido Remm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine drugs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/md10020258⟩</w:t>
+              <w:t xml:space="preserve">Toxicon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 59 (1), pp.34-46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.toxicon.2011.10.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02306920v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02306902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing the pharmacological properties of distinct subunit interfaces within heteromeric glycine receptors reveals a functional ββ agonist-binding site</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Dutertre</w:t>
+                <w:t xml:space="preserve">Involvement of the cysteine-rich head domain in activation and desensitization of the P2X1 receptor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éva Lörinczi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yogesh Bhargava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malgorzata Drwal</w:t>
+                <w:t xml:space="preserve">Stephen Marino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bodo Laube</w:t>
+                <w:t xml:space="preserve">Antoine Taly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heinrich Betz</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Karina Kaczmarek-Hájek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neurochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 122 (1), pp.38-47. </w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 109 (28), pp.11396-11401. </w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1471-4159.2012.07755.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1118759109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02306924v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02306930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-resolution picture of a venom gland transcriptome: Case study with the marine snail Conus consors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId333" w:history="1">
+                <w:t xml:space="preserve">Recruitment of Glycosyl Hydrolase Proteins in a Cone Snail Venomous Arsenal: Further Insights into Biomolecular Features of Conus Venoms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Violette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrijana Leonardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Piquemal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Terrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Biass</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Maido Remm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxicon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 59 (1), pp.34-46. </w:t>
+              <w:t xml:space="preserve">Marine drugs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 10 (12), pp.258-280. </w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.toxicon.2011.10.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/md10020258⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02306902v1</w:t>
+                <w:t xml:space="preserve">hal-02306920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inhibitory Glycine Receptors: An Update</w:t>
+                <w:t xml:space="preserve">Probing the pharmacological properties of distinct subunit interfaces within heteromeric glycine receptors reveals a functional ββ agonist-binding site</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dutertre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malgorzata Drwal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cord-Michael Becker</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId339" w:history="1">
+                <w:t xml:space="preserve">Bodo Laube</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heinrich Betz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 287 (48), pp.40216-40223. </w:t>
+              <w:t xml:space="preserve">Journal of Neurochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 122 (1), pp.38-47. </w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1074/jbc.R112.408229⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1471-4159.2012.07755.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02306933v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02306924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient Binding of 4/7 α-Conotoxins to Nicotinic α4β2 Receptors Is Prevented by Arg185 and Pro195 in the α4 Subunit</w:t>
               </w:r>
@@ -9403,302 +9403,302 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02306932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large-scale discovery of conopeptides and conoproteins in the injectable venom of a fish-hunting cone snail using a combined proteomic and transcriptomic approach</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Daniel Biass</w:t>
+                <w:t xml:space="preserve">Towards an integrated venomics approach for accelerated conopeptide discovery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jutty Rajan Prashanth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jutty Rajan Prashanth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard J Lewis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dutertre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Proteomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 75 (17), pp.5215-5225. </w:t>
+              <w:t xml:space="preserve">Toxicon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 60 (4), pp.470-477. </w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jprot.2012.06.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.toxicon.2012.04.340⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02306928v1</w:t>
+                <w:t xml:space="preserve">hal-02306927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards an integrated venomics approach for accelerated conopeptide discovery</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Richard J Lewis</w:t>
+                <w:t xml:space="preserve">Large-scale discovery of conopeptides and conoproteins in the injectable venom of a fish-hunting cone snail using a combined proteomic and transcriptomic approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Violette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Biass</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dutertre</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Koua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Piquemal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxicon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 60 (4), pp.470-477. </w:t>
+              <w:t xml:space="preserve">Journal of Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 75 (17), pp.5215-5225. </w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.toxicon.2012.04.340⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jprot.2012.06.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02306927v1</w:t>
+                <w:t xml:space="preserve">hal-02306928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conus Venom Peptide Pharmacology</w:t>
               </w:r>
@@ -9795,670 +9795,670 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02306916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preferential use of unobstructed lateral portals as the access route to the pore of human ATP-gated ion channels (P2X receptors)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Damien S K Samways</w:t>
+                <w:t xml:space="preserve">ConoServer: updated content, knowledge, and discovery tools in the conopeptide database</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Kaas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baljit S Khakh</w:t>
+                <w:t xml:space="preserve">Rilei Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ai-Hua Jin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dutertre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terrance M Egan</w:t>
+                <w:t xml:space="preserve">David J. Craik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 108 (33), pp.13800-13805. </w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 40 (D1), pp.D325-D330. </w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.1017550108⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkr886⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02306894v1</w:t>
+                <w:t xml:space="preserve">hal-02306909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ConoServer: updated content, knowledge, and discovery tools in the conopeptide database</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Quentin Kaas</w:t>
+                <w:t xml:space="preserve">Preferential use of unobstructed lateral portals as the access route to the pore of human ATP-gated ion channels (P2X receptors)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien S K Samways</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rilei Yu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ai-Hua Jin</w:t>
+                <w:t xml:space="preserve">Baljit S Khakh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dutertre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David J. Craik</w:t>
+                <w:t xml:space="preserve">Terrance M Egan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 40 (D1), pp.D325-D330. </w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 108 (33), pp.13800-13805. </w:t>
             </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/nar/gkr886⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1017550108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02306909v1</w:t>
+                <w:t xml:space="preserve">hal-02306894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dramatic intraspecimen variations within the injected venom of Conus consors: An unsuspected contribution to venom diversity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">PH-Domain-driven targeting of collybistin but not Cdc42 activation is required for synaptic gephyrin clustering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suneel Reddy-Alla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertram Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jörg Birkenfeld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Volker Eulenburg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dutertre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxicon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.toxicon.2010.02.025⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 31 (7), pp.1173-1184. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1460-9568.2010.07149.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02306881v1</w:t>
+                <w:t xml:space="preserve">hal-02306888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PH-Domain-driven targeting of collybistin but not Cdc42 activation is required for synaptic gephyrin clustering</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Use of Venom Peptides to Probe Ion Channel Structure and Function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dutertre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard J Lewis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1460-9568.2010.07149.x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 285 (18), pp.13315-13320. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.R109.076596⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02306888v1</w:t>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02306886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of Venom Peptides to Probe Ion Channel Structure and Function</w:t>
+                <w:t xml:space="preserve">Dramatic intraspecimen variations within the injected venom of Conus consors: An unsuspected contribution to venom diversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dutertre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Richard J Lewis</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Biass</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reto Stocklin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Favreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Toxicon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 55 (8), pp.1453-1462. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.toxicon.2010.02.025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1074/jbc.R109.076596⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02306886v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02306881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative proteomic study of the venom of the piscivorous cone snail Conus consors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Biass</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dutertre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10554,307 +10554,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02306883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular Engineering of Conotoxins: The Importance of Loop Size to α-Conotoxin Structure and Function</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ai-Hua Jin</w:t>
+                <w:t xml:space="preserve">Conopressin-T from Conus tulipa Reveals an Antagonist Switch in Vasopressin-like Peptides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Dutertre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Daniel Croker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Norelle L Daly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId393" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ching-I A Wang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Dutertre</w:t>
+                <w:t xml:space="preserve">Åsa Andersson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Muttenthaler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 51 (18), pp.5575-5584. </w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 283 (11), pp.7100-7108. </w:t>
             </w:r>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jm800278k⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M706477200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02306877v1</w:t>
+                <w:t xml:space="preserve">hal-02306867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conopressin-T from Conus tulipa Reveals an Antagonist Switch in Vasopressin-like Peptides</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Molecular Engineering of Conotoxins: The Importance of Loop Size to α-Conotoxin Structure and Function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ai-Hua Jin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norelle L Daly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon T Nevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ching-I A Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dutertre</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Markus Muttenthaler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 51 (18), pp.5575-5584. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jm800278k⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1074/jbc.M706477200⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02306867v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02306877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glycine transporter dimers: evidence for occurrence in the plasma membrane.</w:t>
               </w:r>
@@ -11251,51 +11251,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dutertre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalie G Lumsden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul F Alewood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard J Lewis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12753,51 +12753,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Enjalbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Bich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cazals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dutertre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13096,247 +13096,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04998430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of honeybee’s ion channels for the development of an automated screening platform</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Backbone cyclization of native α-conotoxin CIA dramatically increases affinity at neuronal nicotinic receptors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Giribaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Wilson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Haufe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosanna Mary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward Ewans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29ieme colloque Canaux ioniques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Sète, France</w:t>
+              <w:t xml:space="preserve">25th Meeting of the French Society of Toxinology (SFET)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02349028v1</w:t>
+                <w:t xml:space="preserve">hal-02349001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Backbone cyclization of native α-conotoxin CIA dramatically increases affinity at neuronal nicotinic receptors</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterization of honeybee’s ion channels for the development of an automated screening platform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosanna Mary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId456" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Dutertre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Charnet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th Meeting of the French Society of Toxinology (SFET)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">29ieme colloque Canaux ioniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Sète, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02349001v1</w:t>
+                <w:t xml:space="preserve">hal-02349028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -13552,177 +13552,177 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du venin de cônes au médicament.</w:t>
+                <w:t xml:space="preserve">Du venin au médicament</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dutertre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">2014, pp.35-40</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014, pp.12-13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01089751v1</w:t>
+                <w:t xml:space="preserve">hal-01089352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du venin au médicament</w:t>
+                <w:t xml:space="preserve">Du venin de cônes au médicament.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dutertre</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2014, pp.12-13</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Molgo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014, pp.35-40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId467" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01089352v1</w:t>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01089751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId468"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -13877,51 +13877,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05147080v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Saintmont" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Ladner" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Perrin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dutertre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Bich" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2025.128462" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140896v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahrmina Ratibou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anicet Ebou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Valette" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins17030119" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997735v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Vittoria Modica" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Leone" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Gerdol" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuele Greco" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Aurelle" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsob.250015" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140939v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Henry-Gauthier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gache" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Planes" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Inguimbert" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4002/040.067.0103" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818238v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Teillard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamatoa Bambridge" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Salvat" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mollus/eyae013" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814649v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiziano Raffaelli" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David T. Wilson" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Giribaldi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Vetter" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbc.2024.107203" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04549178v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins16020094" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04716244v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Bertaud" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cens" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chavanieu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Estaran" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Rousset" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1085/jgp.202313509" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04624544v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yazid Mohamed Souf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonxhe Lokaj" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veeresh Kuruva" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yakop Saed" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Raviglione" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md21060356" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04605047v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Koludarov" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Velasque" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Senoner" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Timm" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carola Greve" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-023-01656-5" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031653v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Chemin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tuifua" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Deuis" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosanna Mary" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/febs.16773" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695739v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Koua" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeinab Habbouche" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Ballouard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Caron" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxcx.2022.100130" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185922v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjoern M von Reumont" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregor Anderluh" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agostinho Antunes" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naira Ayvazyan" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Beis" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gigascience/giac048" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827687v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Ben Hamadou" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2022.01.21.477203" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185968v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cazals" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Dutertre" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins14110799" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03727841v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Arel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/membranes12050440" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185943v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn M von Reumont" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxcx.2022.100117" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185884v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jutty Rajan Prashanth" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subash Kumar Rai" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard J Lewis" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins14030226" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124177v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Cardoso" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Pineda" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Herzig" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kartik Sunagar" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naeem Yusuf Shaikh" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms232113077" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440266v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Addablah" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Kakou-Ngazoa" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomedicines9040344" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440261v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Abalde" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Zardoya" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins13090642" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440268v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafi Ahmad" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Ainsworth" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gigascience/giab019" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184378v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioadv/vbab011" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440279v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Haufe" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Evans" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Wilson" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norelle Daly" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md19030141" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129169v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mand&#235; Holford" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2020.00065" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995265v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Amar" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Durner" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.0c00957" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025636v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Barrachina" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija El Koulali" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins12080501" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031270v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taline Kazandjian" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Amorim" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth Whiteley" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Wagstaff" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2020.103707" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031280v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotten Ragnarsson" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Pujante" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Enjalbal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md18030150" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440284v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Israel" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2004516117" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031288v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paramjit Bansal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Carter" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Nicke" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomedicines8050128" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307057v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mriga Dutt" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ai-Hua Jin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lavergne" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Francis Alewood" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md17010071" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307053v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line M'Kadmi" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agustina Cabral" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Barrile" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Cantel" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.8b01644" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307074v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Cervelli" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Mariottini" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Oliverio" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins11020106" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307054v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alun Jones" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md17030177" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307082v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamina El Hamdaoui" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaosa Wu" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard J. Clark" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raveendra Anangi" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2019.00577" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349267v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Muttenthaler" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.W.A. Himaya" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Kaas" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemrev.9b00207" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185997v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gier&#233;" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Poisbeau" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/dea-2020-0077" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307047v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Holger Drukewitz" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico Fuhrmann" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eivind A. B. Undheim" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Blanke" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins10010029" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307044v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2017.11.063" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307050v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Laconde" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins10060222" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307051v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silmara R Sousa" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey R Mcarthur" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Brust" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca F Bhola" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Johan Rosengren" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-31245-4" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307008v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor I. Tsetlin" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropharm.2017.06.011" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S5W1K7C2-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307043v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard James Lewis" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7mb00511c" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307017v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua S Wingerd" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Bladen" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0182848" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307041v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoltan Dekan" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J Smout" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201708927" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307013v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Prashanth" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dutertre" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lavergne" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hamilton" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.13504" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3CZLWHQ1-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307003v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siddhihalu W A Himaya" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul F Alewood" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.201500220" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TKNSHNGN-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306984v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde R Israel" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco C Inserra" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer J Smith" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2015.0817" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306982v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alena M Rodriguez" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Mar&#237;" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-015-8787-y" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306989v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. W A Himaya" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Giacomotto" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoshyar Mohialdeen" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.5b00630" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306979v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Mueller" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Starobova" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer R Deuis" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcp.2015.01.011" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-43WQK36V-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306973v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Liang" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien S K Samways" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle Wolf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth A Bowles" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer P Richards" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M114.627810" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306988v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben J Gu" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Field" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amber Ou" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trevor J Kilpatrick" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddv278" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089383v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Ai-Hua" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4155/FMC.14.99" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089713v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul F. Alewood" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard J. Lewis" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxicon.2014.09.011" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FLVDZR8S-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982890v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalyana B Akondi" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J Craik" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cr400401e" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965677v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brett Hamilton" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms4521" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089730v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4155/FMC.14.117" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306963v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferry Heus" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reka A Otvos" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruud L E G Aspers" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene van Elk" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny I Halff" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology3010139" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306950v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikita Abraham" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nayara B Emidio" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi400882s" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306947v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan J Taft" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-14-708" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306940v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.M112.021469" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306944v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Kubala" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.M113.030353" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306942v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Palagi" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer M S Koh" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Leblanc" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2013.01.002" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RCWD8CB3-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306937v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry G Hocking" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerrit J Gerwig" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Violette" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipe Favreau" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201202713" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZG57D01V-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306930v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;va L&#246;rinczi" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yogesh Bhargava" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Marino" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Taly" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina Kaczmarek-H&#225;jek" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1118759109" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306920v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrijana Leonardi" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Piquemal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Terrat" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Biass" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md10020258" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306924v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malgorzata Drwal" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bodo Laube" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heinrich Betz" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1471-4159.2012.07755.x" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306902v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Favreau" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maido Remm" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxicon.2011.10.001" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P8GQN4GN-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306933v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cord-Michael Becker" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.R112.408229" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306932v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirko Beissner" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudolf Schemm" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timm Danker" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annett Sporning" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1124/mol.112.078683" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306928v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2012.06.001" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-50TJ19SV-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306927v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxicon.2012.04.340" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C35BXQHG-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306916v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Macdonald J. Christie" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1124/pr.111.005322" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306894v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baljit S Khakh" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terrance M Egan" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1017550108" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306909v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rilei Yu" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J. Craik" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkr886" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306881v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reto Stocklin" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxicon.2010.02.025" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HWX3SPXQ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306888v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suneel Reddy-Alla" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertram Schmitt" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Birkenfeld" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Eulenburg" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-9568.2010.07149.x" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XWK9PJW0-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306886v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.R109.076596" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306883v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gerbault" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Menou" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Offord" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2009.01.019" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1F6P82SK-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306877v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norelle L Daly" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon T Nevin" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ching-I A Wang" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm800278k" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-M493KBJL-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306867v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Croker" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#197;sa Andersson" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M706477200" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306874v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingo Bartholom&#228;us" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Milan-Lobo" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanne Hastrup" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M800622200" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306864v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Ulens" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina B&#252;ttner" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Fish" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; van Elk" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.emboj.7601785" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306860v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip A. Paczkowski" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iain A. Sharpe" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M610813200" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306851v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie G Lumsden" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2006.06.011" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306855v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcp.2006.03.027" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q0LTW9KQ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306844v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M504229200" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306838v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel D A Tyndall" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmr.683" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XX0JG1QV-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306842v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1432-1033.2004.04147.x" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306832v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Mourier" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Fruchart-Gaillard" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; M&#233;nez" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Servent" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1124/mol.63.1.26" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634939v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819429v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/pii/S0041010124005452" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811447v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/toc/10991387/2024/30/S2" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124373v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Labous" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Maroto" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filiz Arioz" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Enjelbal" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349102v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Charnet" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819363v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819395v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel J Tenorio" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Garc&#237;a Galindo Carlos" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Herr&#225;ez-P&#233;rez" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domnique Koua" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837665v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349239v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Ewans" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998430v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward R. J. Evans" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349028v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349001v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177925v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Creuze" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306901v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089751v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Benoit" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Molgo" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089352v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05147080v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Saintmont" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Ladner" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Perrin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dutertre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Bich" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2025.128462" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140896v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahrmina Ratibou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anicet Ebou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Valette" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins17030119" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997735v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Vittoria Modica" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Leone" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Gerdol" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuele Greco" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Aurelle" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsob.250015" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140939v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Henry-Gauthier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gache" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Planes" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Inguimbert" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4002/040.067.0103" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818238v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Teillard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamatoa Bambridge" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Salvat" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mollus/eyae013" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814649v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiziano Raffaelli" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David T. Wilson" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Giribaldi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Vetter" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbc.2024.107203" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04549178v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins16020094" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04716244v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Bertaud" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cens" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chavanieu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Estaran" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Rousset" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1085/jgp.202313509" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04624544v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yazid Mohamed Souf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonxhe Lokaj" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veeresh Kuruva" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yakop Saed" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Raviglione" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md21060356" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04605047v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Koludarov" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Velasque" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Senoner" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Timm" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carola Greve" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-023-01656-5" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031653v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Chemin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tuifua" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Deuis" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosanna Mary" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/febs.16773" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695739v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Koua" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeinab Habbouche" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Ballouard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Caron" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxcx.2022.100130" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185943v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn M von Reumont" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Dutertre" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxcx.2022.100117" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185968v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cazals" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins14110799" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03727841v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Arel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/membranes12050440" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185922v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjoern M von Reumont" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregor Anderluh" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agostinho Antunes" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naira Ayvazyan" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Beis" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gigascience/giac048" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827687v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Ben Hamadou" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2022.01.21.477203" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185884v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jutty Rajan Prashanth" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subash Kumar Rai" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard J Lewis" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins14030226" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124177v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Cardoso" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Pineda" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Herzig" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kartik Sunagar" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naeem Yusuf Shaikh" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms232113077" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440266v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Addablah" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Kakou-Ngazoa" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomedicines9040344" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440261v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Abalde" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Zardoya" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins13090642" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440268v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafi Ahmad" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Ainsworth" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gigascience/giab019" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184378v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioadv/vbab011" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440279v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Haufe" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Evans" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Wilson" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norelle Daly" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md19030141" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995265v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Amar" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Durner" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.0c00957" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129169v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mand&#235; Holford" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2020.00065" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025636v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Barrachina" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija El Koulali" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins12080501" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031270v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taline Kazandjian" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Amorim" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth Whiteley" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Wagstaff" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2020.103707" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031280v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotten Ragnarsson" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Pujante" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Enjalbal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md18030150" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440284v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Israel" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2004516117" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031288v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paramjit Bansal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Carter" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Nicke" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomedicines8050128" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307082v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamina El Hamdaoui" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaosa Wu" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard J. Clark" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raveendra Anangi" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2019.00577" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307054v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ai-Hua Jin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mriga Dutt" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lavergne" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alun Jones" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md17030177" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307057v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Francis Alewood" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md17010071" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307053v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line M'Kadmi" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agustina Cabral" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Barrile" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Cantel" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.8b01644" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307074v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Cervelli" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Mariottini" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Oliverio" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins11020106" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349267v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Muttenthaler" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.W.A. Himaya" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Kaas" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemrev.9b00207" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185997v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gier&#233;" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Poisbeau" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/dea-2020-0077" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307044v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2017.11.063" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307047v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Holger Drukewitz" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico Fuhrmann" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eivind A. B. Undheim" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Blanke" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins10010029" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307050v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Laconde" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins10060222" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307051v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silmara R Sousa" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey R Mcarthur" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Brust" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca F Bhola" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Johan Rosengren" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-31245-4" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307043v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard James Lewis" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7mb00511c" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307008v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor I. Tsetlin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropharm.2017.06.011" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S5W1K7C2-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307017v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua S Wingerd" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Bladen" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0182848" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307041v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoltan Dekan" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J Smout" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201708927" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307013v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Prashanth" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dutertre" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lavergne" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hamilton" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.13504" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3CZLWHQ1-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306984v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde R Israel" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco C Inserra" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer J Smith" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2015.0817" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306982v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alena M Rodriguez" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Mar&#237;" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-015-8787-y" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307003v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siddhihalu W A Himaya" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul F Alewood" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.201500220" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TKNSHNGN-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306989v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. W A Himaya" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Giacomotto" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoshyar Mohialdeen" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.5b00630" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306979v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Mueller" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Starobova" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer R Deuis" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcp.2015.01.011" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-43WQK36V-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306973v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Liang" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien S K Samways" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle Wolf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth A Bowles" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer P Richards" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M114.627810" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306988v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben J Gu" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Field" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amber Ou" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trevor J Kilpatrick" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddv278" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089383v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Ai-Hua" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4155/FMC.14.99" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089713v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul F. Alewood" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard J. Lewis" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxicon.2014.09.011" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FLVDZR8S-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982890v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalyana B Akondi" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J Craik" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cr400401e" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965677v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brett Hamilton" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms4521" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089730v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4155/FMC.14.117" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306963v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferry Heus" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reka A Otvos" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruud L E G Aspers" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene van Elk" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny I Halff" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology3010139" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306940v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.M112.021469" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306947v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan J Taft" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-14-708" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306950v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikita Abraham" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nayara B Emidio" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi400882s" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306944v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Kubala" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.M113.030353" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306942v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Palagi" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer M S Koh" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Leblanc" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2013.01.002" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RCWD8CB3-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306937v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry G Hocking" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerrit J Gerwig" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Violette" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipe Favreau" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201202713" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZG57D01V-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306933v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cord-Michael Becker" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heinrich Betz" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.R112.408229" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306902v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Terrat" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Biass" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Favreau" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maido Remm" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxicon.2011.10.001" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P8GQN4GN-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306930v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;va L&#246;rinczi" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yogesh Bhargava" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Marino" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Taly" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina Kaczmarek-H&#225;jek" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1118759109" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306920v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrijana Leonardi" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Piquemal" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md10020258" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306924v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malgorzata Drwal" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bodo Laube" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1471-4159.2012.07755.x" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306932v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirko Beissner" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudolf Schemm" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timm Danker" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annett Sporning" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1124/mol.112.078683" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306927v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxicon.2012.04.340" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C35BXQHG-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306928v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2012.06.001" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-50TJ19SV-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306916v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Macdonald J. Christie" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1124/pr.111.005322" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306909v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rilei Yu" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J. Craik" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkr886" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306894v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baljit S Khakh" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terrance M Egan" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1017550108" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306888v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suneel Reddy-Alla" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertram Schmitt" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Birkenfeld" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Eulenburg" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-9568.2010.07149.x" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XWK9PJW0-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306886v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.R109.076596" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306881v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reto Stocklin" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxicon.2010.02.025" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HWX3SPXQ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306883v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gerbault" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Menou" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Offord" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2009.01.019" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1F6P82SK-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306867v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Croker" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norelle L Daly" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#197;sa Andersson" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M706477200" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306877v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon T Nevin" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ching-I A Wang" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm800278k" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-M493KBJL-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306874v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingo Bartholom&#228;us" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Milan-Lobo" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanne Hastrup" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M800622200" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306864v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Ulens" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina B&#252;ttner" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Fish" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; van Elk" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.emboj.7601785" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306860v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip A. Paczkowski" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iain A. Sharpe" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M610813200" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306851v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie G Lumsden" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2006.06.011" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306855v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcp.2006.03.027" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q0LTW9KQ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306844v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M504229200" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306838v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel D A Tyndall" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmr.683" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XX0JG1QV-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306842v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1432-1033.2004.04147.x" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306832v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Mourier" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Fruchart-Gaillard" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; M&#233;nez" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Servent" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1124/mol.63.1.26" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634939v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819429v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/pii/S0041010124005452" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811447v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/toc/10991387/2024/30/S2" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124373v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Labous" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Maroto" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filiz Arioz" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Enjelbal" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349102v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Charnet" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819363v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819395v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel J Tenorio" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Garc&#237;a Galindo Carlos" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Herr&#225;ez-P&#233;rez" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domnique Koua" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837665v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349239v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Ewans" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998430v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward R. J. Evans" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349001v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349028v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177925v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Creuze" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306901v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089352v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089751v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Benoit" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Molgo" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>