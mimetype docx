--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -100,295 +100,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling radiative, conductive and convective heat-transfers in a single Monte Carlo algorithm: A general theoretical framework for linear situations</w:t>
+                <w:t xml:space="preserve">Investigation of the dynamics of a Capillary Pumped Loop assisted with a mechanical pump: Influence of pump location</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Marc Tregan</w:t>
+                <w:t xml:space="preserve">Marie Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Luc Amestoy</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sébastien Dutour</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0283681⟩</w:t>
+              <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 221, pp.119854. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2022.119854⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04066139v2</w:t>
+                <w:t xml:space="preserve">hal-04730167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of the dynamics of a Capillary Pumped Loop assisted with a mechanical pump: Influence of pump location</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Coupling radiative, conductive and convective heat-transfers in a single Monte Carlo algorithm: A general theoretical framework for linear situations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marc Tregan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Luc Amestoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mégane Bati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Lévêque</w:t>
+                <w:t xml:space="preserve">Jean-Jacques Bézian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Dutour</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Stéphane Blanco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 221, pp.119854. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 18 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2022.119854⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0283681⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04730167v1</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04066139v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental study of a Capillary Pumped Loop assisted with a mechanical pump placed at the evaporator inlet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dutour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Lluc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -459,438 +459,438 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02961575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D analytical modelling of plate fin heat sink on forced convection</w:t>
+                <w:t xml:space="preserve">Experimental and Numerical Analysis of Start-up of a Capillary Pumped Loop for Terrestrial Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Castelan</w:t>
+                <w:t xml:space="preserve">Flavio Accorinti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Cougo</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Nicolas Blet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ayel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dutour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thierry Meynard</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Bertin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.matcom.2018.09.011⟩</w:t>
+              <w:t xml:space="preserve">Journal of Heat Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/1.4044276⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02403664v1</w:t>
+                <w:t xml:space="preserve">hal-02282347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigation of a dielectric liquid-vapor interface between two vertical planar electrodes: Influence of the DC electric field and temperature</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">3D analytical modelling of plate fin heat sink on forced convection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Castelan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Cougo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dutour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Meynard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Thermal and Fluid Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.expthermflusci.2019.03.017⟩</w:t>
+              <w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 158, pp.296-307. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matcom.2018.09.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02285083v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02403664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and Numerical Analysis of Start-up of a Capillary Pumped Loop for Terrestrial Applications</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental investigation of a dielectric liquid-vapor interface between two vertical planar electrodes: Influence of the DC electric field and temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Ayel</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Baptiste Blaineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dutour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Bertin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thierry Callegari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Lavieille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Miscevic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Heat Transfer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, </w:t>
+              <w:t xml:space="preserve">Experimental Thermal and Fluid Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 105, pp.144-152. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1115/1.4044276⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.expthermflusci.2019.03.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02282347v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02285083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analytical and numerical results for the dynamics of capillary pumped loops and loop heat pipes subjected to high amplitude heat load steps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dutour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kaled</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -963,51 +963,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Platel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dutour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Joly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1045,51 +1045,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Speed of sound, density, and compressibility of alkyl-benzenes as a function of pressure and temperature: Heptadecylbenzene and octadecylbenzene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dutour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Carrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1187,51 +1187,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compressibilities of liquid pentadecylcyclohexane and nonadecylcyclohexane from high pressure speed of sound and density measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dutour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Carrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1303,51 +1303,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Speed of sound, density, and compressibility of alkylbenzenes as a function of pressure and temperature: Tridecylbenzene and pentadecylbenzene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dutour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Carrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1503,77 +1503,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Loehrmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Videcoq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ayel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Dutour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on More Electric Aircraf (MEA2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association aéronautique et astronautique de France (3AF), Feb 2024, Toulouse, France. </w:t>
@@ -1624,77 +1624,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct cooling of power modules by two-phase systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Loehrmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ayel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Videcoq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dutour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Piaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1864,579 +1864,579 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03361239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-efficiency cooling system for highly integrated power electronics for hybrid propulsion aircraft</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Etude expérimentale et analyse du comportement thermique et hydrodynamique d’une boucle diphasique à pompage hybride capillaire et mécanique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Najoua Erroui</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Ayel</w:t>
+                <w:t xml:space="preserve">Marie Levêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Dutour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Miscevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Gateau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yves Bertin</w:t>
+                <w:t xml:space="preserve">Y. Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Lavieille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 IEEE 28th International Symposium on Industrial Electronics (ISIE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Vancouver, Canada. pp.870-877</w:t>
+              <w:t xml:space="preserve">27ème Congrès Français de Thermique (SFT 2019), 3-6 juin 2019, Nantes (FRANCE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02417709v1</w:t>
+                <w:t xml:space="preserve">hal-03953541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude expérimentale et analyse du comportement thermique et hydrodynamique d’une boucle diphasique à pompage hybride capillaire et mécanique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Highly integrated power electronics solution and associated high-efficiency cooling system for hybrid propulsion aircraft : cooling system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavio Accorinti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Levêque</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marc Miscevic</w:t>
+                <w:t xml:space="preserve">Najoua Erroui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">V. Ayel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gateau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Y. Bertin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Lavieille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27ème Congrès Français de Thermique (SFT 2019), 3-6 juin 2019, Nantes (FRANCE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Nantes, France</w:t>
+              <w:t xml:space="preserve">2019 IEEE 28th International Symposium on Industrial Electronics (ISIE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03953541v1</w:t>
+                <w:t xml:space="preserve">hal-03877060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly integrated power electronics solution and associated high-efficiency cooling system for hybrid propulsion aircraft : cooling system</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">3D Analytical Modelling of Sink Heat Distribution for Fast Optimisation of Power Converters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Castelan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernardo Cougo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Dutour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Meynard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 IEEE 28th International Symposium on Industrial Electronics (ISIE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Vancouver, Canada</w:t>
+              <w:t xml:space="preserve">Electricmacs 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Toulouse, France. pp.296-307</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03877060v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02529409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Analytical Modelling of Sink Heat Distribution for Fast Optimisation of Power Converters</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Dutour</w:t>
+                <w:t xml:space="preserve">High-efficiency cooling system for highly integrated power electronics for hybrid propulsion aircraft</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavio Accorinti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Najoua Erroui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Meynard</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Vincent Ayel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gateau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electricmacs 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Toulouse, France. pp.296-307</w:t>
+              <w:t xml:space="preserve">2019 IEEE 28th International Symposium on Industrial Electronics (ISIE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Vancouver, Canada. pp.870-877</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02529409v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02417709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation de dissipateurs à ailettes pour des convertisseurs utilisant des composants puissance discrets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Castelan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Castelan</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Bernardo Cougo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dutour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Meynard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium de Génie Electrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Lorraine [UL], Jul 2018, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2455,273 +2455,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02981897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and Numerical Analysis of Start-up of a Capillary Pumped Loop for Terrestrial Applications</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">A theoretical investigation of a controlled hybrid mechanical/capillary pumped loop</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Levêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dutour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Miscevic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Lavieille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint 19th International Heat Pipe Conference and 13th International Heat Pipe Symposium</w:t>
+              <w:t xml:space="preserve">International Heat Pipe Conference (IHPC 2018), June 10-14, 2018, Pisa (ITALY)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Pisa, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01888173v1</w:t>
+                <w:t xml:space="preserve">hal-03953516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A theoretical investigation of a controlled hybrid mechanical/capillary pumped loop</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Experimental and Numerical Analysis of Start-up of a Capillary Pumped Loop for Terrestrial Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavio Accorinti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Blet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ayel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dutour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Heat Pipe Conference (IHPC 2018), June 10-14, 2018, Pisa (ITALY)</w:t>
+              <w:t xml:space="preserve">Joint 19th International Heat Pipe Conference and 13th International Heat Pipe Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Pisa, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03953516v1</w:t>
+                <w:t xml:space="preserve">hal-01888173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combined conductive-convective-radiative heat transfer in complex geometry using the Monte Carlo method</w:t>
               </w:r>
@@ -2759,51 +2759,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna El-Hafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard A Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IHTC 16 - 16th International Heat Transfer Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, THE HEAT AND MASS TRANSFER SOCIETY OF CHINA; TSINGHUA UNIVERSITY, Aug 2018, Beijing, China. 8 p., </w:t>
@@ -2841,77 +2841,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inﬂuence of the electrical ﬁeld and the temperature on a liquid-vapor interface between two vertical parallel plane electrodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Blaineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dutour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Callegari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lavieille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2966,77 +2966,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plate fin heat sink analytical modeling for fast and precise optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Castelan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Castelan</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Bernardo Cougo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dutour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry A. Meynard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3068,1175 +3068,1175 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03937351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigation of film thickness during condensation in microgravity</w:t>
+                <w:t xml:space="preserve">Experimental Study of the Effect of an Electrical Field on a Liquid Vapor Interface in a Narrow Channel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lan Phuong Le Nguyen</w:t>
+                <w:t xml:space="preserve">B. Blaineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Dutour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Callegari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lavieille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">A. Glushchuk</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Miscevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International Conference on Two-Phase Systems for Ground and Space Applications, Sept. 26-29, 2016, Marseille (FRANCE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Marseille, France</w:t>
+              <w:t xml:space="preserve">5th European Conference Micro and Nano Flows Conference, Sept. 11-14, 2016, Milan (ITALY)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03953543v1</w:t>
+                <w:t xml:space="preserve">hal-03988863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet de la gravité sur la condensation convective : campagne de vols paraboliques de l'ESA</w:t>
+                <w:t xml:space="preserve">Extension des performances des systèmes diphasiques à pompage capillaire : utilisation des forces Électro-Hydro-Dynamique (EHD)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lan Phuong Le Nguyen</w:t>
+                <w:t xml:space="preserve">B. Blaineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Dufraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Dutour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Callegari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lavieille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Français de Thermique, Thermique &amp; Multiphysique (SFT 2016), 31 mai-3 juin 2016, Toulouse (FRANCE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03953544v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03988864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Study of the Effect of an Electrical Field on a Liquid Vapor Interface in a Narrow Channel</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Analytical model for the dynamics of a CPL/LHP subjected to high amplitude heat load steps : estimation of the liquid flow rate overshoot and maximal pressure drop at the evaporator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dutour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Kaled</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th European Conference Micro and Nano Flows Conference, Sept. 11-14, 2016, Milan (ITALY)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Milan, Italy</w:t>
+              <w:t xml:space="preserve">18th International Heat Pipe Conference and 12th International Heat Pipe Symposium, June 12-16, 2016, Jeju, SOUTH KOREA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Jeju, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03988863v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03988897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extension des performances des systèmes diphasiques à pompage capillaire : utilisation des forces Électro-Hydro-Dynamique (EHD)</w:t>
+                <w:t xml:space="preserve">Étude de la condensation convective dans un tube miniature vertical</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Blaineau</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Lan Phuong Le Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Lavieille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Miscevic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dutour</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Français de Thermique, Thermique &amp; Multiphysique (SFT 2016), 31 mai-3 juin 2016, Toulouse (FRANCE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03988864v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03988895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytical model for the dynamics of a CPL/LHP subjected to high amplitude heat load steps : estimation of the liquid flow rate overshoot and maximal pressure drop at the evaporator</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Dutour</w:t>
+                <w:t xml:space="preserve">Convective condensation in microgravity conditions : heat transfer coefficient measurements and flow visualizations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Azzolin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bortolin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lan Phuong Le Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Lavieille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmed Kaled</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A. Glushchuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Heat Pipe Conference and 12th International Heat Pipe Symposium, June 12-16, 2016, Jeju, SOUTH KOREA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Jeju, South Korea</w:t>
+              <w:t xml:space="preserve">1st International Conference on Two-Phase Systems for Ground and Space Applications, Sept. 26-29, 2016, Marseille (FRANCE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03988897v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03953542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude de la condensation convective dans un tube miniature vertical</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lan Phuong Le Nguyen</w:t>
+                <w:t xml:space="preserve">Effet de l’état de surface sur les caloducs gravitaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felipe Miguel Mancio Reis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. L. Dubelloy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Dutour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lavieille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Miscevic</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Dutour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Français de Thermique, Thermique &amp; Multiphysique (SFT 2016), 31 mai-3 juin 2016, Toulouse (FRANCE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03988895v1</w:t>
+                <w:t xml:space="preserve">hal-03988896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convective condensation in microgravity conditions : heat transfer coefficient measurements and flow visualizations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
+                <w:t xml:space="preserve">Experimental investigation of film thickness during condensation in microgravity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lan Phuong Le Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Lavieille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Azzolin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bortolin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Glushchuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st International Conference on Two-Phase Systems for Ground and Space Applications, Sept. 26-29, 2016, Marseille (FRANCE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03953542v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03953543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet de l’état de surface sur les caloducs gravitaires</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Effet de la gravité sur la condensation convective : campagne de vols paraboliques de l'ESA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lan Phuong Le Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Lavieille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dutour</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Lavieille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Miscevic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Français de Thermique, Thermique &amp; Multiphysique (SFT 2016), 31 mai-3 juin 2016, Toulouse (FRANCE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03988896v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03953544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A theoretical analysis of the transient behavior of a cpl for terrestrial application</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">A Theoretical investigation of phase distribution in the evaporator cavity of a loop heat pipe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.T. Phan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dutour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Platel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">V. Ayel</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Larue De Tournemine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th ISPC: 16th International Heat Pipe Conference ,Lyon, France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03953511v1</w:t>
+                <w:t xml:space="preserve">hal-03953512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Theoretical investigation of phase distribution in the evaporator cavity of a loop heat pipe</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">A theoretical analysis of the transient behavior of a cpl for terrestrial application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Kaled</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dutour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Platel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Larue De Tournemine</w:t>
+                <w:t xml:space="preserve">L. Lachassagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Ayel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th ISPC: 16th International Heat Pipe Conference ,Lyon, France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03953512v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03953511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">About flow regime and heat transfer in low diameter condenser of LHP and CPL</w:t>
               </w:r>
@@ -4261,64 +4261,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges El Achkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lavieille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Kaled</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dutour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th IHPC : 16th International Heat Pipe Conference, Lyon, France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4343,64 +4343,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transient model of capillary pumped loop for ground</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Kaled</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dutour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Platel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4438,64 +4438,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèle instationnaire d’une boucle fluide diphasique à pompage capillaire (CPL) en vue de l’étude de l’influence de la gravité sur ses performances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Kaled</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dutour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Platel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4533,51 +4533,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A theoretical investigation of the influence of phase distribution in the evaporator cavity on the performance of a loop heat pipe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dutour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4658,90 +4658,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation du comportement dynamique des LHP. Influence de la répartition du fluide sur les transferts de chaleur et de masse au sein de l'ensemble cœur/réservoir des LHP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dutour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Platel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Tadrist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Larue De Tournemine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée thématique "Boucles fluides à pompage capillaire" de la Société Française de Thermique, Paris, France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4779,51 +4779,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Theoretical Investigation Of Transient Behavior Of Lhp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dutour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Platel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4926,51 +4926,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lallemand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Ayel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Burban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5025,51 +5025,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude théorique de la réponse instationnaire des boucles diphasiques de type Loop Heat Pipe (Lhp)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dutour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Platel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5191,77 +5191,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Penazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jens Biele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Caliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Castelan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JEMP2018 – 14èmes Journées d’Etudes des Milieux Poreux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Nantes, France. </w:t>
@@ -5322,90 +5322,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MEA2021 - More Electric Aircraft - Towards cleaner aviation, Oct. 20-21 2021</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ayel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavio Accorinti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dutour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Bertin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5592,51 +5592,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04066139v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Tregan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Amestoy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Bati" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques B&#233;zian" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blanco" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0283681" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730167v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dutour" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2022.119854" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961575v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lluc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lavieille" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Miscevic" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2019.114850" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403664v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Castelan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cougo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Meynard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2018.09.011" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285083v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Blaineau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Callegari" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2019.03.017" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02282347v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Accorinti" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Blet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ayel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bertin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4044276" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805859v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kaled" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2017.02.065" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805858v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Launay" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Platel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Joly" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687178v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Carrier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lagourette" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guanghua Gao" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Daridon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/je049973v" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-F5L5B8G9-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687184v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0021-9614(03)00134-4" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JV4LSHLM-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687197v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/je025560n" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-S3SVXLRM-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889926v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Loehrmann" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Videcoq" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34849/7ftb-f768" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889905v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Piaud" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361239v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Eymet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Prisse" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Ybanez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Harribey" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2020-129" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417709v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najoua Erroui" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gateau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953541v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lev&#234;que" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bertin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877060v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ayel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529409v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Castelan" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo Cougo" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981897v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01888173v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953516v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882644v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loris Ibarrart" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Caliot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna El-Hafi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard A Fournier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/IHTC16.pma.023662" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943445v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937351v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry A. Meynard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953543v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lan Phuong Le Nguyen" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Azzolin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bortolin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Glushchuk" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953544v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988863v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Blaineau" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988864v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dufraisse" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988897v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Kaled" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988895v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953542v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988896v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Miguel Mancio Reis" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Dubelloy" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953511v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lachassagne" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953512v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.T. Phan" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Larue De Tournemine" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953514v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges El Achkar" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953513v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953515v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953510v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Soler" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tadrist" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988894v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953508v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953509v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rulli&#232;res" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lefevre" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lallemand" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Burban" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953507v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516966v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Penazzi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Biele" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353052v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730167v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dutour" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2022.119854" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04066139v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Tregan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Amestoy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Bati" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques B&#233;zian" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blanco" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0283681" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961575v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lluc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lavieille" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Miscevic" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2019.114850" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02282347v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Accorinti" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Blet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ayel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bertin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4044276" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403664v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Castelan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cougo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Meynard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2018.09.011" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285083v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Blaineau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Callegari" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2019.03.017" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805859v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kaled" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2017.02.065" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805858v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Launay" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Platel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Joly" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687178v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Carrier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lagourette" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guanghua Gao" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Daridon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/je049973v" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-F5L5B8G9-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687184v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0021-9614(03)00134-4" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JV4LSHLM-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687197v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/je025560n" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-S3SVXLRM-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889926v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Loehrmann" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Videcoq" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34849/7ftb-f768" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889905v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Piaud" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361239v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Eymet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Prisse" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Ybanez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Harribey" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2020-129" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953541v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lev&#234;que" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bertin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877060v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najoua Erroui" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ayel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gateau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529409v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Castelan" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo Cougo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417709v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981897v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953516v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01888173v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882644v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loris Ibarrart" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Caliot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna El-Hafi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard A Fournier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/IHTC16.pma.023662" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943445v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937351v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry A. Meynard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988863v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Blaineau" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988864v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dufraisse" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988897v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Kaled" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988895v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lan Phuong Le Nguyen" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953542v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Azzolin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bortolin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Glushchuk" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988896v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Miguel Mancio Reis" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Dubelloy" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953543v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953544v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953512v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.T. Phan" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Larue De Tournemine" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953511v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lachassagne" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953514v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges El Achkar" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953513v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953515v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953510v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Soler" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tadrist" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988894v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953508v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953509v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rulli&#232;res" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lefevre" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lallemand" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Burban" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953507v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516966v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Penazzi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Biele" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353052v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>