--- v1 (2026-04-05)
+++ v2 (2026-05-04)
@@ -100,295 +100,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of the dynamics of a Capillary Pumped Loop assisted with a mechanical pump: Influence of pump location</w:t>
+                <w:t xml:space="preserve">Coupling radiative, conductive and convective heat-transfers in a single Monte Carlo algorithm: A general theoretical framework for linear situations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Lévêque</w:t>
+                <w:t xml:space="preserve">Jean Marc Tregan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Dutour</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean Luc Amestoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mégane Bati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Bézian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Blanco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2022.119854⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 18 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0283681⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04730167v1</w:t>
+                <w:t xml:space="preserve">hal-04066139v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling radiative, conductive and convective heat-transfers in a single Monte Carlo algorithm: A general theoretical framework for linear situations</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Investigation of the dynamics of a Capillary Pumped Loop assisted with a mechanical pump: Influence of pump location</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Jacques Bézian</w:t>
+                <w:t xml:space="preserve">Marie Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Blanco</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sébastien Dutour</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 18 (4), </w:t>
+              <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 221, pp.119854. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0283681⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2022.119854⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04066139v2</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04730167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental study of a Capillary Pumped Loop assisted with a mechanical pump placed at the evaporator inlet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dutour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Lluc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -504,51 +504,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Blet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ayel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dutour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Bertin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -621,51 +621,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Castelan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Cougo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dutour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Meynard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -725,51 +725,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental investigation of a dielectric liquid-vapor interface between two vertical planar electrodes: Influence of the DC electric field and temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Blaineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dutour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Callegari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -846,51 +846,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analytical and numerical results for the dynamics of capillary pumped loops and loop heat pipes subjected to high amplitude heat load steps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dutour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kaled</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -963,51 +963,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Platel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dutour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Joly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1045,51 +1045,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Speed of sound, density, and compressibility of alkyl-benzenes as a function of pressure and temperature: Heptadecylbenzene and octadecylbenzene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dutour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Carrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1187,51 +1187,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compressibilities of liquid pentadecylcyclohexane and nonadecylcyclohexane from high pressure speed of sound and density measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dutour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Carrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1303,51 +1303,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Speed of sound, density, and compressibility of alkylbenzenes as a function of pressure and temperature: Tridecylbenzene and pentadecylbenzene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dutour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Carrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1516,64 +1516,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Videcoq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ayel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dutour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on More Electric Aircraf (MEA2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association aéronautique et astronautique de France (3AF), Feb 2024, Toulouse, France. </w:t>
@@ -1650,51 +1650,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ayel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Videcoq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dutour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Piaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1864,277 +1864,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03361239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude expérimentale et analyse du comportement thermique et hydrodynamique d’une boucle diphasique à pompage hybride capillaire et mécanique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Highly integrated power electronics solution and associated high-efficiency cooling system for hybrid propulsion aircraft : cooling system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavio Accorinti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Levêque</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marc Miscevic</w:t>
+                <w:t xml:space="preserve">Najoua Erroui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">V. Ayel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gateau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Y. Bertin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Lavieille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27ème Congrès Français de Thermique (SFT 2019), 3-6 juin 2019, Nantes (FRANCE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Nantes, France</w:t>
+              <w:t xml:space="preserve">2019 IEEE 28th International Symposium on Industrial Electronics (ISIE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03953541v1</w:t>
+                <w:t xml:space="preserve">hal-03877060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly integrated power electronics solution and associated high-efficiency cooling system for hybrid propulsion aircraft : cooling system</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Flavio Accorinti</w:t>
+                <w:t xml:space="preserve">Etude expérimentale et analyse du comportement thermique et hydrodynamique d’une boucle diphasique à pompage hybride capillaire et mécanique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Levêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Dutour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Miscevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Najoua Erroui</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Y. Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Lavieille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 IEEE 28th International Symposium on Industrial Electronics (ISIE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Vancouver, Canada</w:t>
+              <w:t xml:space="preserve">27ème Congrès Français de Thermique (SFT 2019), 3-6 juin 2019, Nantes (FRANCE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03877060v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03953541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D Analytical Modelling of Sink Heat Distribution for Fast Optimisation of Power Converters</w:t>
               </w:r>
@@ -2146,51 +2146,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Castelan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernardo Cougo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dutour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Meynard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2241,77 +2241,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-efficiency cooling system for highly integrated power electronics for hybrid propulsion aircraft</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavio Accorinti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najoua Erroui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ayel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2379,51 +2379,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Castelan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernardo Cougo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dutour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Meynard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2461,103 +2461,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A theoretical investigation of a controlled hybrid mechanical/capillary pumped loop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Levêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dutour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Miscevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lavieille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Heat Pipe Conference (IHPC 2018), June 10-14, 2018, Pisa (ITALY)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Pisa, Italy</w:t>
@@ -2580,955 +2580,955 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03953516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and Numerical Analysis of Start-up of a Capillary Pumped Loop for Terrestrial Applications</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Combined conductive-convective-radiative heat transfer in complex geometry using the Monte Carlo method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loris Ibarrart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Caliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouna El-Hafi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard A Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Blanco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint 19th International Heat Pipe Conference and 13th International Heat Pipe Symposium</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IHTC 16 - 16th International Heat Transfer Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, THE HEAT AND MASS TRANSFER SOCIETY OF CHINA; TSINGHUA UNIVERSITY, Aug 2018, Beijing, China. 8 p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1615/IHTC16.pma.023662⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01888173v1</w:t>
+                <w:t xml:space="preserve">hal-01882644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined conductive-convective-radiative heat transfer in complex geometry using the Monte Carlo method</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Richard A Fournier</w:t>
+                <w:t xml:space="preserve">Experimental and Numerical Analysis of Start-up of a Capillary Pumped Loop for Terrestrial Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavio Accorinti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Blet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ayel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Blanco</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sébastien Dutour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IHTC 16 - 16th International Heat Transfer Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Joint 19th International Heat Pipe Conference and 13th International Heat Pipe Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Pisa, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1615/IHTC16.pma.023662⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01882644v1</w:t>
+                <w:t xml:space="preserve">hal-01888173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inﬂuence of the electrical ﬁeld and the temperature on a liquid-vapor interface between two vertical parallel plane electrodes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Plate fin heat sink analytical modeling for fast and precise optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Castelan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernardo Cougo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dutour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry A. Meynard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Electrohydrodynamics (ISEHD 2017), june 19-21, Ottawa, ON (CANADA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Ottawa, Canada</w:t>
+              <w:t xml:space="preserve">Journées ISP3D-2017 "Intégration des Systèmes de Puissances en 3D" du GDR-CNRS SEEDS, 15-16 mars 2017, Toulouse (FRANCE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03943445v1</w:t>
+                <w:t xml:space="preserve">hal-03937351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plate fin heat sink analytical modeling for fast and precise optimization</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Inﬂuence of the electrical ﬁeld and the temperature on a liquid-vapor interface between two vertical parallel plane electrodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Blaineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dutour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Callegari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Lavieille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Miscevic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées ISP3D-2017 "Intégration des Systèmes de Puissances en 3D" du GDR-CNRS SEEDS, 15-16 mars 2017, Toulouse (FRANCE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Toulouse, France</w:t>
+              <w:t xml:space="preserve">International Symposium on Electrohydrodynamics (ISEHD 2017), june 19-21, Ottawa, ON (CANADA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Ottawa, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03937351v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03943445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Study of the Effect of an Electrical Field on a Liquid Vapor Interface in a Narrow Channel</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analytical model for the dynamics of a CPL/LHP subjected to high amplitude heat load steps : estimation of the liquid flow rate overshoot and maximal pressure drop at the evaporator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Dutour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Blaineau</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ahmed Kaled</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th European Conference Micro and Nano Flows Conference, Sept. 11-14, 2016, Milan (ITALY)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Milan, Italy</w:t>
+              <w:t xml:space="preserve">18th International Heat Pipe Conference and 12th International Heat Pipe Symposium, June 12-16, 2016, Jeju, SOUTH KOREA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Jeju, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03988863v1</w:t>
+                <w:t xml:space="preserve">hal-03988897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extension des performances des systèmes diphasiques à pompage capillaire : utilisation des forces Électro-Hydro-Dynamique (EHD)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Étude de la condensation convective dans un tube miniature vertical</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Dufraisse</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Lan Phuong Le Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Lavieille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Miscevic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dutour</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Français de Thermique, Thermique &amp; Multiphysique (SFT 2016), 31 mai-3 juin 2016, Toulouse (FRANCE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03988864v1</w:t>
+                <w:t xml:space="preserve">hal-03988895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytical model for the dynamics of a CPL/LHP subjected to high amplitude heat load steps : estimation of the liquid flow rate overshoot and maximal pressure drop at the evaporator</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Extension des performances des systèmes diphasiques à pompage capillaire : utilisation des forces Électro-Hydro-Dynamique (EHD)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Blaineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Dufraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dutour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Callegari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Lavieille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Heat Pipe Conference and 12th International Heat Pipe Symposium, June 12-16, 2016, Jeju, SOUTH KOREA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Jeju, South Korea</w:t>
+              <w:t xml:space="preserve">Congrès Français de Thermique, Thermique &amp; Multiphysique (SFT 2016), 31 mai-3 juin 2016, Toulouse (FRANCE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03988897v1</w:t>
+                <w:t xml:space="preserve">hal-03988864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude de la condensation convective dans un tube miniature vertical</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lan Phuong Le Nguyen</w:t>
+                <w:t xml:space="preserve">Experimental Study of the Effect of an Electrical Field on a Liquid Vapor Interface in a Narrow Channel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Blaineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Dutour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Callegari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lavieille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Miscevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français de Thermique, Thermique &amp; Multiphysique (SFT 2016), 31 mai-3 juin 2016, Toulouse (FRANCE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Toulouse, France</w:t>
+              <w:t xml:space="preserve">5th European Conference Micro and Nano Flows Conference, Sept. 11-14, 2016, Milan (ITALY)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03988895v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03988863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Convective condensation in microgravity conditions : heat transfer coefficient measurements and flow visualizations</w:t>
               </w:r>
@@ -3540,51 +3540,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Azzolin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bortolin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lan Phuong Le Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lavieille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3665,51 +3665,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felipe Miguel Mancio Reis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. L. Dubelloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dutour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lavieille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3760,51 +3760,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental investigation of film thickness during condensation in microgravity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lan Phuong Le Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lavieille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3885,77 +3885,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet de la gravité sur la condensation convective : campagne de vols paraboliques de l'ESA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lan Phuong Le Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lavieille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dutour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Miscevic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3987,420 +3987,420 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03953544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Theoretical investigation of phase distribution in the evaporator cavity of a loop heat pipe</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">About flow regime and heat transfer in low diameter condenser of LHP and CPL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Miscevic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.T. Phan</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Georges El Achkar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Lavieille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Kaled</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dutour</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Larue De Tournemine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th ISPC: 16th International Heat Pipe Conference ,Lyon, France</w:t>
+              <w:t xml:space="preserve">16th IHPC : 16th International Heat Pipe Conference, Lyon, France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03953512v1</w:t>
+                <w:t xml:space="preserve">hal-03953514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A theoretical analysis of the transient behavior of a cpl for terrestrial application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Kaled</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dutour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Platel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Lachassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Ayel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th ISPC: 16th International Heat Pipe Conference ,Lyon, France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03953511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">About flow regime and heat transfer in low diameter condenser of LHP and CPL</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Miscevic</w:t>
+                <w:t xml:space="preserve">A Theoretical investigation of phase distribution in the evaporator cavity of a loop heat pipe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.T. Phan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Dutour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Platel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georges El Achkar</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Dutour</w:t>
+                <w:t xml:space="preserve">A. Larue De Tournemine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th IHPC : 16th International Heat Pipe Conference, Lyon, France</w:t>
+              <w:t xml:space="preserve">16th ISPC: 16th International Heat Pipe Conference ,Lyon, France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03953514v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03953512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transient model of capillary pumped loop for ground</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Kaled</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dutour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Platel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4438,64 +4438,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèle instationnaire d’une boucle fluide diphasique à pompage capillaire (CPL) en vue de l’étude de l’influence de la gravité sur ses performances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Kaled</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dutour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Platel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4533,51 +4533,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A theoretical investigation of the influence of phase distribution in the evaporator cavity on the performance of a loop heat pipe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dutour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4658,90 +4658,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation du comportement dynamique des LHP. Influence de la répartition du fluide sur les transferts de chaleur et de masse au sein de l'ensemble cœur/réservoir des LHP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dutour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Platel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Tadrist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Larue De Tournemine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée thématique "Boucles fluides à pompage capillaire" de la Société Française de Thermique, Paris, France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4779,51 +4779,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Theoretical Investigation Of Transient Behavior Of Lhp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dutour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Platel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4926,51 +4926,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lallemand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Ayel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Burban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5025,51 +5025,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude théorique de la réponse instationnaire des boucles diphasiques de type Loop Heat Pipe (Lhp)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dutour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Platel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5191,64 +5191,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Penazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jens Biele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Caliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Castelan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5348,51 +5348,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ayel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavio Accorinti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dutour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Bertin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5592,51 +5592,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730167v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dutour" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2022.119854" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04066139v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Tregan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Amestoy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Bati" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques B&#233;zian" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blanco" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0283681" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961575v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lluc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lavieille" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Miscevic" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2019.114850" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02282347v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Accorinti" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Blet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ayel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bertin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4044276" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403664v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Castelan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cougo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Meynard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2018.09.011" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285083v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Blaineau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Callegari" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2019.03.017" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805859v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kaled" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2017.02.065" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805858v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Launay" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Platel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Joly" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687178v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Carrier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lagourette" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guanghua Gao" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Daridon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/je049973v" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-F5L5B8G9-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687184v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0021-9614(03)00134-4" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JV4LSHLM-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687197v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/je025560n" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-S3SVXLRM-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889926v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Loehrmann" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Videcoq" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34849/7ftb-f768" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889905v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Piaud" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361239v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Eymet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Prisse" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Ybanez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Harribey" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2020-129" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953541v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lev&#234;que" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bertin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877060v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najoua Erroui" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ayel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gateau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529409v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Castelan" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo Cougo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417709v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981897v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953516v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01888173v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882644v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loris Ibarrart" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Caliot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna El-Hafi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard A Fournier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/IHTC16.pma.023662" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943445v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937351v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry A. Meynard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988863v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Blaineau" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988864v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dufraisse" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988897v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Kaled" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988895v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lan Phuong Le Nguyen" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953542v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Azzolin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bortolin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Glushchuk" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988896v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Miguel Mancio Reis" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Dubelloy" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953543v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953544v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953512v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.T. Phan" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Larue De Tournemine" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953511v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lachassagne" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953514v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges El Achkar" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953513v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953515v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953510v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Soler" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tadrist" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988894v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953508v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953509v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rulli&#232;res" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lefevre" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lallemand" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Burban" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953507v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516966v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Penazzi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Biele" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353052v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04066139v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Tregan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Amestoy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Bati" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques B&#233;zian" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blanco" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0283681" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730167v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dutour" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2022.119854" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961575v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lluc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lavieille" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Miscevic" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2019.114850" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02282347v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Accorinti" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Blet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ayel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bertin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4044276" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403664v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Castelan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cougo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Meynard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2018.09.011" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285083v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Blaineau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Callegari" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2019.03.017" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805859v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kaled" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2017.02.065" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805858v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Launay" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Platel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Joly" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687178v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Carrier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lagourette" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guanghua Gao" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Daridon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/je049973v" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-F5L5B8G9-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687184v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0021-9614(03)00134-4" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JV4LSHLM-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687197v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/je025560n" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-S3SVXLRM-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889926v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Loehrmann" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Videcoq" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34849/7ftb-f768" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889905v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Piaud" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361239v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Eymet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Prisse" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Ybanez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Harribey" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2020-129" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877060v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najoua Erroui" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ayel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gateau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bertin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953541v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lev&#234;que" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529409v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Castelan" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo Cougo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417709v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981897v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953516v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882644v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loris Ibarrart" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Caliot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna El-Hafi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard A Fournier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/IHTC16.pma.023662" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01888173v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937351v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry A. Meynard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943445v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988897v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Kaled" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988895v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lan Phuong Le Nguyen" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988864v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Blaineau" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dufraisse" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988863v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953542v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Azzolin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bortolin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Glushchuk" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988896v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Miguel Mancio Reis" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Dubelloy" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953543v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953544v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953514v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges El Achkar" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953511v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lachassagne" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953512v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.T. Phan" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Larue De Tournemine" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953513v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953515v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953510v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Soler" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tadrist" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988894v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953508v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953509v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rulli&#232;res" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lefevre" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lallemand" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Burban" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953507v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516966v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Penazzi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Biele" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353052v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>