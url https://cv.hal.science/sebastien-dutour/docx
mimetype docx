--- v2 (2026-05-04)
+++ v3 (2026-05-25)
@@ -100,295 +100,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling radiative, conductive and convective heat-transfers in a single Monte Carlo algorithm: A general theoretical framework for linear situations</w:t>
+                <w:t xml:space="preserve">Investigation of the dynamics of a Capillary Pumped Loop assisted with a mechanical pump: Influence of pump location</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Marc Tregan</w:t>
+                <w:t xml:space="preserve">Marie Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Luc Amestoy</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sébastien Dutour</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0283681⟩</w:t>
+              <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 221, pp.119854. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2022.119854⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04066139v2</w:t>
+                <w:t xml:space="preserve">hal-04730167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of the dynamics of a Capillary Pumped Loop assisted with a mechanical pump: Influence of pump location</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Coupling radiative, conductive and convective heat-transfers in a single Monte Carlo algorithm: A general theoretical framework for linear situations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marc Tregan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Luc Amestoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mégane Bati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Lévêque</w:t>
+                <w:t xml:space="preserve">Jean-Jacques Bézian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Dutour</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Stéphane Blanco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 221, pp.119854. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 18 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2022.119854⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0283681⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04730167v1</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04066139v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental study of a Capillary Pumped Loop assisted with a mechanical pump placed at the evaporator inlet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dutour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Lluc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -504,51 +504,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Blet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ayel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dutour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Bertin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -621,51 +621,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Castelan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Cougo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dutour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Meynard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -725,51 +725,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental investigation of a dielectric liquid-vapor interface between two vertical planar electrodes: Influence of the DC electric field and temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Blaineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dutour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Callegari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -846,51 +846,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analytical and numerical results for the dynamics of capillary pumped loops and loop heat pipes subjected to high amplitude heat load steps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dutour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kaled</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -963,51 +963,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Platel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dutour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Joly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1045,51 +1045,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Speed of sound, density, and compressibility of alkyl-benzenes as a function of pressure and temperature: Heptadecylbenzene and octadecylbenzene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dutour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Carrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1187,51 +1187,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compressibilities of liquid pentadecylcyclohexane and nonadecylcyclohexane from high pressure speed of sound and density measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dutour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Carrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1303,51 +1303,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Speed of sound, density, and compressibility of alkylbenzenes as a function of pressure and temperature: Tridecylbenzene and pentadecylbenzene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dutour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Carrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1516,64 +1516,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Videcoq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ayel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Dutour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on More Electric Aircraf (MEA2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association aéronautique et astronautique de France (3AF), Feb 2024, Toulouse, France. </w:t>
@@ -1650,51 +1650,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ayel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Videcoq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dutour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Piaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2008,51 +2008,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude expérimentale et analyse du comportement thermique et hydrodynamique d’une boucle diphasique à pompage hybride capillaire et mécanique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Levêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dutour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Miscevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2146,51 +2146,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Castelan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernardo Cougo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dutour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Meynard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2379,51 +2379,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Castelan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernardo Cougo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dutour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Meynard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2474,51 +2474,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A theoretical investigation of a controlled hybrid mechanical/capillary pumped loop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Levêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dutour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Miscevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2638,51 +2638,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna El-Hafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard A Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IHTC 16 - 16th International Heat Transfer Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, THE HEAT AND MASS TRANSFER SOCIETY OF CHINA; TSINGHUA UNIVERSITY, Aug 2018, Beijing, China. 8 p., </w:t>
@@ -2759,51 +2759,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Blet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ayel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dutour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Bertin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2867,51 +2867,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Castelan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernardo Cougo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dutour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry A. Meynard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2962,51 +2962,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inﬂuence of the electrical ﬁeld and the temperature on a liquid-vapor interface between two vertical parallel plane electrodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Blaineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dutour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Callegari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3074,51 +3074,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analytical model for the dynamics of a CPL/LHP subjected to high amplitude heat load steps : estimation of the liquid flow rate overshoot and maximal pressure drop at the evaporator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dutour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Kaled</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3195,51 +3195,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lavieille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Miscevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dutour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Français de Thermique, Thermique &amp; Multiphysique (SFT 2016), 31 mai-3 juin 2016, Toulouse (FRANCE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3290,51 +3290,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Blaineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Dufraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dutour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Callegari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3402,51 +3402,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Study of the Effect of an Electrical Field on a Liquid Vapor Interface in a Narrow Channel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Blaineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dutour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Callegari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3665,51 +3665,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felipe Miguel Mancio Reis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. L. Dubelloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dutour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lavieille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3911,51 +3911,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lan Phuong Le Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lavieille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dutour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Miscevic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4045,51 +4045,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lavieille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Kaled</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dutour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th IHPC : 16th International Heat Pipe Conference, Lyon, France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4108,299 +4108,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03953514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A theoretical analysis of the transient behavior of a cpl for terrestrial application</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">A Theoretical investigation of phase distribution in the evaporator cavity of a loop heat pipe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.T. Phan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dutour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Platel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">V. Ayel</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Larue De Tournemine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th ISPC: 16th International Heat Pipe Conference ,Lyon, France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03953511v1</w:t>
+                <w:t xml:space="preserve">hal-03953512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Theoretical investigation of phase distribution in the evaporator cavity of a loop heat pipe</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">A theoretical analysis of the transient behavior of a cpl for terrestrial application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Kaled</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dutour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Platel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Larue De Tournemine</w:t>
+                <w:t xml:space="preserve">L. Lachassagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Ayel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th ISPC: 16th International Heat Pipe Conference ,Lyon, France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03953512v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03953511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transient model of capillary pumped loop for ground</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Kaled</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dutour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Platel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4451,51 +4451,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèle instationnaire d’une boucle fluide diphasique à pompage capillaire (CPL) en vue de l’étude de l’influence de la gravité sur ses performances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Kaled</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dutour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Platel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4533,51 +4533,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A theoretical investigation of the influence of phase distribution in the evaporator cavity on the performance of a loop heat pipe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dutour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4658,90 +4658,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation du comportement dynamique des LHP. Influence de la répartition du fluide sur les transferts de chaleur et de masse au sein de l'ensemble cœur/réservoir des LHP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dutour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Platel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Tadrist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Larue De Tournemine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée thématique "Boucles fluides à pompage capillaire" de la Société Française de Thermique, Paris, France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4779,51 +4779,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Theoretical Investigation Of Transient Behavior Of Lhp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dutour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Platel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5025,51 +5025,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude théorique de la réponse instationnaire des boucles diphasiques de type Loop Heat Pipe (Lhp)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dutour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Platel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5191,51 +5191,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Penazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jens Biele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Caliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5348,51 +5348,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ayel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavio Accorinti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dutour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Bertin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5592,51 +5592,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04066139v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Tregan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Amestoy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Bati" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques B&#233;zian" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blanco" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0283681" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730167v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dutour" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2022.119854" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961575v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lluc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lavieille" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Miscevic" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2019.114850" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02282347v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Accorinti" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Blet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ayel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bertin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4044276" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403664v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Castelan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cougo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Meynard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2018.09.011" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285083v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Blaineau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Callegari" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2019.03.017" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805859v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kaled" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2017.02.065" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805858v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Launay" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Platel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Joly" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687178v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Carrier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lagourette" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guanghua Gao" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Daridon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/je049973v" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-F5L5B8G9-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687184v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0021-9614(03)00134-4" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JV4LSHLM-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687197v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/je025560n" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-S3SVXLRM-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889926v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Loehrmann" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Videcoq" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34849/7ftb-f768" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889905v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Piaud" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361239v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Eymet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Prisse" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Ybanez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Harribey" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2020-129" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877060v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najoua Erroui" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ayel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gateau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bertin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953541v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lev&#234;que" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529409v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Castelan" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo Cougo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417709v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981897v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953516v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882644v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loris Ibarrart" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Caliot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna El-Hafi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard A Fournier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/IHTC16.pma.023662" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01888173v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937351v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry A. Meynard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943445v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988897v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Kaled" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988895v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lan Phuong Le Nguyen" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988864v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Blaineau" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dufraisse" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988863v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953542v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Azzolin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bortolin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Glushchuk" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988896v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Miguel Mancio Reis" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Dubelloy" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953543v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953544v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953514v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges El Achkar" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953511v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lachassagne" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953512v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.T. Phan" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Larue De Tournemine" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953513v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953515v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953510v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Soler" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tadrist" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988894v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953508v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953509v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rulli&#232;res" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lefevre" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lallemand" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Burban" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953507v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516966v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Penazzi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Biele" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353052v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730167v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dutour" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2022.119854" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04066139v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Tregan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Amestoy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Bati" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques B&#233;zian" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blanco" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0283681" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961575v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lluc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lavieille" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Miscevic" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2019.114850" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02282347v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Accorinti" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Blet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ayel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bertin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4044276" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403664v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Castelan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cougo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Meynard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2018.09.011" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285083v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Blaineau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Callegari" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2019.03.017" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805859v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kaled" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2017.02.065" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805858v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Launay" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Platel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Joly" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687178v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Carrier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lagourette" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guanghua Gao" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Daridon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/je049973v" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-F5L5B8G9-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687184v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0021-9614(03)00134-4" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JV4LSHLM-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687197v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/je025560n" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-S3SVXLRM-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889926v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Loehrmann" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Videcoq" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34849/7ftb-f768" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889905v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Piaud" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361239v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Eymet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Prisse" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Ybanez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Harribey" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2020-129" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877060v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najoua Erroui" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ayel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gateau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bertin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953541v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lev&#234;que" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529409v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Castelan" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo Cougo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417709v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981897v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953516v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882644v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loris Ibarrart" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Caliot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna El-Hafi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard A Fournier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/IHTC16.pma.023662" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01888173v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937351v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry A. Meynard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943445v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988897v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Kaled" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988895v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lan Phuong Le Nguyen" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988864v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Blaineau" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dufraisse" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988863v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953542v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Azzolin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bortolin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Glushchuk" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988896v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Miguel Mancio Reis" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Dubelloy" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953543v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953544v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953514v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges El Achkar" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953512v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.T. Phan" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Larue De Tournemine" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953511v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lachassagne" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953513v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953515v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953510v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Soler" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tadrist" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988894v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953508v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953509v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rulli&#232;res" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lefevre" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lallemand" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Burban" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953507v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516966v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Penazzi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Biele" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353052v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>