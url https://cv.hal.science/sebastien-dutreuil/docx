--- v0 (2026-03-21)
+++ v1 (2026-05-01)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sébastien Dutreuil </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Epistemic Revolution Induced by Microbiome Studies: An Interdisciplinary View</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bapteste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Blouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Not</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (7), pp.651. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/biology10070651⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03290801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel(s) consensus au sujet du recours à l’ingénierie climatique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Briday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dutreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gambardella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Droit, Sciences &amp; Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Le consensus en droit de la santé et en droit de l’environnement, 12 (12), pp.57-76. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cdst.3453⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03259741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life on Earth is hard to spot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy M Lenton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dutreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Latour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropocene Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7 (3), pp.248 - 272. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/2053019620918939⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The emergence and evolution of Earth System Science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Will Steffen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Richardson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Rockström</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Joachim Schellnhuber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opha Pauline Dube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Reviews Earth &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 1 (1), pp.54-63. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s43017-019-0005-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les multiples facettes de l'entrepreneuriat scientifique de James Lovelock dans les années 1960-70 : développement d’instruments, consultance sur les pollutions et hypothèse Gaïa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Briday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dutreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marché et Organisations – Revue d'analyse stratégique = Market &amp; Organizations – Journal of Strategic Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, L’entrepreneuriat scientifique : institutions et innovation, 34, pp.33-60. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/maorg.034.0033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02305427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les multiples facettes de l’entrepreneuriat scientifique de James Lovelock dans les années 1960-70 : développement d’instruments, consultance sur les pollutions et hypothèse Gaïa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Briday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dutreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marché et Organisations – Revue d'analyse stratégique = Market &amp; Organizations – Journal of Strategic Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 34 (1), pp.33. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/maorg.034.0033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is the Decisive Issue in Geoengineering Debates Really One of Representation of Nature? Gaia Against (or With?) Prometheus?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dutreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon and Climate Law Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 13 (2), pp.94-103. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21552/cclr/2019/2/4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vie en biologie: enjeux et problèmes d'une définition; usages du terme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dutreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 136, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/philo.136.0067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01677878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc J. Ratcliff, Genèse d’une Découverte: La Division des Infusoires (1765–1766)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dutreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">History and Philosophy of the Life Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 40 (3), </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40656-018-0218-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lovelock, Gaïa et la pollution : un scientifique entrepreneur à l’origine d’une nouvelle science et d’une philosophie politique de la nature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dutreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zilsel : science, technique, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2, pp.19-61. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/zil.002.0019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01677761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de &amp;quot;L'évolution, de l'univers aux sociétés. Objets et concepts&amp;quot;, Muriel Gargaud, Guillaume Lecointre (Eds), Editions Matériologiques, 2015, 504 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dutreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natures Sciences Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 25 (4), pp.428-429</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les organismes et leur environnement : la construction de niche, l'hypothèse Gaïa et la sélection naturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dutreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Pocheville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin d’histoire et d’épistémologie des sciences de la vie </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 22 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01689508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les organismes et leur environnement : la construction de niche, l'hypothèse Gaïa et la sélection naturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dutreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Pocheville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin d’histoire et d’épistémologie des sciences de la vie </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 22 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01227499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What good are abstract and what-if models? Lessons from the Gaïa hypothesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dutreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">History and Philosophy of the Life Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 36 (1), http://link.springer.com/article/10.1007/s40656-014-0003-4. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40656-014-0003-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01109171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of the book: Michael Ruse, The Gaïa hypothesis: science on a pagan planet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dutreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">History and Philosophy of the Life Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 36, pp.149 - 151. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40656-014-0017-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01109172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'hypothèse Gaïa : pourquoi s'y intéresser même si l'on pense que la Terre n'est pas un organisme?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dutreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin d’histoire et d’épistémologie des sciences de la vie </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2, pp.229-241</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01109179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of enhanced vertical mixing on marine biogeochemistry: lessons for geo-engineering and natural variability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dutreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Bopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Tagliabue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 6, pp.901 - 912. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-6-901-2009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01109181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi des écologies politiques font-elles appel à Gaïa ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dutreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser l'écologie politique : sciences sociales et interdisciplinarité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fabrice Flipo, Jan 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01109176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Writing Gaia : The Scientific Correspondence of James Lovelock and Lynn Margulis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruce Clarke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dutreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cambridge University Press. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cambridge University Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9781108833097</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03900818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modéliser & simuler. Épistémologies et pratiques de la modélisation et de la simulation, tome 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Varenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Silberstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dutreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Huneman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Matériologiques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 978-2-919694-72-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02080021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climat, systèmes complexes, système Terre : les pratiques interdisciplinaires d’études des systèmes constituent-elles de « nouvelles sciences » ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Li Vigni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dutreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Guillemot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire de l’interdisciplinarité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions de la Sorbonne, pp.369-386, 2025, </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14k88⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05478501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le changement climatique, du fait scientifique au &amp;quot;problème public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Cointe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-baptiste Comby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dubuisson-Quellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dutreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sandrine Maljean-Dubois; Stéphanie Vermeersch; Agnès Deboulet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sociétés face aux défis climatiques : que sait-on ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions, pp.29-63, 2024, 978-2-271-15141-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04849454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle est la nature de la Terre?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dutreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le cri de Gaïa: penser la Terre avec Bruno Latour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03437039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaia is alive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dutreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bruno Latour; Peter Weibel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critical Zones — The Science and Politics of Landing on Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MIT PRESS; ZKM, pp.180-183, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distinguishing Gaia from the Earth system(s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy M. Lenton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dutreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Latour Bruno; Weibel Peter. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critical Zones — The Science and Politics of Landing on Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ZKM et MIT PRESS, pp.176-179, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What exactly is the role of Gaia ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy M. Lenton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dutreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Latour Bruno; Weibel Peter. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critical Zones — The Science and Politics of Landing on Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ZKM et MIT PRESS, pp.168-175, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dagognet et les sciences de la Terre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dutreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">François Dagognet: Philosophe, épistémologue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'anthropocène est-il un concept d'histoire de la Terre? Le nom qui ne dit pas son épistémologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dutreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rémi Beau; Catherine Larrère. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser l'Anthropocène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de Sciences Po</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.355-374, 2018, 2724622103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Lovelock’s Gaia hypothesis: &amp;quot;A New Look at Life on Earth&amp;quot; ... for the Life and the Earth sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dutreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dreamers, Visionaries, and Revolutionaries in the Life Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.272-287, 2018, 9780226569901</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01863320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’être vivant dans son environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Angelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bécard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bezin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Courchamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS Editions. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etonnant vivant. Découvertes et promesses du XXIème siècle (Livre blanc).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01923240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Considérations épistémologiques sur la modélisation mathématique en biologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Huneman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dutreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thierry Hoquet et Francesca Merlin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Précis de Philosophie de la biologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2014, 978-2-311-40019-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01109182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment le modèle Daisyworld peut-il contribuer à l'hypothèse Gaïa?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dutreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Franck Varenne et Marc Silberstein. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modéliser &amp; simuler. Epistémologies et pratiques de la modélisation et de la simulation, tome 1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2013, Modéliser &amp; simuler. Epistémologies et pratiques de la modélisation et de la simulation, tome 1, 978-2-919694-37-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01109173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'hypothèse Gaïa: quelle analogie de la Terre avec un organisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dutreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">José Quaresma. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analogia e Mediação</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01109185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId91"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sébastien Dutreuil </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Epistemic Revolution Induced by Microbiome Studies: An Interdisciplinary View</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bapteste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Blouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Not</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (7), pp.651. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/biology10070651⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03290801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel(s) consensus au sujet du recours à l’ingénierie climatique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Briday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dutreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gambardella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Droit, Sciences &amp; Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Le consensus en droit de la santé et en droit de l’environnement, 12 (12), pp.57-76. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cdst.3453⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03259741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life on Earth is hard to spot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy M Lenton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dutreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Latour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropocene Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7 (3), pp.248 - 272. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/2053019620918939⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The emergence and evolution of Earth System Science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Will Steffen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Richardson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Rockström</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Joachim Schellnhuber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opha Pauline Dube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Reviews Earth &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 1 (1), pp.54-63. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s43017-019-0005-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les multiples facettes de l’entrepreneuriat scientifique de James Lovelock dans les années 1960-70 : développement d’instruments, consultance sur les pollutions et hypothèse Gaïa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Briday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dutreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marché et Organisations – Revue d'analyse stratégique = Market &amp; Organizations – Journal of Strategic Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 34 (1), pp.33. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/maorg.034.0033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les multiples facettes de l'entrepreneuriat scientifique de James Lovelock dans les années 1960-70 : développement d’instruments, consultance sur les pollutions et hypothèse Gaïa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Briday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dutreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marché et Organisations – Revue d'analyse stratégique = Market &amp; Organizations – Journal of Strategic Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, L’entrepreneuriat scientifique : institutions et innovation, 34, pp.33-60. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/maorg.034.0033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02305427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is the Decisive Issue in Geoengineering Debates Really One of Representation of Nature? Gaia Against (or With?) Prometheus?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dutreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon and Climate Law Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 13 (2), pp.94-103. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21552/cclr/2019/2/4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vie en biologie: enjeux et problèmes d'une définition; usages du terme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dutreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 136, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/philo.136.0067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01677878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc J. Ratcliff, Genèse d’une Découverte: La Division des Infusoires (1765–1766)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dutreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">History and Philosophy of the Life Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 40 (3), </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40656-018-0218-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lovelock, Gaïa et la pollution : un scientifique entrepreneur à l’origine d’une nouvelle science et d’une philosophie politique de la nature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dutreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zilsel : science, technique, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2, pp.19-61. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/zil.002.0019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01677761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de &amp;quot;L'évolution, de l'univers aux sociétés. Objets et concepts&amp;quot;, Muriel Gargaud, Guillaume Lecointre (Eds), Editions Matériologiques, 2015, 504 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dutreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natures Sciences Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 25 (4), pp.428-429</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les organismes et leur environnement : la construction de niche, l'hypothèse Gaïa et la sélection naturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dutreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Pocheville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin d’histoire et d’épistémologie des sciences de la vie </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 22 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01689508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les organismes et leur environnement : la construction de niche, l'hypothèse Gaïa et la sélection naturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dutreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Pocheville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin d’histoire et d’épistémologie des sciences de la vie </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 22 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01227499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What good are abstract and what-if models? Lessons from the Gaïa hypothesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dutreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">History and Philosophy of the Life Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 36 (1), http://link.springer.com/article/10.1007/s40656-014-0003-4. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40656-014-0003-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01109171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of the book: Michael Ruse, The Gaïa hypothesis: science on a pagan planet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dutreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">History and Philosophy of the Life Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 36, pp.149 - 151. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40656-014-0017-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01109172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'hypothèse Gaïa : pourquoi s'y intéresser même si l'on pense que la Terre n'est pas un organisme?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dutreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin d’histoire et d’épistémologie des sciences de la vie </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2, pp.229-241</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01109179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of enhanced vertical mixing on marine biogeochemistry: lessons for geo-engineering and natural variability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dutreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Bopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Tagliabue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 6, pp.901 - 912. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-6-901-2009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01109181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi des écologies politiques font-elles appel à Gaïa ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dutreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser l'écologie politique : sciences sociales et interdisciplinarité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fabrice Flipo, Jan 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01109176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Writing Gaia : The Scientific Correspondence of James Lovelock and Lynn Margulis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruce Clarke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dutreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cambridge University Press. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cambridge University Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9781108833097</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03900818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modéliser & simuler. Épistémologies et pratiques de la modélisation et de la simulation, tome 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Varenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Silberstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dutreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Huneman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Matériologiques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 978-2-919694-72-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02080021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climat, systèmes complexes, système Terre : les pratiques interdisciplinaires d’études des systèmes constituent-elles de « nouvelles sciences » ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Li Vigni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dutreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Guillemot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire de l’interdisciplinarité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions de la Sorbonne, pp.369-386, 2025, </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14k88⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05478501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le changement climatique, du fait scientifique au &amp;quot;problème public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Cointe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-baptiste Comby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dubuisson-Quellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dutreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sandrine Maljean-Dubois; Stéphanie Vermeersch; Agnès Deboulet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sociétés face aux défis climatiques : que sait-on ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions, pp.29-63, 2024, 978-2-271-15141-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04849454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle est la nature de la Terre?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dutreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le cri de Gaïa: penser la Terre avec Bruno Latour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03437039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaia is alive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dutreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bruno Latour; Peter Weibel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critical Zones — The Science and Politics of Landing on Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MIT PRESS; ZKM, pp.180-183, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distinguishing Gaia from the Earth system(s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy M. Lenton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dutreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Latour Bruno; Weibel Peter. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critical Zones — The Science and Politics of Landing on Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ZKM et MIT PRESS, pp.176-179, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What exactly is the role of Gaia ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy M. Lenton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dutreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Latour Bruno; Weibel Peter. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critical Zones — The Science and Politics of Landing on Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ZKM et MIT PRESS, pp.168-175, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dagognet et les sciences de la Terre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dutreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">François Dagognet: Philosophe, épistémologue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'anthropocène est-il un concept d'histoire de la Terre? Le nom qui ne dit pas son épistémologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dutreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rémi Beau; Catherine Larrère. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser l'Anthropocène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de Sciences Po</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.355-374, 2018, 2724622103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Lovelock’s Gaia hypothesis: &amp;quot;A New Look at Life on Earth&amp;quot; ... for the Life and the Earth sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dutreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dreamers, Visionaries, and Revolutionaries in the Life Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.272-287, 2018, 9780226569901</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01863320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’être vivant dans son environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Angelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bécard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bezin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Courchamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS Editions. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etonnant vivant. Découvertes et promesses du XXIème siècle (Livre blanc).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01923240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Considérations épistémologiques sur la modélisation mathématique en biologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Huneman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dutreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thierry Hoquet et Francesca Merlin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Précis de Philosophie de la biologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2014, 978-2-311-40019-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01109182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment le modèle Daisyworld peut-il contribuer à l'hypothèse Gaïa?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dutreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Franck Varenne et Marc Silberstein. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modéliser &amp; simuler. Epistémologies et pratiques de la modélisation et de la simulation, tome 1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2013, Modéliser &amp; simuler. Epistémologies et pratiques de la modélisation et de la simulation, tome 1, 978-2-919694-37-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01109173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'hypothèse Gaïa: quelle analogie de la Terre avec un organisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dutreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">José Quaresma. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analogia e Mediação</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01109185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId91"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03290801v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bapteste" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe G&#233;rard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Larose" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Blouin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Not" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology10070651" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03259741v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Briday" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dutreuil" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gambardella" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdst.3453" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087752v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy M Lenton" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Latour" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2053019620918939" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087753v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Will Steffen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Richardson" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Rockstr&#246;m" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Joachim Schellnhuber" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Opha Pauline Dube" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43017-019-0005-6" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305427v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/maorg.034.0033" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087773v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087764v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dutreuil" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21552/cclr/2019/2/4" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677878v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/philo.136.0067" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087792v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40656-018-0218-x" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677761v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/zil.002.0019" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789824v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689508v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Pocheville" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227499v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109171v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40656-014-0003-4" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109172v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40656-014-0017-y" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109179v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109181v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bopp" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Tagliabue" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-6-901-2009" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109176v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03900818v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Clarke" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cambridge.org/fr/academic/subjects/life-sciences/ecology-and-conservation/writing-gaia-scientific-correspondence-james-lovelock-and-lynn-margulis?format=HB&amp;amp;isbn=9781108833097" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080021v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Varenne" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Silberstein" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Huneman" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://materiologiques.com/modelisations-simulations-systemes-complexes-2425-5661/187-modeliser-simuler-epistemologies-et-pratiques-de-la-modelisation-et-de-la-simulation-tome-2-9782919694723.html" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478501v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Li Vigni" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Guillemot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14k88" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04849454v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Cointe" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-baptiste Comby" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dubuisson-Quellier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Garnier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437039v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087845v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087850v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy M. Lenton" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087851v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087782v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789716v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pressesdesciencespo.fr/fr/livre/?GCOI=27246100857760" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863320v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923240v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Alizon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Angelier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume B&#233;card" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bezin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Courchamp" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109182v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109173v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109185v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03290801v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bapteste" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe G&#233;rard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Larose" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Blouin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Not" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology10070651" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03259741v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Briday" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dutreuil" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gambardella" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdst.3453" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087752v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy M Lenton" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Latour" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2053019620918939" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087753v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Will Steffen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Richardson" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Rockstr&#246;m" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Joachim Schellnhuber" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Opha Pauline Dube" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43017-019-0005-6" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087773v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/maorg.034.0033" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305427v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087764v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dutreuil" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21552/cclr/2019/2/4" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677878v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/philo.136.0067" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087792v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40656-018-0218-x" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677761v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/zil.002.0019" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789824v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689508v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Pocheville" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227499v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109171v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40656-014-0003-4" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109172v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40656-014-0017-y" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109179v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109181v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bopp" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Tagliabue" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-6-901-2009" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109176v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03900818v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Clarke" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cambridge.org/fr/academic/subjects/life-sciences/ecology-and-conservation/writing-gaia-scientific-correspondence-james-lovelock-and-lynn-margulis?format=HB&amp;amp;isbn=9781108833097" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080021v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Varenne" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Silberstein" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Huneman" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://materiologiques.com/modelisations-simulations-systemes-complexes-2425-5661/187-modeliser-simuler-epistemologies-et-pratiques-de-la-modelisation-et-de-la-simulation-tome-2-9782919694723.html" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478501v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Li Vigni" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Guillemot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14k88" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04849454v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Cointe" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-baptiste Comby" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dubuisson-Quellier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Garnier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437039v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087845v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087850v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy M. Lenton" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087851v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087782v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789716v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pressesdesciencespo.fr/fr/livre/?GCOI=27246100857760" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863320v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923240v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Alizon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Angelier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume B&#233;card" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bezin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Courchamp" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109182v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109173v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109185v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>