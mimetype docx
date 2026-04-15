--- v0 (2026-03-20)
+++ v1 (2026-04-15)
@@ -1401,433 +1401,433 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03500231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolic exchanges between the oocyte and its environment: focus on lipids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Svetlana Uzbekova</w:t>
+                <w:t xml:space="preserve">Bisphenol S alters the steroidome in the preovulatory follicle, oviduct fluid and plasma in ewes with contrasted metabolic status</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Téteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Priscila Silvana Bertevello</w:t>
+                <w:t xml:space="preserve">Philippe Liere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rozenn Dalbies-Tran</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Valerie Labas</w:t>
+                <w:t xml:space="preserve">Antoine Pianos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Desmarchais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lasserre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproduction, Fertility and Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1071/RD21249⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, pp.1-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fendo.2022.892213⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03457344v1</w:t>
+                <w:t xml:space="preserve">hal-03681100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bisphenol S alters the steroidome in the preovulatory follicle, oviduct fluid and plasma in ewes with contrasted metabolic status</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of food restriction on the medio‐basal hypothalamus of intact ewes as revealed by a large‐scale transcriptomics study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Dardente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Lomet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Desmarchais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Téteau</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alice Desmarchais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lasserre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Endocrinology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fendo.2022.892213⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neuroendocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 34 (10), pp.e13198. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jne.13198⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03681100v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03790164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of food restriction on the medio‐basal hypothalamus of intact ewes as revealed by a large‐scale transcriptomics study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Metabolic exchanges between the oocyte and its environment: focus on lipids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svetlana Uzbekova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priscila Silvana Bertevello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozenn Dalbies-Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugues Dardente</w:t>
+                <w:t xml:space="preserve">Sebastien Elis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Lomet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Olivier Lasserre</w:t>
+                <w:t xml:space="preserve">Valerie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroendocrinology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 34 (10), pp.e13198. </w:t>
+              <w:t xml:space="preserve">Reproduction, Fertility and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 34 (2), pp.1-26. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jne.13198⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1071/RD21249⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03790164v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03457344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lipid profile of bovine grade-1 blastocysts produced either in vivo or in vitro before and after slow freezing process</w:t>
               </w:r>
@@ -1941,325 +1941,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03246426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bisphenol S is present in culture media used for ART and cell culture</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Virginie Maillard</w:t>
+                <w:t xml:space="preserve">Effects of the donor factors and freezing protocols on the bovine embryonic lipid profile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Janati Idrissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Le Bourhis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Emond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurene Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Reproduction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/humrep/deaa365⟩</w:t>
+              <w:t xml:space="preserve">Biology of Reproduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 106 (3), pp.597-612. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/biolre/ioab198⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03107618v1</w:t>
+                <w:t xml:space="preserve">hal-03413303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of the donor factors and freezing protocols on the bovine embryonic lipid profile</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurene Le Berre</w:t>
+                <w:t xml:space="preserve">Bisphenol S is present in culture media used for ART and cell culture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Togola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Desmarchais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O Téteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Vignault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology of Reproduction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 106 (3), pp.597-612. </w:t>
+              <w:t xml:space="preserve">Human Reproduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 36 (4), pp.1032-1042. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/biolre/ioab198⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/humrep/deaa365⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03413303v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03107618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Comparative Analysis of Oocyte Development in Mammals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Dalbies-Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Cadoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3581,51 +3581,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Fouchécourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Dalbies-Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 10 (10), pp.2629-2642. </w:t>
@@ -3702,51 +3702,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouhamad Oseikria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Vitorino Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscila Silvana Bertevello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Corbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7605,51 +7605,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Cadoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Dalbies-Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Elis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8137,64 +8137,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolic exchanges between the oocyte and its environment: focus on lipids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Uzbekova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscila Silvana Bertevello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Dalbies-Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Elis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8203,51 +8203,51 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">48. Annual Conference of the International Embryo Technology Society (IETS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2022, Savannah GA, United States. pp.1-26, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1071/RD21249⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04179828v1</w:t>
@@ -8258,90 +8258,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bisphenols are present in culture media used for ART and cell culture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Vignault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Vignault</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Anne Togola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Desmarchais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O Téteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8680,277 +8680,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02738231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets d’une ration enrichie en acides gras polyinsaturés n-3 sur la production d’embryons chez la vache laitière</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lipidomique de l’ovaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priscila Bertevello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Labas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Paula Teixeira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Elis</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Eric Briant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3R 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA. Institut de l'Elevage (IDELE), FRA., Dec 2018, Paris, France. 5 p</w:t>
+              <w:t xml:space="preserve">Journées d'Animation Scientifique du département Phase</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02735111v1</w:t>
+                <w:t xml:space="preserve">hal-02737816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lipidomique de l’ovaire</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effets d’une ration enrichie en acides gras polyinsaturés n-3 sur la production d’embryons chez la vache laitière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Elis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Le Bourhis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouhamad Oseikria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Desmarchais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Briant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Animation Scientifique du département Phase</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Rennes, France</w:t>
+              <w:t xml:space="preserve">3R 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA. Institut de l'Elevage (IDELE), FRA., Dec 2018, Paris, France. 5 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02737816v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02735111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of lipid profiles and gene expression in granulosa and cumulus cells in bovine</w:t>
               </w:r>
@@ -13241,739 +13241,739 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02742916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse lipidomique par Imagerie MALDI de tissus ovariens et ICM-MS de cellules folliculaires pour la recherche de marqueurs de qualité ovocytaire</w:t>
+                <w:t xml:space="preserve">Lipolysis in cumulus cells accompanies oocyte maturation in bovine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Uzbekova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ana-Paula Teixeira-Gomes</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Sanchez-Lazo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Desmarchais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Elis</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès français de Spectrométrie de Masse et d'Analyse Protéomique (SMAP 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Ajaccio, France. , 2015</w:t>
+              <w:t xml:space="preserve">41. Annual Conference of the International Embryo Transfer Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, Versailles, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CSIRO Publishing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Reproduction, Fertility and Development, 27 (1), 2015, 41st Annual Conference of the IETS</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02741888v1</w:t>
+                <w:t xml:space="preserve">hal-02741158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lipolysis in cumulus cells accompanies oocyte maturation in bovine</w:t>
+                <w:t xml:space="preserve">Analyse lipidomique par Imagerie MALDI de tissus ovariens et ICM-MS de cellules folliculaires pour la recherche de marqueurs de qualité ovocytaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Uzbekova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laura Sanchez-Lazo</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana-Paula Teixeira-Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Elis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Desmarchais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">41. Annual Conference of the International Embryo Transfer Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Congrès français de Spectrométrie de Masse et d'Analyse Protéomique (SMAP 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Ajaccio, France. , 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CSIRO Publishing</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-02741158v1</w:t>
+                <w:t xml:space="preserve">hal-02741888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Addition of omega-3 DHA during &amp;lt;em&amp;gt;in vitro&amp;lt;/em&amp;gt; maturation affected embryo development</w:t>
+                <w:t xml:space="preserve">Effet d’un acide gras oméga-3 (DHA) sur la compétence de l’ovocyte bovin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouhamad Oseikria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Elis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Uzbekova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31. Scientific Meeting of the AETE</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, Animal Reproduction, 12 (3), 2015, 31st Scientific Meeting of the AETE</w:t>
+              <w:t xml:space="preserve">22. Rencontres autour des Recherches sur les Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Paris, France. Institut de l'Elevage - INRA, Rencontres autour des Recherches sur les Ruminants, 22, 2015, 22èmes Rencontres Recherches Ruminants</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02742800v1</w:t>
+                <w:t xml:space="preserve">hal-02743006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet d’un acide gras oméga-3 (DHA) sur la compétence de l’ovocyte bovin</w:t>
+                <w:t xml:space="preserve">Addition of omega-3 DHA during &amp;lt;em&amp;gt;in vitro&amp;lt;/em&amp;gt; maturation affected embryo development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouhamad Oseikria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Elis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Uzbekova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22. Rencontres autour des Recherches sur les Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2015, Paris, France. Institut de l'Elevage - INRA, Rencontres autour des Recherches sur les Ruminants, 22, 2015, 22èmes Rencontres Recherches Ruminants</w:t>
+              <w:t xml:space="preserve">31. Scientific Meeting of the AETE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Ghent, Belgium. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brazilian College of Animal Reproduction</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Animal Reproduction, 12 (3), 2015, 31st Scientific Meeting of the AETE</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02743006v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02742800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cortical bone accrual in the adult mouse is unaffected by reductions in serum IGF-1 after peak bone acquisition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hayden-William Courtland</w:t>
+                <w:t xml:space="preserve">Free IGF-1 promotes accelerated mammary gland development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dara Cannata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Elis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">H. Sun</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yingjie Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Rosen</w:t>
+                <w:t xml:space="preserve">Sun Hui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Derek Leroith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. International congress of the GRS and the IGF Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, New York, United States. , Growth Hormone and IGF Research, 20 (Supplement 1), 2010, Fifth International congress of the GRS and the IGF Society</w:t>
+              <w:t xml:space="preserve">92. Annual Meeting &amp; Expo of the Endocrine Society (ENDO 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, San Diego, United States. Endocrine Reviews, 31 (3) Supplement 1, 2010, 92nd Meeting and Expo of the Endocrine Society (ENDO 2010)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02755262v1</w:t>
+                <w:t xml:space="preserve">hal-02751326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Free IGF-1 promotes accelerated mammary gland development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dara Cannata</w:t>
+                <w:t xml:space="preserve">Cortical bone accrual in the adult mouse is unaffected by reductions in serum IGF-1 after peak bone acquisition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hayden-William Courtland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Elis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sun Hui</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Derek Leroith</w:t>
+                <w:t xml:space="preserve">C. Rosen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">92. Annual Meeting &amp; Expo of the Endocrine Society (ENDO 2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, San Diego, United States. Endocrine Reviews, 31 (3) Supplement 1, 2010, 92nd Meeting and Expo of the Endocrine Society (ENDO 2010)</w:t>
+              <w:t xml:space="preserve">5. International congress of the GRS and the IGF Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, New York, United States. , Growth Hormone and IGF Research, 20 (Supplement 1), 2010, Fifth International congress of the GRS and the IGF Society</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02751326v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02755262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reduced IGF-1 complex formation leads to increased marrow adiposity</w:t>
               </w:r>
@@ -15265,51 +15265,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D0E026A7"/>
+    <w:nsid w:val="3A03E13F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15496,51 +15496,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sebastien-elis" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0376-0641" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/085123366" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05059095v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Emilie Lebachelier de la Riviere" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bousquet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Tavernier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Maillard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Desmarchais" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/jendso/bvaf066" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04926090v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Desmarchais" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Freret" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Uzbekova" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Elis" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anopes.2024.100088" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04790961v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie T&#233;teau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Mah&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lasserre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-024-11034-2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04637011v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tsikis" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Tomas" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-024-10510-z" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04099679v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luyao Wu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Gayet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Buron" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2023.121818" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03972669v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Vitorino Carvalho" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Papillier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Mandon-Pepin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jouneau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13048-023-01114-4" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-03676421v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Janati Idrissi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Slezec-Frick" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Le Bourhis" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurene Le Berre" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Joly" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2022.04.026" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03751976v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vignault" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cadoret" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Jarrier-Gaillard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxics10080437" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03500231v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Kasal-Hoc" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cogni&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2021.113096" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03457344v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscila Silvana Bertevello" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Dalbies-Tran" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Elis" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Labas" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RD21249" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03681100v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Liere" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Pianos" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2022.892213" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03790164v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Dardente" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lomet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jne.13198" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246426v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lefevre" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Emond" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-90870-8" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03107618v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Togola" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O T&#233;teau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Vignault" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/deaa365" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03413303v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolre/ioab198" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02545852v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells9041002" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622705v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Amar" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Binet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Teteau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21051821" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623613v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Jaubert" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-19-0575" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624140v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Druart" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21041238" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02180043v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fouch&#233;court" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Picolo" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte L&#233;cureuil" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Thelie" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-019-1462-8" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623078v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Monget" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/mte.2019.0747" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623225v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamad Oseikria" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Briant" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-18-0644" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621393v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Durcin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12958-018-0357-7" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628741v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscila Bertevello" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Paula Teixeira-Mechin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Seyer" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Carvalho" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Labas" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms19103261" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625059v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Coyral-Castel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Ram&#233;" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cognie" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Lecardonnel" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Marthey" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-17-0649" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991460v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Cardona" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evy158" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620045v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Corbin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13048-017-0370-z" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603348v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Hivelin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Lardic" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RD16301" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409334v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2016.01.019" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512139v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anireprosci.2015.11.020" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594517v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2016-11052" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130503v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2014.11.019" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630020v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Paula Teixeira-Gomes" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology4010216" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129856v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Sanchez-Lazo" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Brisard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rustem Uzbekov" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/me.2014-1049" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129787v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Touze" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2013.11.013" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995701v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Chesnel" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Desmarchais" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sanchez-Lazo" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1757-2215-7-44" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640182v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Reverchon" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Rame" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0093198" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129850v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasa Dakovic" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Terezol" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Pitel" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msu208" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129721v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Auclair" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Sanchez" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Kireev" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpendo.00469.2012" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129783v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2013-6615" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129690v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Martin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N.C. Friggens" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Dupont" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Salvetti" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2012.09.025" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W7TR35MX-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644390v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayden-William Courtland" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Sun" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mordechay Beth-On" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingjie Wu" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbmr.265" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646360v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clifford J Rosen" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0014762" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644392v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clifford J. Rosen" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1474-9726.2011.00683.x" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644151v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dara Cannata" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dmm.006775" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129485v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Froment" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-10-0419" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662728v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Lann" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/en.2010-0792" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02967260v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbmr.20" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665947v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Christopher Fritton" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuki Kawashima" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilson Mejia" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M109.041913" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655605v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbmr.100" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666501v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Demambro" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Maynard" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbmr.94" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666532v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Blesbois" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Couty" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Balzergue" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Martin-Magniette" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrd.21062" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A5A6FF85DFC73E2434C7A76EE2D98BB937F5964F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657363v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shoshana Yakar" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666483v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Batellier" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-9-110" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658944v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Gustavo Carlo Persani" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Govoroun" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1677/JOE-07-0143" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791492v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Monniaux" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Cl&#233;ment" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/423846" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129929v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Guillaume" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r3899-la-reproduction-animale-et-humaine.html" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04674417v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682529v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Guerif" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179828v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745633v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/deab130.179" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790802v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02975329v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738231v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv32n2Ab179" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735111v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737816v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Paula Teixeira" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605433v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Banliat" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741094v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Carvalho-Vitorino" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Duranthon" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739043v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508167v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Blanc" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Agabriel" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Disenhaus" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746125v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816280v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Kawashima" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.W. Courtland" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Yakar" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193676v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fritz" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757331v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193567v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fritz" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755385v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Wu" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sun" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cardoso" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1096-6374(10)70028-9" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3X1X6HC0-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751334v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl J. Jepsen" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755388v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752067v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Oppenheimer" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lann" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814024v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758133v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Brillard" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753528v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180289v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03715750v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03715737v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03715683v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02975319v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02975309v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02975292v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02975314v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02975326v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02975301v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735173v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Desnoes" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736214v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605202v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740053v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Ghazouani" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cbra.org.br/portal/publicacoes/ar/2016/arjs2016.html" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739979v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741773v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.aete.eu/index.php/publications-aete/proceedings/140-aete-proceedings-2016/file" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739518v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744087v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Diot" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742916v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741888v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741158v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/277882_2.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742800v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cbra.org.br/portal/publicacoes/ar/2015/arjs2015.html" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743006v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755262v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rosen" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751326v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sun Hui" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek Leroith" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757366v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816106v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Williams" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755336v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vingjie Wu" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758107v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751447v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Rosen" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750679v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752822v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755337v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758440v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.E. Demambro" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Maynard" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821070v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sebastien-elis" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0376-0641" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/085123366" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05059095v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Emilie Lebachelier de la Riviere" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bousquet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Tavernier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Maillard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Desmarchais" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/jendso/bvaf066" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04926090v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Desmarchais" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Freret" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Uzbekova" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Elis" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anopes.2024.100088" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04790961v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie T&#233;teau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Mah&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lasserre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-024-11034-2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04637011v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tsikis" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Tomas" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-024-10510-z" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04099679v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luyao Wu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Gayet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Buron" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2023.121818" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03972669v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Vitorino Carvalho" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Papillier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Mandon-Pepin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jouneau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13048-023-01114-4" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-03676421v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Janati Idrissi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Slezec-Frick" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Le Bourhis" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurene Le Berre" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Joly" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2022.04.026" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03751976v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vignault" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cadoret" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Jarrier-Gaillard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxics10080437" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03500231v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Kasal-Hoc" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cogni&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2021.113096" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03681100v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Liere" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Pianos" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2022.892213" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03790164v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Dardente" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lomet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jne.13198" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03457344v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscila Silvana Bertevello" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Dalbies-Tran" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Elis" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Labas" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RD21249" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246426v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lefevre" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Emond" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-90870-8" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03413303v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolre/ioab198" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03107618v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Togola" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O T&#233;teau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Vignault" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/deaa365" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02545852v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells9041002" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622705v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Amar" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Binet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Teteau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21051821" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623613v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Jaubert" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-19-0575" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624140v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Druart" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21041238" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02180043v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fouch&#233;court" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Picolo" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte L&#233;cureuil" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Thelie" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-019-1462-8" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623078v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Monget" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/mte.2019.0747" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623225v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamad Oseikria" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Briant" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-18-0644" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621393v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Durcin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12958-018-0357-7" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628741v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscila Bertevello" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Paula Teixeira-Mechin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Seyer" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Carvalho" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Labas" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms19103261" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625059v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Coyral-Castel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Ram&#233;" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cognie" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Lecardonnel" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Marthey" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-17-0649" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991460v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Cardona" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evy158" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620045v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Corbin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13048-017-0370-z" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603348v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Hivelin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Lardic" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RD16301" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409334v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2016.01.019" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512139v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anireprosci.2015.11.020" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594517v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2016-11052" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130503v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2014.11.019" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630020v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Paula Teixeira-Gomes" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology4010216" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129856v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Sanchez-Lazo" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Brisard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rustem Uzbekov" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/me.2014-1049" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129787v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Touze" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2013.11.013" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995701v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Chesnel" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Desmarchais" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sanchez-Lazo" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1757-2215-7-44" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640182v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Reverchon" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Rame" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0093198" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129850v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasa Dakovic" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Terezol" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Pitel" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msu208" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129721v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Auclair" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Sanchez" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Kireev" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpendo.00469.2012" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129783v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2013-6615" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129690v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Martin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N.C. Friggens" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Dupont" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Salvetti" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2012.09.025" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W7TR35MX-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644390v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayden-William Courtland" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Sun" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mordechay Beth-On" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingjie Wu" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbmr.265" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646360v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clifford J Rosen" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0014762" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644392v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clifford J. Rosen" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1474-9726.2011.00683.x" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644151v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dara Cannata" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dmm.006775" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129485v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Froment" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-10-0419" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662728v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Lann" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/en.2010-0792" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02967260v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbmr.20" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665947v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Christopher Fritton" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuki Kawashima" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilson Mejia" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M109.041913" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655605v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbmr.100" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666501v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Demambro" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Maynard" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbmr.94" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666532v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Blesbois" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Couty" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Balzergue" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Martin-Magniette" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrd.21062" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A5A6FF85DFC73E2434C7A76EE2D98BB937F5964F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657363v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shoshana Yakar" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666483v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Batellier" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-9-110" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658944v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Gustavo Carlo Persani" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Govoroun" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1677/JOE-07-0143" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791492v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Monniaux" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Cl&#233;ment" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/423846" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129929v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Guillaume" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r3899-la-reproduction-animale-et-humaine.html" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04674417v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682529v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Guerif" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179828v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745633v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/deab130.179" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790802v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02975329v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738231v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv32n2Ab179" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737816v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Paula Teixeira" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735111v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605433v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Banliat" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741094v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Carvalho-Vitorino" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Duranthon" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739043v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508167v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Blanc" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Agabriel" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Disenhaus" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746125v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816280v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Kawashima" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.W. Courtland" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Yakar" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193676v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fritz" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757331v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193567v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fritz" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755385v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Wu" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sun" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cardoso" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1096-6374(10)70028-9" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3X1X6HC0-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751334v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl J. Jepsen" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755388v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752067v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Oppenheimer" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lann" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814024v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758133v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Brillard" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753528v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180289v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03715750v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03715737v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03715683v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02975319v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02975309v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02975292v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02975314v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02975326v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02975301v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735173v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Desnoes" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736214v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605202v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740053v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Ghazouani" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cbra.org.br/portal/publicacoes/ar/2016/arjs2016.html" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739979v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741773v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.aete.eu/index.php/publications-aete/proceedings/140-aete-proceedings-2016/file" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739518v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744087v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Diot" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742916v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741158v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/277882_2.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741888v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743006v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742800v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cbra.org.br/portal/publicacoes/ar/2015/arjs2015.html" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751326v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sun Hui" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek Leroith" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755262v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rosen" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757366v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816106v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Williams" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755336v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vingjie Wu" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758107v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751447v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Rosen" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750679v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752822v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755337v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758440v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.E. Demambro" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Maynard" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821070v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>