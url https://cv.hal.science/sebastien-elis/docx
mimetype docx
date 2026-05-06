--- v1 (2026-04-15)
+++ v2 (2026-05-06)
@@ -999,485 +999,489 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03972669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of DHA on the quality of In vitro produced bovine embryos</w:t>
+                <w:t xml:space="preserve">Bisphenol S impairs oestradiol secretion during In vitro basal folliculogenesis in a mono-ovulatory species model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Janati Idrissi</w:t>
+                <w:t xml:space="preserve">Claire Vignault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victoria Slezec-Frick</w:t>
+                <w:t xml:space="preserve">Véronique Cadoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Le Bourhis</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Thierry Joly</w:t>
+                <w:t xml:space="preserve">Peggy Jarrier-Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Papillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Téteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theriogenology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.theriogenology.2022.04.026⟩</w:t>
+              <w:t xml:space="preserve">Toxics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10, pp.1-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/toxics10080437⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03676421v1</w:t>
+                <w:t xml:space="preserve">hal-03751976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bisphenol S impairs oestradiol secretion during In vitro basal folliculogenesis in a mono-ovulatory species model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Metabolic exchanges between the oocyte and its environment: focus on lipids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svetlana Uzbekova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priscila Silvana Bertevello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozenn Dalbies-Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Vignault</w:t>
+                <w:t xml:space="preserve">Sebastien Elis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Cadoret</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Ophélie Téteau</w:t>
+                <w:t xml:space="preserve">Valerie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/toxics10080437⟩</w:t>
+              <w:t xml:space="preserve">Reproduction, Fertility and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 34 (2), pp.1-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1071/RD21249⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03751976v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03457344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chronic low BPS exposure through diet impairs in vitro embryo production parameters according to metabolic status in the ewe</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of food restriction on the medio‐basal hypothalamus of intact ewes as revealed by a large‐scale transcriptomics study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Dardente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Lomet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Desmarchais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Téteau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Juliette Cognié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lasserre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2021.113096⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neuroendocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 34 (10), pp.e13198. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jne.13198⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03500231v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03790164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bisphenol S alters the steroidome in the preovulatory follicle, oviduct fluid and plasma in ewes with contrasted metabolic status</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Téteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Liere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Pianos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Desmarchais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1486,430 +1490,426 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lasserre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Endocrinology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 13, pp.1-18. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fendo.2022.892213⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03681100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of food restriction on the medio‐basal hypothalamus of intact ewes as revealed by a large‐scale transcriptomics study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chronic low BPS exposure through diet impairs in vitro embryo production parameters according to metabolic status in the ewe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Desmarchais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Téteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Kasal-Hoc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugues Dardente</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Ophélie Téteau</w:t>
+                <w:t xml:space="preserve">Juliette Cognié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lasserre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroendocrinology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jne.13198⟩</w:t>
+              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 229, 12 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2021.113096⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03790164v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03500231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolic exchanges between the oocyte and its environment: focus on lipids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Svetlana Uzbekova</w:t>
+                <w:t xml:space="preserve">Effect of DHA on the quality of In vitro produced bovine embryos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Janati Idrissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Priscila Silvana Bertevello</w:t>
+                <w:t xml:space="preserve">Victoria Slezec-Frick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rozenn Dalbies-Tran</w:t>
+                <w:t xml:space="preserve">Daniel Le Bourhis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastien Elis</w:t>
+                <w:t xml:space="preserve">Laurene Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valerie Labas</w:t>
+                <w:t xml:space="preserve">Thierry Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproduction, Fertility and Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 34 (2), pp.1-26. </w:t>
+              <w:t xml:space="preserve">Theriogenology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 187, pp.102-111. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1071/RD21249⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.theriogenology.2022.04.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03457344v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03676421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lipid profile of bovine grade-1 blastocysts produced either in vivo or in vitro before and after slow freezing process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Janati Idrissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Le Bourhis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Emond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurene Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 11 (1), pp.1-16. </w:t>
@@ -1947,103 +1947,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of the donor factors and freezing protocols on the bovine embryonic lipid profile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Janati Idrissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Le Bourhis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Emond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurene Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biology of Reproduction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 106 (3), pp.597-612. </w:t>
@@ -2209,567 +2209,567 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03107618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Comparative Analysis of Oocyte Development in Mammals</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Véronique Cadoret</w:t>
+                <w:t xml:space="preserve">Bisphenol S Impaired Human Granulosa Cell Steroidogenesis In Vitro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Amar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Binet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Teteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Desmarchais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Virginie Maillard</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Papillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cells9041002⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 21 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms21051821⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02545852v1</w:t>
+                <w:t xml:space="preserve">hal-02622705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bisphenol S Impaired Human Granulosa Cell Steroidogenesis In Vitro</w:t>
+                <w:t xml:space="preserve">Bisphenol A and S impaired ovine granulosa cell steroidogenesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Amar</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+                <w:t xml:space="preserve">Ophélie Teteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Jaubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Desmarchais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Papillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Binet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pascal Papillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms21051821⟩</w:t>
+              <w:t xml:space="preserve">Reproduction [Cambridge]. Supplement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 159 (5), pp.571-583. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1530/REP-19-0575⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02622705v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02623613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bisphenol A and S impaired ovine granulosa cell steroidogenesis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+                <w:t xml:space="preserve">Bisphenol s impaired in vitro ovine early developmental oocyte competence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Desmarchais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Teteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Papillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Jaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Binet</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Druart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproduction [Cambridge]. Supplement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1530/REP-19-0575⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 21 (4), pp.1-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms21041238⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02623613v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02624140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bisphenol s impaired in vitro ovine early developmental oocyte competence</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Comparative Analysis of Oocyte Development in Mammals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozenn Dalbies-Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Cadoret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Desmarchais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Xavier Druart</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Elis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 21 (4), pp.1-19. </w:t>
+              <w:t xml:space="preserve">Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9 (4), pp.1-27. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijms21041238⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/cells9041002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02624140v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02545852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An evolutionary approach to recover genes predominantly expressed in the testes of the zebrafish, chicken and mouse</w:t>
               </w:r>
@@ -3023,51 +3023,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Freret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouhamad Oseikria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Le Bourhis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Desmarchais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3125,559 +3125,559 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02623225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Docosahexaenoic acid (DHA) effects on proliferation and steroidogenesis of bovine granulosa cells</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lipid Identification and Transcriptional Analysis of Controlling Enzymes in Bovine Ovarian Follicle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maëva Durcin</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Priscila Bertevello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana-Paula Teixeira-Mechin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Seyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Labas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproductive Biology and Endocrinology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12958-018-0357-7⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 19 (10), pp.3261. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms19103261⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02621393v1</w:t>
+                <w:t xml:space="preserve">hal-02628741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lipid Identification and Transcriptional Analysis of Controlling Enzymes in Bovine Ovarian Follicle</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">KIRREL is differentially expressed in adipose tissue from “fertil+” and “fertil-” cows: in vitro role in ovary?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Labas</w:t>
+                <w:t xml:space="preserve">Stéphanie Coyral-Castel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Ramé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Cognie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerôme Lecardonnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Marthey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms19103261⟩</w:t>
+              <w:t xml:space="preserve">Reproduction [Cambridge]. Supplement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 155 (2), pp.181-196. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1530/REP-17-0649⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02628741v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02625059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">KIRREL is differentially expressed in adipose tissue from “fertil+” and “fertil-” cows: in vitro role in ovary?</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jerôme Lecardonnel</w:t>
+                <w:t xml:space="preserve">Genes involved in Drosophila melanogaster ovarian function are highly conserved throughout evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Elis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Desmarchais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Marthey</w:t>
+                <w:t xml:space="preserve">Emilie Cardona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Fouchécourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozenn Dalbies-Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproduction [Cambridge]. Supplement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 155 (2), pp.181-196. </w:t>
+              <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (10), pp.2629-2642. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1530/REP-17-0649⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/gbe/evy158⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02625059v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01991460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genes involved in Drosophila melanogaster ovarian function are highly conserved throughout evolution</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Docosahexaenoic acid (DHA) effects on proliferation and steroidogenesis of bovine granulosa cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Desmarchais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëva Durcin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svetlana Uzbekova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Elis</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 10 (10), pp.2629-2642. </w:t>
+              <w:t xml:space="preserve">Reproductive Biology and Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 16 (1), pp.1-18. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/gbe/evy158⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12958-018-0357-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01991460v1</w:t>
+                <w:t xml:space="preserve">hal-02621393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Docosahexaenoic acid mechanisms of action on the bovine oocyte-cumulus complex</w:t>
               </w:r>
@@ -3702,51 +3702,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouhamad Oseikria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Vitorino Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscila Silvana Bertevello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Corbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3925,425 +3925,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01603348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N-3 polyunsaturated fatty acid DHA during IVM affected oocyte developmental competence in cattle</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of a long chain n-3 PUFA-enriched diet on production and reproduction variables in Holstein dairy cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Elis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Freret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Desmarchais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Cognie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theriogenology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 85 (9), pp.1625-1634. </w:t>
+              <w:t xml:space="preserve">Animal Reproduction Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 164, pp.121-132. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.theriogenology.2016.01.019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.anireprosci.2015.11.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01409334v1</w:t>
+                <w:t xml:space="preserve">hal-01512139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of a long chain n-3 PUFA-enriched diet on production and reproduction variables in Holstein dairy cows</w:t>
+                <w:t xml:space="preserve">Effect of a long-chain n-3 polyunsaturated fatty acid enriched diet on adipose tissue lipid profiles and gene expression in Holstein dairy cows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Elis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Desmarchais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Freret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Juliette Cognie</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Reproduction Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 164, pp.121-132. </w:t>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 99 (12), pp.10109-10127. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.anireprosci.2015.11.020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3168/jds.2016-11052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01512139v1</w:t>
+                <w:t xml:space="preserve">hal-01594517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of a long-chain n-3 polyunsaturated fatty acid enriched diet on adipose tissue lipid profiles and gene expression in Holstein dairy cows</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">N-3 polyunsaturated fatty acid DHA during IVM affected oocyte developmental competence in cattle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouhamad Oseikria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Elis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Corbin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svetlana Uzbekova</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 99 (12), pp.10109-10127. </w:t>
+              <w:t xml:space="preserve">Theriogenology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 85 (9), pp.1625-1634. </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3168/jds.2016-11052⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.theriogenology.2016.01.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01594517v1</w:t>
+                <w:t xml:space="preserve">hal-01409334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cell proliferation and progesterone synthesis depend on lipid metabolism in bovine granulosa cells</w:t>
               </w:r>
@@ -4859,295 +4859,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01129787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tribbles expression in cumulus cells is related to oocyte maturation and fatty acid metabolism.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Resistin in dairy cows: Plasma concentrations during early lactation, expression and potential role in adipose tissue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Chesnel</w:t>
+                <w:t xml:space="preserve">Maxime Reverchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Rame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Cognie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Briant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Elis</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">L. Sanchez-Lazo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Ovarian Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1757-2215-7-44⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (3), pp.1-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0093198⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00995701v1</w:t>
+                <w:t xml:space="preserve">hal-02640182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resistin in dairy cows: Plasma concentrations during early lactation, expression and potential role in adipose tissue</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tribbles expression in cumulus cells is related to oocyte maturation and fatty acid metabolism.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daphné Brisard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Chesnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Elis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Reverchon</w:t>
+                <w:t xml:space="preserve">A. Desmarchais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Rame</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Elis</w:t>
+                <w:t xml:space="preserve">L. Sanchez-Lazo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 9 (3), pp.1-17. </w:t>
+              <w:t xml:space="preserve">Journal of Ovarian Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 7 (1), pp.44. </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0093198⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/1757-2215-7-44⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02640182v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00995701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The loss of adipokine genes in the chicken genome and implications for insulin metabolism</w:t>
               </w:r>
@@ -5414,77 +5414,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expression of adipokine and lipid metabolism genes in adipose tissue of dairy cows differing in a female fertility quantitative trait locus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Elis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Coyral-Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Freret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Cognie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Desmarchais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5675,779 +5675,779 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01129690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth hormone mediates pubertal skeletal development independent of hepatic IGF-1 production</w:t>
+                <w:t xml:space="preserve">Serum IGF-1 affects skeletal acquisition in a temporal and compartment-specific manner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayden-William Courtland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Elis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Yingjie Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Hui Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yingjie Wu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Elis</w:t>
+                <w:t xml:space="preserve">Clifford J Rosen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Bone and Mineral Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 26 (4), pp.761-768. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6 (3), pp.1-10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jbmr.265⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0014762⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02644390v1</w:t>
+                <w:t xml:space="preserve">hal-02646360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serum IGF-1 affects skeletal acquisition in a temporal and compartment-specific manner</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Increased serum IGF-1 levels protect the musculoskeletal system but are associated with elevated oxidative stress markers and increased mortality independent of tissue igf1 gene expression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Elis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yingjie Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayden-William Courtland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hui Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clifford J Rosen</w:t>
+                <w:t xml:space="preserve">Clifford J. Rosen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 6 (3), pp.1-10. </w:t>
+              <w:t xml:space="preserve">Aging Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 10 (3), pp.547-550. </w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0014762⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1474-9726.2011.00683.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02646360v1</w:t>
+                <w:t xml:space="preserve">hal-02644392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increased serum IGF-1 levels protect the musculoskeletal system but are associated with elevated oxidative stress markers and increased mortality independent of tissue igf1 gene expression</w:t>
+                <w:t xml:space="preserve">Unbound (bioavailable) IGF1 enhances somatic growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Elis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yingjie Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayden-William Courtland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dara Cannata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hui Sun</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clifford J. Rosen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aging Cell</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 10 (3), pp.547-550. </w:t>
+              <w:t xml:space="preserve">Disease Models &amp; Mechanisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 4 (5), pp.649-658. </w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1474-9726.2011.00683.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1242/dmm.006775⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02644392v1</w:t>
+                <w:t xml:space="preserve">hal-02644151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unbound (bioavailable) IGF1 enhances somatic growth</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Expression and effect of resistin on bovine and rat granulosa cell steroidogenesis and proliferation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Froment</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Rame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svetlana Uzbekova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Elis</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Hui Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Disease Models &amp; Mechanisms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 4 (5), pp.649-658. </w:t>
+              <w:t xml:space="preserve">Reproduction [Cambridge]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 141 (4), pp.467-479. </w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1242/dmm.006775⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1530/REP-10-0419⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02644151v1</w:t>
+                <w:t xml:space="preserve">hal-01129485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expression and effect of resistin on bovine and rat granulosa cell steroidogenesis and proliferation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Virginie Maillard</w:t>
+                <w:t xml:space="preserve">Growth hormone mediates pubertal skeletal development independent of hepatic IGF-1 production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hayden-William Courtland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hui Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Froment</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Svetlana Uzbekova</w:t>
+                <w:t xml:space="preserve">Mordechay Beth-On</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yingjie Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Elis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproduction [Cambridge]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 141 (4), pp.467-479. </w:t>
+              <w:t xml:space="preserve">Journal of Bone and Mineral Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 26 (4), pp.761-768. </w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1530/REP-10-0419⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/jbmr.265⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01129485v1</w:t>
+                <w:t xml:space="preserve">hal-02644390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elevated circulating IGF-I promotes mammary gland development and proliferation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dara Cannata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Lann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yingjie Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Elis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hui Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Endocrinology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 151 (12), pp.5751-5761. </w:t>
@@ -6511,77 +6511,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Elis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayden-William Courtland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yingjie Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yingjie Wu</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Clifford J Rosen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hui Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Bone and Mineral Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, 26 (5), pp.1257-1266. </w:t>
@@ -6779,77 +6779,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Elis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayden-William Courtland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yingjie Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hui Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clifford J Rosen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Bone and Mineral Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 25 (9), pp.2051-2058. </w:t>
@@ -6926,51 +6926,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayden-William Courtland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Maynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hui Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Elis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7161,260 +7161,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02666532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The anabolic effects of insulin-like growth factor-1 on skeletal growth and development: lessons from clinical and animal studies</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Search for the genes involved in oocyte maturation and early embryo development in the hen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Elis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shoshana Yakar</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Florence Batellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Couty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Balzergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Martin-Magniette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Medical Literature. Growth, Growth Hormone, and Metabolism</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 9, pp.1-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2164-9-110⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02657363v1</w:t>
+                <w:t xml:space="preserve">hal-02666483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for the genes involved in oocyte maturation and early embryo development in the hen</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The anabolic effects of insulin-like growth factor-1 on skeletal growth and development: lessons from clinical and animal studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hayden-William Courtland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Elis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shoshana Yakar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Current Medical Literature. Growth, Growth Hormone, and Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 2 (2), pp.33-42</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02666483v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02657363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expression and biological effects of bone morphogenetic protein-15 in the hen ovary</w:t>
               </w:r>
@@ -7579,77 +7579,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Folliculogenesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Monniaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Cadoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Dalbies-Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Elis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7717,51 +7717,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les interactions entre métabolisme et reproduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Froment</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Uzbekova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7900,51 +7900,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Emilie Lebachelier de la Riviere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Desmarchais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Teteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8051,51 +8051,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Uzbekova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Guerif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Binet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2023 RQR Symposium (16th RQR Symposium)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Réseau québecois en reproduction (RQR), Oct 2023, Québec, Canada</w:t>
@@ -8137,117 +8137,117 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolic exchanges between the oocyte and its environment: focus on lipids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Uzbekova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscila Silvana Bertevello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Dalbies-Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Elis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">48. Annual Conference of the International Embryo Technology Society (IETS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2022, Savannah GA, United States. pp.1-26, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1071/RD21249⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04179828v1</w:t>
@@ -8455,558 +8455,558 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02790802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Bisphenol S altère la compétence ovocytaire in vitro chez la brebis</w:t>
+                <w:t xml:space="preserve">Bisphenol S affects in vitro early developmental oocyte competence in ewes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Desmarchais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Teteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Papillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Elis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR 3606 Reprosciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annual Conference of the International Embryo Technology Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2020, New York, United States. pp.217-218, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1071/RDv32n2Ab179⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02975329v1</w:t>
+                <w:t xml:space="preserve">hal-02738231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bisphenol S affects in vitro early developmental oocyte competence in ewes</w:t>
+                <w:t xml:space="preserve">Le Bisphenol S altère la compétence ovocytaire in vitro chez la brebis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Desmarchais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Teteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Papillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Elis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Conference of the International Embryo Technology Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">GDR 3606 Reprosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1071/RDv32n2Ab179⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02738231v1</w:t>
+                <w:t xml:space="preserve">hal-02975329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lipidomique de l’ovaire</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effets d’une ration enrichie en acides gras polyinsaturés n-3 sur la production d’embryons chez la vache laitière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Elis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Le Bourhis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouhamad Oseikria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Desmarchais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Briant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Animation Scientifique du département Phase</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Rennes, France</w:t>
+              <w:t xml:space="preserve">3R 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA. Institut de l'Elevage (IDELE), FRA., Dec 2018, Paris, France. 5 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02737816v1</w:t>
+                <w:t xml:space="preserve">hal-02735111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets d’une ration enrichie en acides gras polyinsaturés n-3 sur la production d’embryons chez la vache laitière</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lipidomique de l’ovaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priscila Bertevello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Labas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Paula Teixeira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Elis</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Eric Briant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3R 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA. Institut de l'Elevage (IDELE), FRA., Dec 2018, Paris, France. 5 p</w:t>
+              <w:t xml:space="preserve">Journées d'Animation Scientifique du département Phase</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02735111v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02737816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of lipid profiles and gene expression in granulosa and cumulus cells in bovine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscila Bertevello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Banliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana-Paula Teixeira-Mechin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Elis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9221,51 +9221,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Elis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Freret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana-Paula Teixeira-Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9445,77 +9445,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'expression d'ADIPOR2 varie en fonction de la fertilité et de la mobilisation des réserves adipeuses chez la vache laitière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Elis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Coyral-Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Freret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Rame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Desmarchais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9678,90 +9678,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gènes différentiellement exprimés dans le tissu adipeux de vaches laitières portant des haplotypes contrastés pour un QTL de fertilité femelle du chromosome 3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Coyral-Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Rame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Elis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Cognie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9928,90 +9928,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genes differently expressed in adipose tissue of dairy cows carrying 'fertil+' or 'fertil-' haplotype for one QTL of female fertility located on the chromosome 3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Coyral-Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Rame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Elis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Cognie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10193,385 +10193,385 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02755385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autocrine/paracrine IGF-1 plays a critical role in determining bone size prenatally and early postnatally</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exercise-induced inhibition of periosteal apposition is abrogated in IGF-1-deficient mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hayden-William Courtland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hui Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Elis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shoshana Yakar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">91. Annual Conference on endocrine System Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, The Endocrine Society. USA., Jun 2009, Washington, United States</w:t>
+              <w:t xml:space="preserve">31. Annual Meeting of the American Society for Bone and Mineral Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, American Society for Bone and Mineral Research (ASBMR). USA., Sep 2009, Denver, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02751334v1</w:t>
+                <w:t xml:space="preserve">hal-02755388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exercise-induced inhibition of periosteal apposition is abrogated in IGF-1-deficient mice</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Local IGF-1 is essential for the development of female reproductive system and normal estrus cycle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Kawashima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Oppenheimer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Lann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31. Annual Meeting of the American Society for Bone and Mineral Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, American Society for Bone and Mineral Research (ASBMR). USA., Sep 2009, Denver, United States</w:t>
+              <w:t xml:space="preserve">91. Annual Conference on Endocrine System Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The Endocrine Society. USA., Jun 2009, Washington, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02755388v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02752067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local IGF-1 is essential for the development of female reproductive system and normal estrus cycle</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J. Oppenheimer</w:t>
+                <w:t xml:space="preserve">Autocrine/paracrine IGF-1 plays a critical role in determining bone size prenatally and early postnatally</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Elis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hayden-William Courtland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yingjie Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hui Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Lann</w:t>
+                <w:t xml:space="preserve">Karl J. Jepsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">91. Annual Conference on Endocrine System Diseases</w:t>
+              <w:t xml:space="preserve">91. Annual Conference on endocrine System Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, The Endocrine Society. USA., Jun 2009, Washington, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02752067v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02751334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hen oocyte specificity and genes expression during early embryo development</w:t>
               </w:r>
@@ -10820,51 +10820,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qualité des gamètes chez le poulet, recherche de gènes candidats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Elis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Batellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Govoroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11012,51 +11012,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Gayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Buron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Vignault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées ReproSciences 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Paris, France. </w:t>
@@ -11098,51 +11098,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bisphenol S Administered to Pregnant Ewes with Contrasted Metabolic Status Impaired the Ovarian Follicular Development of Fetuses and Lambs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Téteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peggy Jarrier-Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lasserre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11223,64 +11223,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bisphenol S impaired human and ovine granulosa cell steroidogenesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Emilie Lebachelier de la Riviere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Amar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Jaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Desmarchais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11387,51 +11387,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Gayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Buron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Vignault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34. Colloque Biotechnocentre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Nouan le Fuzelier, France</w:t>
@@ -11460,64 +11460,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of bisphenol S on ovine primary granulosa cells in vitro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Teteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Jaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Desmarchais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11575,70 +11575,70 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02975319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of bisphenol S on ovine primary granulosa cells in vitro</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+                <w:t xml:space="preserve">Bisphenol S versus Bisphénol A et la fonction de reproduction femelle : effets sur les cellules de granulosa ovines primaires in vitro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Teteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Jaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Desmarchais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11650,345 +11650,345 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Papillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Elis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35. Annual Meeting AETE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Murcia, Spain. 16 (3), pp.704</w:t>
+              <w:t xml:space="preserve">32ème Colloque Biotechnocentre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Seillac, France. PD37, pp.73</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02975309v1</w:t>
+                <w:t xml:space="preserve">hal-02975292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bisphenol S versus Bisphénol A et la fonction de reproduction femelle : effets sur les cellules de granulosa ovines primaires in vitro</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+                <w:t xml:space="preserve">Bisphenol S affects In Vitro Ovine Early Developmental Oocyte Competence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Desmarchais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Teteau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alice Desmarchais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Papillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Elis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32ème Colloque Biotechnocentre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Seillac, France. PD37, pp.73</w:t>
+              <w:t xml:space="preserve">35. Annual Meeting AETE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Murcia, Spain. 16 (3), pp.701</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02975292v1</w:t>
+                <w:t xml:space="preserve">hal-02975314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bisphenol S affects In Vitro Ovine Early Developmental Oocyte Competence</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of bisphenol S on ovine primary granulosa cells in vitro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Teteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Jaubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Desmarchais</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ophélie Teteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Papillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Elis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35. Annual Meeting AETE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2019, Murcia, Spain. 16 (3), pp.701</w:t>
+              <w:t xml:space="preserve">, Sep 2019, Murcia, Spain. 16 (3), pp.704</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02975314v1</w:t>
+                <w:t xml:space="preserve">hal-02975309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vitro Bisphenol S affects in vitro early developmental oocyte competence in ewe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Desmarchais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Teteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Papillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12052,90 +12052,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bisphenol S impairs in vitro early developmental oocyte competence in ewe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Desmarchais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Teteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Papillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Jaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Druart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32. Colloque Biotechnocentre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Seillac, France. , pp.69-69, Actes du 32èmes colloque Biotechnocentre</w:t>
@@ -12177,51 +12177,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of an enriched n-3 polyunsaturated fatty acid diet on in vitro embryo production in dairy cowsEffects of an enriched n-3 polyunsaturated fatty acid diet on in vitro embryo production in dairy cows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Elis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Le Bourhis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouhamad Oseikria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12397,51 +12397,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Desmarchais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëva Durcin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Uzbekova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12486,681 +12486,681 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01605202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MALDI-TOF mass spectrometry analysis of lipids in single bovine oocytes during IVM</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effects of a long chain n-3 PUFA-enriched diet on production, metabolic and reproduction variables, on adipose tissue lipid profiles and gene expression in Holstein dairy cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Elis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ana-Paula Teixeira-Gomes</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Desmarchais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Freret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32. Scientific meeting of the AETE</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, Animal Reproduction, 13 (3), 2016, 32nd Scientific meeting of the AETE</w:t>
+              <w:t xml:space="preserve">18th International Congress on Animal Reproduction (ICAR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Tours, France. 676 p., 2016, 18th International Congress on Animal Reproduction (ICAR)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02740053v1</w:t>
+                <w:t xml:space="preserve">hal-02739979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of a long chain n-3 PUFA-enriched diet on production, metabolic and reproduction variables, on adipose tissue lipid profiles and gene expression in Holstein dairy cows</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">FFAR4 is involved in docosahexaenoic acid effects on oocyte developmental potential during in vitro maturation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouhamad Oseikria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svetlana Uzbekova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Vitorino Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Duranthon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Elis</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Congress on Animal Reproduction (ICAR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Tours, France. 676 p., 2016, 18th International Congress on Animal Reproduction (ICAR)</w:t>
+              <w:t xml:space="preserve">32. Scientific Meeting of the AETE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Barcelone, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brazilian College of Animal Reproduction</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Animal Reproduction, 13 (3), 2016, 30th Annual Meeting of the Brazilian Embryo Technology Society (SBTE) and 32nd Meeting of the European Embryo Transfer Association (AETE)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02739979v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02741773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FFAR4 is involved in docosahexaenoic acid effects on oocyte developmental potential during in vitro maturation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Véronique Duranthon</w:t>
+                <w:t xml:space="preserve">Effects of docosahexaenoic acid on bovine granulosa cell proliferation and steroidogenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Desmarchais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëva Durcin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Elis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32. Scientific Meeting of the AETE</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, Animal Reproduction, 13 (3), 2016, 30th Annual Meeting of the Brazilian Embryo Technology Society (SBTE) and 32nd Meeting of the European Embryo Transfer Association (AETE)</w:t>
+              <w:t xml:space="preserve">18th International Congress on Animal Reproduction (ICAR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Tours, France. 676 p., 2016, 18th International Congress on Animal Reproduction (ICAR)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02741773v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02739518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of docosahexaenoic acid on bovine granulosa cell proliferation and steroidogenesis</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Evolution plasmatique de nouvelles molécules produites par le tissu adipeux chez la vache au cours de la lactation : exemple de la résistine et de l’adiponectine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Reverchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Rame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélodie Diot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Cognie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Congress on Animal Reproduction (ICAR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Tours, France. 676 p., 2016, 18th International Congress on Animal Reproduction (ICAR)</w:t>
+              <w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Tours, France. , 115 p., 2016, Crédits Incitatifs financés entre 2011 et 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02739518v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02744087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution plasmatique de nouvelles molécules produites par le tissu adipeux chez la vache au cours de la lactation : exemple de la résistine et de l’adiponectine</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Juliette Cognie</w:t>
+                <w:t xml:space="preserve">MALDI-TOF mass spectrometry analysis of lipids in single bovine oocytes during IVM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priscila Bertevello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olfa Ghazouani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Banliat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Elis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana-Paula Teixeira-Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Tours, France. , 115 p., 2016, Crédits Incitatifs financés entre 2011 et 2014</w:t>
+              <w:t xml:space="preserve">32. Scientific meeting of the AETE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Barcelone, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brazilian College of Animal Reproduction</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Animal Reproduction, 13 (3), 2016, 32nd Scientific meeting of the AETE</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02744087v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02740053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mass spectrometry imaging of lipids reveals the differences in fatty acid metabolism between ovarian and follicular compartments in porcine, bovine and ovine ovaries</w:t>
+                <w:t xml:space="preserve">Analyse lipidomique par Imagerie MALDI de tissus ovariens et ICM-MS de cellules folliculaires pour la recherche de marqueurs de qualité ovocytaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Uzbekova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana-Paula Teixeira-Gomes</w:t>
@@ -13195,73 +13195,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1 Journées du GdR 3606 Repro</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Rennes, France. 105 p., 2015, 1ères Journées Scientifiques du GdR Repro</w:t>
+              <w:t xml:space="preserve">Congrès français de Spectrométrie de Masse et d'Analyse Protéomique (SMAP 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Ajaccio, France. , 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02742916v1</w:t>
+                <w:t xml:space="preserve">hal-02741888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lipolysis in cumulus cells accompanies oocyte maturation in bovine</w:t>
               </w:r>
@@ -13375,51 +13375,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02741158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse lipidomique par Imagerie MALDI de tissus ovariens et ICM-MS de cellules folliculaires pour la recherche de marqueurs de qualité ovocytaire</w:t>
+                <w:t xml:space="preserve">Mass spectrometry imaging of lipids reveals the differences in fatty acid metabolism between ovarian and follicular compartments in porcine, bovine and ovine ovaries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Uzbekova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana-Paula Teixeira-Gomes</w:t>
@@ -13454,73 +13454,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès français de Spectrométrie de Masse et d'Analyse Protéomique (SMAP 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Ajaccio, France. , 2015</w:t>
+              <w:t xml:space="preserve">1 Journées du GdR 3606 Repro</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Rennes, France. 105 p., 2015, 1ères Journées Scientifiques du GdR Repro</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02741888v1</w:t>
+                <w:t xml:space="preserve">hal-02742916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet d’un acide gras oméga-3 (DHA) sur la compétence de l’ovocyte bovin</w:t>
               </w:r>
@@ -13703,1368 +13703,1368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02742800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Free IGF-1 promotes accelerated mammary gland development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dara Cannata</w:t>
+                <w:t xml:space="preserve">Cortical bone accrual in the adult mouse is unaffected by reductions in serum IGF-1 after peak bone acquisition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hayden-William Courtland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Elis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yingjie Wu</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sun Hui</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Derek Leroith</w:t>
+                <w:t xml:space="preserve">C. Rosen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">92. Annual Meeting &amp; Expo of the Endocrine Society (ENDO 2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, San Diego, United States. Endocrine Reviews, 31 (3) Supplement 1, 2010, 92nd Meeting and Expo of the Endocrine Society (ENDO 2010)</w:t>
+              <w:t xml:space="preserve">5. International congress of the GRS and the IGF Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, New York, United States. , Growth Hormone and IGF Research, 20 (Supplement 1), 2010, Fifth International congress of the GRS and the IGF Society</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02751326v1</w:t>
+                <w:t xml:space="preserve">hal-02755262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cortical bone accrual in the adult mouse is unaffected by reductions in serum IGF-1 after peak bone acquisition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hayden-William Courtland</w:t>
+                <w:t xml:space="preserve">Free IGF-1 promotes accelerated mammary gland development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dara Cannata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Elis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">H. Sun</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yingjie Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sun Hui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Rosen</w:t>
+                <w:t xml:space="preserve">Derek Leroith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. International congress of the GRS and the IGF Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, New York, United States. , Growth Hormone and IGF Research, 20 (Supplement 1), 2010, Fifth International congress of the GRS and the IGF Society</w:t>
+              <w:t xml:space="preserve">92. Annual Meeting &amp; Expo of the Endocrine Society (ENDO 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, San Diego, United States. Endocrine Reviews, 31 (3) Supplement 1, 2010, 92nd Meeting and Expo of the Endocrine Society (ENDO 2010)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02755262v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02751326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduced IGF-1 complex formation leads to increased marrow adiposity</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Elevated levels of serum IGF-1 restore peak bone properties in the absence of tissue IGF-1 and enhance bone properties in its presence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Elis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayden-William Courtland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">H. Sun</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yingjie Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hui Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Williams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">91. Annual Conference on endocrine System Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Washington, United States. 2009, 91st Annual Conference on Endocrine System Diseases (Endo 2009)</w:t>
+              <w:t xml:space="preserve">Gordon Research Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Ventura, United States. 1 p., 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02757366v1</w:t>
+                <w:t xml:space="preserve">hal-02816106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elevated levels of serum IGF-1 restore peak bone properties in the absence of tissue IGF-1 and enhance bone properties in its presence</w:t>
+                <w:t xml:space="preserve">IGF-1 bioavailability in tissues determines body size</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Elis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yingjie Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayden-William Courtland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hui Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Williams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gordon Research Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2009, Ventura, United States. 1 p., 2009</w:t>
+              <w:t xml:space="preserve">91. Annual Conference on endocrine System Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Washington, United States. 2009, 91st Annual Conference on Endocrine System Diseases (Endo 2009)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02816106v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02758107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increased serum IGF-1 levels can rescue bone phenotype in female IGF-1 null mice</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Depletion of serum IGF-1 after peak bone acquisition does not affect skeletal architecture in the adult mouse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hayden-William Courtland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Elis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hayden-William Courtland</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yingjie Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hui Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vingjie Wu</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Valerie Williams</w:t>
+                <w:t xml:space="preserve">C.J. Rosen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31. Annual Meeting of the American Society for Bone and Mineral Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Denver, United States. , Journal of Bone and Mineral Research, 24 (1), 2009, Thirty-first Annual Meeting of the American Society for Bone and Mineral Research</w:t>
+              <w:t xml:space="preserve">91. Annual Conference on Endocrine System Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Washington, United States. 2009, 91st Annual Conference on Endocrine System Diseases (Endo 2009)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02755336v1</w:t>
+                <w:t xml:space="preserve">hal-02751447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IGF-1 bioavailability in tissues determines body size</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Growth hormone has a compensatory role during the skeletal development of mice with decreased serum IGF-1 levels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hayden-William Courtland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hui Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Elis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.J. Rosen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shoshana Yakar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">91. Annual Conference on endocrine System Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Washington, United States. 2009, 91st Annual Conference on Endocrine System Diseases (Endo 2009)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02758107v1</w:t>
+                <w:t xml:space="preserve">hal-02750679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Depletion of serum IGF-1 after peak bone acquisition does not affect skeletal architecture in the adult mouse</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Increased serum IGF-1 levels can rescue bone phenotype in female IGF-1 null mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Elis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayden-William Courtland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vingjie Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hui Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C.J. Rosen</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Williams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">91. Annual Conference on Endocrine System Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Washington, United States. 2009, 91st Annual Conference on Endocrine System Diseases (Endo 2009)</w:t>
+              <w:t xml:space="preserve">31. Annual Meeting of the American Society for Bone and Mineral Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Denver, United States. , Journal of Bone and Mineral Research, 24 (1), 2009, Thirty-first Annual Meeting of the American Society for Bone and Mineral Research</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02751447v1</w:t>
+                <w:t xml:space="preserve">hal-02755336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth hormone has a compensatory role during the skeletal development of mice with decreased serum IGF-1 levels</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sex-specific effects of endocrine IGF-1 on skeletal morphology and peak bone acquisition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Elis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yingjie Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayden-William Courtland</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Shoshana Yakar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">91. Annual Conference on endocrine System Diseases</w:t>
+              <w:t xml:space="preserve">91. Annual Conference on Endocrine System Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Washington, United States. 2009, 91st Annual Conference on Endocrine System Diseases (Endo 2009)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02750679v1</w:t>
+                <w:t xml:space="preserve">hal-02752822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sex-specific effects of endocrine IGF-1 on skeletal morphology and peak bone acquisition</w:t>
+                <w:t xml:space="preserve">Increased levels of serum IGF-1 can rescue the skeletal impairment of female IGF-1 null mice but are insufficient for the rescue of the male skeleton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Elis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayden-William Courtland</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vingjie Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hui Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Williams</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">91. Annual Conference on Endocrine System Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Washington, United States. 2009, 91st Annual Conference on Endocrine System Diseases (Endo 2009)</w:t>
+              <w:t xml:space="preserve">31. Annual Meeting of the American Society for Bone and Mineral Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Denver, United States. , Journal of Bone and Mineral Research, 24 (Supplement 1), 2009, Thirty-first Annual Meeting of the American Society for Bone and Mineral Research</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02752822v1</w:t>
+                <w:t xml:space="preserve">hal-02755337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increased levels of serum IGF-1 can rescue the skeletal impairment of female IGF-1 null mice but are insufficient for the rescue of the male skeleton</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Valerie Williams</w:t>
+                <w:t xml:space="preserve">Sex-specific regulation of body weight and bone slenderness by the acid labile subunit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.W. Courtland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.E. Demambro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Maynard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Kawashima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31. Annual Meeting of the American Society for Bone and Mineral Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Denver, United States. , Journal of Bone and Mineral Research, 24 (Supplement 1), 2009, Thirty-first Annual Meeting of the American Society for Bone and Mineral Research</w:t>
+              <w:t xml:space="preserve">91. Annual Conference on Endocrine System Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Washington, United States. 2009, 91st Annual Conference on Endocrine System Diseases (Endo 2009)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02755337v1</w:t>
+                <w:t xml:space="preserve">hal-02758440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sex-specific regulation of body weight and bone slenderness by the acid labile subunit</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reduced IGF-1 complex formation leads to increased marrow adiposity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Kawashima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Christopher Fritton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Elis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hayden-William Courtland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">91. Annual Conference on Endocrine System Diseases</w:t>
+              <w:t xml:space="preserve">91. Annual Conference on endocrine System Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Washington, United States. 2009, 91st Annual Conference on Endocrine System Diseases (Endo 2009)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02758440v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02757366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hen oocyte quality and fertility</w:t>
               </w:r>
@@ -15265,51 +15265,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3A03E13F"/>
+    <w:nsid w:val="63D03B6C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15496,51 +15496,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sebastien-elis" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0376-0641" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/085123366" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05059095v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Emilie Lebachelier de la Riviere" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bousquet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Tavernier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Maillard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Desmarchais" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/jendso/bvaf066" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04926090v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Desmarchais" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Freret" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Uzbekova" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Elis" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anopes.2024.100088" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04790961v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie T&#233;teau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Mah&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lasserre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-024-11034-2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04637011v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tsikis" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Tomas" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-024-10510-z" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04099679v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luyao Wu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Gayet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Buron" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2023.121818" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03972669v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Vitorino Carvalho" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Papillier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Mandon-Pepin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jouneau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13048-023-01114-4" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-03676421v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Janati Idrissi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Slezec-Frick" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Le Bourhis" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurene Le Berre" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Joly" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2022.04.026" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03751976v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vignault" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cadoret" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Jarrier-Gaillard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxics10080437" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03500231v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Kasal-Hoc" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cogni&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2021.113096" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03681100v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Liere" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Pianos" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2022.892213" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03790164v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Dardente" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lomet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jne.13198" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03457344v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscila Silvana Bertevello" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Dalbies-Tran" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Elis" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Labas" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RD21249" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246426v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lefevre" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Emond" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-90870-8" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03413303v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolre/ioab198" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03107618v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Togola" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O T&#233;teau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Vignault" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/deaa365" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02545852v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells9041002" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622705v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Amar" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Binet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Teteau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21051821" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623613v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Jaubert" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-19-0575" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624140v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Druart" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21041238" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02180043v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fouch&#233;court" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Picolo" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte L&#233;cureuil" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Thelie" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-019-1462-8" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623078v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Monget" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/mte.2019.0747" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623225v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamad Oseikria" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Briant" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-18-0644" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621393v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Durcin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12958-018-0357-7" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628741v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscila Bertevello" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Paula Teixeira-Mechin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Seyer" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Carvalho" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Labas" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms19103261" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625059v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Coyral-Castel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Ram&#233;" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cognie" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Lecardonnel" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Marthey" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-17-0649" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991460v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Cardona" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evy158" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620045v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Corbin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13048-017-0370-z" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603348v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Hivelin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Lardic" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RD16301" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409334v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2016.01.019" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512139v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anireprosci.2015.11.020" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594517v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2016-11052" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130503v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2014.11.019" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630020v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Paula Teixeira-Gomes" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology4010216" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129856v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Sanchez-Lazo" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Brisard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rustem Uzbekov" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/me.2014-1049" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129787v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Touze" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2013.11.013" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995701v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Chesnel" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Desmarchais" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sanchez-Lazo" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1757-2215-7-44" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640182v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Reverchon" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Rame" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0093198" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129850v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasa Dakovic" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Terezol" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Pitel" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msu208" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129721v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Auclair" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Sanchez" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Kireev" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpendo.00469.2012" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129783v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2013-6615" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129690v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Martin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N.C. Friggens" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Dupont" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Salvetti" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2012.09.025" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W7TR35MX-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644390v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayden-William Courtland" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Sun" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mordechay Beth-On" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingjie Wu" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbmr.265" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646360v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clifford J Rosen" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0014762" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644392v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clifford J. Rosen" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1474-9726.2011.00683.x" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644151v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dara Cannata" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dmm.006775" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129485v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Froment" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-10-0419" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662728v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Lann" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/en.2010-0792" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02967260v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbmr.20" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665947v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Christopher Fritton" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuki Kawashima" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilson Mejia" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M109.041913" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655605v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbmr.100" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666501v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Demambro" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Maynard" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbmr.94" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666532v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Blesbois" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Couty" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Balzergue" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Martin-Magniette" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrd.21062" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A5A6FF85DFC73E2434C7A76EE2D98BB937F5964F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657363v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shoshana Yakar" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666483v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Batellier" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-9-110" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658944v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Gustavo Carlo Persani" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Govoroun" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1677/JOE-07-0143" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791492v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Monniaux" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Cl&#233;ment" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/423846" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129929v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Guillaume" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r3899-la-reproduction-animale-et-humaine.html" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04674417v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682529v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Guerif" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179828v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745633v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/deab130.179" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790802v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02975329v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738231v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv32n2Ab179" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737816v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Paula Teixeira" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735111v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605433v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Banliat" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741094v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Carvalho-Vitorino" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Duranthon" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739043v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508167v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Blanc" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Agabriel" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Disenhaus" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746125v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816280v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Kawashima" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.W. Courtland" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Yakar" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193676v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fritz" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757331v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193567v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fritz" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755385v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Wu" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sun" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cardoso" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1096-6374(10)70028-9" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3X1X6HC0-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751334v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl J. Jepsen" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755388v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752067v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Oppenheimer" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lann" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814024v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758133v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Brillard" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753528v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180289v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03715750v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03715737v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03715683v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02975319v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02975309v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02975292v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02975314v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02975326v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02975301v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735173v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Desnoes" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736214v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605202v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740053v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Ghazouani" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cbra.org.br/portal/publicacoes/ar/2016/arjs2016.html" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739979v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741773v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.aete.eu/index.php/publications-aete/proceedings/140-aete-proceedings-2016/file" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739518v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744087v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Diot" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742916v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741158v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/277882_2.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741888v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743006v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742800v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cbra.org.br/portal/publicacoes/ar/2015/arjs2015.html" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751326v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sun Hui" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek Leroith" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755262v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rosen" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757366v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816106v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Williams" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755336v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vingjie Wu" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758107v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751447v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Rosen" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750679v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752822v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755337v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758440v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.E. Demambro" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Maynard" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821070v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sebastien-elis" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0376-0641" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/085123366" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05059095v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Emilie Lebachelier de la Riviere" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bousquet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Tavernier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Maillard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Desmarchais" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/jendso/bvaf066" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04926090v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Desmarchais" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Freret" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Uzbekova" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Elis" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anopes.2024.100088" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04790961v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie T&#233;teau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Mah&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lasserre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-024-11034-2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04637011v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tsikis" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Tomas" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-024-10510-z" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04099679v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luyao Wu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Gayet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Buron" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2023.121818" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03972669v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Vitorino Carvalho" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Papillier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Mandon-Pepin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jouneau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13048-023-01114-4" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03751976v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vignault" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cadoret" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Jarrier-Gaillard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxics10080437" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03457344v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscila Silvana Bertevello" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Dalbies-Tran" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Elis" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Labas" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RD21249" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03790164v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Dardente" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lomet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jne.13198" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03681100v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Liere" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Pianos" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2022.892213" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03500231v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Kasal-Hoc" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cogni&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2021.113096" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-03676421v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Janati Idrissi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Slezec-Frick" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Le Bourhis" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurene Le Berre" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Joly" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2022.04.026" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246426v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lefevre" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Emond" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-90870-8" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03413303v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolre/ioab198" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03107618v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Togola" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O T&#233;teau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Vignault" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/deaa365" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622705v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Amar" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Binet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Teteau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21051821" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623613v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Jaubert" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-19-0575" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624140v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Druart" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21041238" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02545852v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells9041002" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02180043v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fouch&#233;court" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Picolo" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte L&#233;cureuil" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Thelie" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-019-1462-8" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623078v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Monget" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/mte.2019.0747" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623225v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamad Oseikria" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Briant" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-18-0644" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628741v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscila Bertevello" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Paula Teixeira-Mechin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Seyer" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Carvalho" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Labas" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms19103261" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625059v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Coyral-Castel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Ram&#233;" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cognie" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Lecardonnel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Marthey" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-17-0649" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991460v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Cardona" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evy158" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621393v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Durcin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12958-018-0357-7" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620045v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Corbin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13048-017-0370-z" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603348v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Hivelin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Lardic" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RD16301" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512139v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anireprosci.2015.11.020" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594517v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2016-11052" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409334v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2016.01.019" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130503v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2014.11.019" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630020v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Paula Teixeira-Gomes" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology4010216" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129856v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Sanchez-Lazo" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Brisard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rustem Uzbekov" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/me.2014-1049" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129787v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Touze" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2013.11.013" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640182v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Reverchon" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Rame" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0093198" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995701v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Chesnel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Desmarchais" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sanchez-Lazo" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1757-2215-7-44" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129850v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasa Dakovic" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Terezol" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Pitel" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msu208" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129721v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Auclair" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Sanchez" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Kireev" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpendo.00469.2012" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129783v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2013-6615" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129690v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Martin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N.C. Friggens" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Dupont" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Salvetti" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2012.09.025" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W7TR35MX-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646360v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayden-William Courtland" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingjie Wu" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Sun" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clifford J Rosen" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0014762" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644392v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clifford J. Rosen" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1474-9726.2011.00683.x" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644151v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dara Cannata" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dmm.006775" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129485v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Froment" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-10-0419" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644390v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mordechay Beth-On" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbmr.265" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662728v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Lann" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/en.2010-0792" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02967260v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbmr.20" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665947v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Christopher Fritton" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuki Kawashima" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilson Mejia" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M109.041913" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655605v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbmr.100" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666501v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Demambro" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Maynard" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbmr.94" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666532v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Blesbois" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Couty" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Balzergue" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Martin-Magniette" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrd.21062" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A5A6FF85DFC73E2434C7A76EE2D98BB937F5964F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666483v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Batellier" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-9-110" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657363v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shoshana Yakar" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658944v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Gustavo Carlo Persani" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Govoroun" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1677/JOE-07-0143" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791492v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Monniaux" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Cl&#233;ment" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/423846" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129929v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Guillaume" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r3899-la-reproduction-animale-et-humaine.html" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04674417v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682529v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Guerif" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179828v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745633v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/deab130.179" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790802v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738231v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv32n2Ab179" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02975329v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735111v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737816v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Paula Teixeira" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605433v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Banliat" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741094v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Carvalho-Vitorino" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Duranthon" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739043v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508167v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Blanc" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Agabriel" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Disenhaus" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746125v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816280v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Kawashima" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.W. Courtland" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Yakar" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193676v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fritz" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757331v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193567v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fritz" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755385v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Wu" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sun" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cardoso" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1096-6374(10)70028-9" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3X1X6HC0-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755388v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752067v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Oppenheimer" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lann" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751334v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl J. Jepsen" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814024v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758133v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Brillard" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753528v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180289v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03715750v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03715737v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03715683v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02975319v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02975292v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02975314v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02975309v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02975326v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02975301v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735173v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Desnoes" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736214v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605202v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739979v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741773v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.aete.eu/index.php/publications-aete/proceedings/140-aete-proceedings-2016/file" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739518v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744087v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Diot" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740053v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Ghazouani" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cbra.org.br/portal/publicacoes/ar/2016/arjs2016.html" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741888v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741158v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/277882_2.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742916v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743006v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742800v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cbra.org.br/portal/publicacoes/ar/2015/arjs2015.html" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755262v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rosen" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751326v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sun Hui" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek Leroith" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816106v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Williams" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758107v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751447v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Rosen" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750679v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755336v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vingjie Wu" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752822v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755337v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758440v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.E. Demambro" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Maynard" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757366v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821070v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>