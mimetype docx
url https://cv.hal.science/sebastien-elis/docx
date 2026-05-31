--- v2 (2026-05-06)
+++ v3 (2026-05-31)
@@ -999,917 +999,917 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03972669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bisphenol S impairs oestradiol secretion during In vitro basal folliculogenesis in a mono-ovulatory species model</w:t>
+                <w:t xml:space="preserve">Effect of DHA on the quality of In vitro produced bovine embryos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Vignault</w:t>
+                <w:t xml:space="preserve">Sarah Janati Idrissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Cadoret</w:t>
+                <w:t xml:space="preserve">Victoria Slezec-Frick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peggy Jarrier-Gaillard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ophélie Téteau</w:t>
+                <w:t xml:space="preserve">Daniel Le Bourhis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurene Le Berre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/toxics10080437⟩</w:t>
+              <w:t xml:space="preserve">Theriogenology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 187, pp.102-111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.theriogenology.2022.04.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03751976v1</w:t>
+                <w:t xml:space="preserve">hal-03676421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolic exchanges between the oocyte and its environment: focus on lipids</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bisphenol S impairs oestradiol secretion during In vitro basal folliculogenesis in a mono-ovulatory species model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastien Elis</w:t>
+                <w:t xml:space="preserve">Claire Vignault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valerie Labas</w:t>
+                <w:t xml:space="preserve">Véronique Cadoret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peggy Jarrier-Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Papillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Téteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproduction, Fertility and Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1071/RD21249⟩</w:t>
+              <w:t xml:space="preserve">Toxics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10, pp.1-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/toxics10080437⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03457344v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03751976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of food restriction on the medio‐basal hypothalamus of intact ewes as revealed by a large‐scale transcriptomics study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hugues Dardente</w:t>
+                <w:t xml:space="preserve">Chronic low BPS exposure through diet impairs in vitro embryo production parameters according to metabolic status in the ewe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Desmarchais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Téteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Lomet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ophélie Téteau</w:t>
+                <w:t xml:space="preserve">Nathalie Kasal-Hoc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Cognié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lasserre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroendocrinology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jne.13198⟩</w:t>
+              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 229, 12 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2021.113096⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03790164v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03500231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bisphenol S alters the steroidome in the preovulatory follicle, oviduct fluid and plasma in ewes with contrasted metabolic status</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Liere</w:t>
+                <w:t xml:space="preserve">Metabolic exchanges between the oocyte and its environment: focus on lipids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svetlana Uzbekova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Pianos</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Olivier Lasserre</w:t>
+                <w:t xml:space="preserve">Priscila Silvana Bertevello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozenn Dalbies-Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Elis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Endocrinology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fendo.2022.892213⟩</w:t>
+              <w:t xml:space="preserve">Reproduction, Fertility and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 34 (2), pp.1-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1071/RD21249⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03681100v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03457344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chronic low BPS exposure through diet impairs in vitro embryo production parameters according to metabolic status in the ewe</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of food restriction on the medio‐basal hypothalamus of intact ewes as revealed by a large‐scale transcriptomics study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Dardente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Lomet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Desmarchais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Téteau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Juliette Cognié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lasserre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Neuroendocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 34 (10), pp.e13198. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jne.13198⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2021.113096⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03500231v1</w:t>
+                <w:t xml:space="preserve">hal-03790164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of DHA on the quality of In vitro produced bovine embryos</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Daniel Le Bourhis</w:t>
+                <w:t xml:space="preserve">Bisphenol S alters the steroidome in the preovulatory follicle, oviduct fluid and plasma in ewes with contrasted metabolic status</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Téteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurene Le Berre</w:t>
+                <w:t xml:space="preserve">Philippe Liere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Joly</w:t>
+                <w:t xml:space="preserve">Antoine Pianos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Desmarchais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lasserre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theriogenology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 187, pp.102-111. </w:t>
+              <w:t xml:space="preserve">Frontiers in Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, pp.1-18. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.theriogenology.2022.04.026⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fendo.2022.892213⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03676421v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03681100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lipid profile of bovine grade-1 blastocysts produced either in vivo or in vitro before and after slow freezing process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Janati Idrissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Le Bourhis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Emond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurene Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 11 (1), pp.1-16. </w:t>
@@ -1947,103 +1947,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of the donor factors and freezing protocols on the bovine embryonic lipid profile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Janati Idrissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Le Bourhis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Emond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurene Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biology of Reproduction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 106 (3), pp.597-612. </w:t>
@@ -2209,567 +2209,567 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03107618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bisphenol S Impaired Human Granulosa Cell Steroidogenesis In Vitro</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ophélie Teteau</w:t>
+                <w:t xml:space="preserve">A Comparative Analysis of Oocyte Development in Mammals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozenn Dalbies-Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Cadoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Desmarchais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascal Papillier</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Elis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms21051821⟩</w:t>
+              <w:t xml:space="preserve">Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9 (4), pp.1-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cells9041002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02622705v1</w:t>
+                <w:t xml:space="preserve">hal-02545852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bisphenol A and S impaired ovine granulosa cell steroidogenesis</w:t>
+                <w:t xml:space="preserve">Bisphenol S Impaired Human Granulosa Cell Steroidogenesis In Vitro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sarah Amar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Binet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Ophélie Teteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Desmarchais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Papillier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Binet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproduction [Cambridge]. Supplement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1530/REP-19-0575⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 21 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms21051821⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02623613v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02622705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bisphenol s impaired in vitro ovine early developmental oocyte competence</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bisphenol A and S impaired ovine granulosa cell steroidogenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Teteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Jaubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Desmarchais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Papillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Xavier Druart</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Binet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms21041238⟩</w:t>
+              <w:t xml:space="preserve">Reproduction [Cambridge]. Supplement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 159 (5), pp.571-583. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1530/REP-19-0575⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02624140v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02623613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Comparative Analysis of Oocyte Development in Mammals</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bisphenol s impaired in vitro ovine early developmental oocyte competence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Desmarchais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Virginie Maillard</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Teteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Papillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Jaubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Druart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cells</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 9 (4), pp.1-27. </w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 21 (4), pp.1-19. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/cells9041002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijms21041238⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02545852v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02624140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An evolutionary approach to recover genes predominantly expressed in the testes of the zebrafish, chicken and mouse</w:t>
               </w:r>
@@ -3023,51 +3023,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Freret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouhamad Oseikria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Le Bourhis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Desmarchais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3125,1225 +3125,1225 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02623225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lipid Identification and Transcriptional Analysis of Controlling Enzymes in Bovine Ovarian Follicle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Docosahexaenoic acid (DHA) effects on proliferation and steroidogenesis of bovine granulosa cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Desmarchais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Priscila Bertevello</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Maëva Durcin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svetlana Uzbekova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Elis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms19103261⟩</w:t>
+              <w:t xml:space="preserve">Reproductive Biology and Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 16 (1), pp.1-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12958-018-0357-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02628741v1</w:t>
+                <w:t xml:space="preserve">hal-02621393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">KIRREL is differentially expressed in adipose tissue from “fertil+” and “fertil-” cows: in vitro role in ovary?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lipid Identification and Transcriptional Analysis of Controlling Enzymes in Bovine Ovarian Follicle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priscila Bertevello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana-Paula Teixeira-Mechin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Seyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Coyral-Castel</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Marthey</w:t>
+                <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproduction [Cambridge]. Supplement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1530/REP-17-0649⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 19 (10), pp.3261. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms19103261⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02625059v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02628741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genes involved in Drosophila melanogaster ovarian function are highly conserved throughout evolution</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alice Desmarchais</w:t>
+                <w:t xml:space="preserve">KIRREL is differentially expressed in adipose tissue from “fertil+” and “fertil-” cows: in vitro role in ovary?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Coyral-Castel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Ramé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Cognie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerôme Lecardonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Cardona</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Rozenn Dalbies-Tran</w:t>
+                <w:t xml:space="preserve">Sylvain Marthey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 10 (10), pp.2629-2642. </w:t>
+              <w:t xml:space="preserve">Reproduction [Cambridge]. Supplement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 155 (2), pp.181-196. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/gbe/evy158⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1530/REP-17-0649⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01991460v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02625059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Docosahexaenoic acid (DHA) effects on proliferation and steroidogenesis of bovine granulosa cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Virginie Maillard</w:t>
+                <w:t xml:space="preserve">Genes involved in Drosophila melanogaster ovarian function are highly conserved throughout evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Elis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Desmarchais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maëva Durcin</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Emilie Cardona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Fouchécourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozenn Dalbies-Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproductive Biology and Endocrinology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 16 (1), pp.1-18. </w:t>
+              <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (10), pp.2629-2642. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12958-018-0357-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/gbe/evy158⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02621393v1</w:t>
+                <w:t xml:space="preserve">hal-01991460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Docosahexaenoic acid mechanisms of action on the bovine oocyte-cumulus complex</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Visfatin and resistin in gonadotroph cells: expression, regulation of LH secretion and signalling pathways</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Elis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Priscila Silvana Bertevello</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Desmarchais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Corbin</w:t>
+                <w:t xml:space="preserve">Céline Hivelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Lardic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Ovarian Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13048-017-0370-z⟩</w:t>
+              <w:t xml:space="preserve">Reproduction, Fertility and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 29 (12), pp.1-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1071/RD16301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02620045v1</w:t>
+                <w:t xml:space="preserve">hal-01603348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visfatin and resistin in gonadotroph cells: expression, regulation of LH secretion and signalling pathways</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Docosahexaenoic acid mechanisms of action on the bovine oocyte-cumulus complex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Elis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Céline Hivelin</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouhamad Oseikria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Vitorino Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priscila Silvana Bertevello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Lardic</w:t>
+                <w:t xml:space="preserve">Emilie Corbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproduction, Fertility and Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 29 (12), pp.1-17. </w:t>
+              <w:t xml:space="preserve">Journal of Ovarian Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 10 (1), pp.1-14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1071/RD16301⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13048-017-0370-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01603348v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02620045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of a long chain n-3 PUFA-enriched diet on production and reproduction variables in Holstein dairy cows</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">N-3 polyunsaturated fatty acid DHA during IVM affected oocyte developmental competence in cattle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouhamad Oseikria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Elis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Corbin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svetlana Uzbekova</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Reproduction Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 164, pp.121-132. </w:t>
+              <w:t xml:space="preserve">Theriogenology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 85 (9), pp.1625-1634. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.anireprosci.2015.11.020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.theriogenology.2016.01.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01512139v1</w:t>
+                <w:t xml:space="preserve">hal-01409334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of a long-chain n-3 polyunsaturated fatty acid enriched diet on adipose tissue lipid profiles and gene expression in Holstein dairy cows</w:t>
+                <w:t xml:space="preserve">Effect of a long chain n-3 PUFA-enriched diet on production and reproduction variables in Holstein dairy cows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Elis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Freret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Desmarchais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Valérie Labas</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Cognie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 99 (12), pp.10109-10127. </w:t>
+              <w:t xml:space="preserve">Animal Reproduction Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 164, pp.121-132. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3168/jds.2016-11052⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.anireprosci.2015.11.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01594517v1</w:t>
+                <w:t xml:space="preserve">hal-01512139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N-3 polyunsaturated fatty acid DHA during IVM affected oocyte developmental competence in cattle</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of a long-chain n-3 polyunsaturated fatty acid enriched diet on adipose tissue lipid profiles and gene expression in Holstein dairy cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Elis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Desmarchais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Freret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Labas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theriogenology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 85 (9), pp.1625-1634. </w:t>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 99 (12), pp.10109-10127. </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.theriogenology.2016.01.019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3168/jds.2016-11052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01409334v1</w:t>
+                <w:t xml:space="preserve">hal-01594517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cell proliferation and progesterone synthesis depend on lipid metabolism in bovine granulosa cells</w:t>
               </w:r>
@@ -4770,51 +4770,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Desmarchais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Touze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Lardic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Freret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4891,51 +4891,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Reverchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Rame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Cognie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Briant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5414,77 +5414,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expression of adipokine and lipid metabolism genes in adipose tissue of dairy cows differing in a female fertility quantitative trait locus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Elis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Coyral-Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Freret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Cognie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Desmarchais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5675,779 +5675,779 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01129690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serum IGF-1 affects skeletal acquisition in a temporal and compartment-specific manner</w:t>
+                <w:t xml:space="preserve">Growth hormone mediates pubertal skeletal development independent of hepatic IGF-1 production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayden-William Courtland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hui Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mordechay Beth-On</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yingjie Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Elis</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Clifford J Rosen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 6 (3), pp.1-10. </w:t>
+              <w:t xml:space="preserve">Journal of Bone and Mineral Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 26 (4), pp.761-768. </w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0014762⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/jbmr.265⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02646360v1</w:t>
+                <w:t xml:space="preserve">hal-02644390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increased serum IGF-1 levels protect the musculoskeletal system but are associated with elevated oxidative stress markers and increased mortality independent of tissue igf1 gene expression</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Serum IGF-1 affects skeletal acquisition in a temporal and compartment-specific manner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hayden-William Courtland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Elis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yingjie Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yingjie Wu</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Hui Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clifford J. Rosen</w:t>
+                <w:t xml:space="preserve">Clifford J Rosen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aging Cell</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 10 (3), pp.547-550. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6 (3), pp.1-10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1474-9726.2011.00683.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0014762⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02644392v1</w:t>
+                <w:t xml:space="preserve">hal-02646360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unbound (bioavailable) IGF1 enhances somatic growth</w:t>
+                <w:t xml:space="preserve">Increased serum IGF-1 levels protect the musculoskeletal system but are associated with elevated oxidative stress markers and increased mortality independent of tissue igf1 gene expression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Elis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yingjie Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hayden-William Courtland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yingjie Wu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hayden-William Courtland</w:t>
+                <w:t xml:space="preserve">Hui Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dara Cannata</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hui Sun</w:t>
+                <w:t xml:space="preserve">Clifford J. Rosen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Disease Models &amp; Mechanisms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 4 (5), pp.649-658. </w:t>
+              <w:t xml:space="preserve">Aging Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 10 (3), pp.547-550. </w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1242/dmm.006775⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1474-9726.2011.00683.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02644151v1</w:t>
+                <w:t xml:space="preserve">hal-02644392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expression and effect of resistin on bovine and rat granulosa cell steroidogenesis and proliferation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Virginie Maillard</w:t>
+                <w:t xml:space="preserve">Unbound (bioavailable) IGF1 enhances somatic growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Elis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yingjie Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hayden-William Courtland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Froment</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Elis</w:t>
+                <w:t xml:space="preserve">Dara Cannata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hui Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproduction [Cambridge]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 141 (4), pp.467-479. </w:t>
+              <w:t xml:space="preserve">Disease Models &amp; Mechanisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 4 (5), pp.649-658. </w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1530/REP-10-0419⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1242/dmm.006775⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01129485v1</w:t>
+                <w:t xml:space="preserve">hal-02644151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth hormone mediates pubertal skeletal development independent of hepatic IGF-1 production</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hui Sun</w:t>
+                <w:t xml:space="preserve">Expression and effect of resistin on bovine and rat granulosa cell steroidogenesis and proliferation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mordechay Beth-On</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yingjie Wu</w:t>
+                <w:t xml:space="preserve">Pascal Froment</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Rame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svetlana Uzbekova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Elis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Bone and Mineral Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 26 (4), pp.761-768. </w:t>
+              <w:t xml:space="preserve">Reproduction [Cambridge]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 141 (4), pp.467-479. </w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jbmr.265⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1530/REP-10-0419⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02644390v1</w:t>
+                <w:t xml:space="preserve">hal-01129485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elevated circulating IGF-I promotes mammary gland development and proliferation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dara Cannata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Lann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yingjie Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Elis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hui Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Endocrinology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 151 (12), pp.5751-5761. </w:t>
@@ -6511,77 +6511,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Elis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayden-William Courtland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yingjie Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clifford J Rosen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hui Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Bone and Mineral Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, 26 (5), pp.1257-1266. </w:t>
@@ -6747,295 +6747,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02665947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elevated serum IGF-1 levels synergize PTH action on the skeleton only when the tissue IGF-1 axis is intact</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sex-specific regulation of body size and bone slenderness by the acid labile subunit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria Demambro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hayden-William Courtland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jane Maynard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hui Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Elis</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Clifford J Rosen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Bone and Mineral Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 25 (9), pp.2051-2058. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jbmr.100⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 25 (9), pp.2059-2068. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jbmr.94⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02655605v1</w:t>
+                <w:t xml:space="preserve">hal-02666501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sex-specific regulation of body size and bone slenderness by the acid labile subunit</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Victoria Demambro</w:t>
+                <w:t xml:space="preserve">Elevated serum IGF-1 levels synergize PTH action on the skeleton only when the tissue IGF-1 axis is intact</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Elis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayden-William Courtland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yingjie Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hui Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Elis</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clifford J Rosen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Bone and Mineral Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 25 (9), pp.2059-2068. </w:t>
+              <w:t xml:space="preserve">, 2010, 25 (9), pp.2051-2058. </w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jbmr.94⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/jbmr.100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02666501v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02655605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of germinal disk region derived genes potentially involved in hen fertility</w:t>
               </w:r>
@@ -7161,260 +7161,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02666532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for the genes involved in oocyte maturation and early embryo development in the hen</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The anabolic effects of insulin-like growth factor-1 on skeletal growth and development: lessons from clinical and animal studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hayden-William Courtland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Elis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Batellier</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Shoshana Yakar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Current Medical Literature. Growth, Growth Hormone, and Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 2 (2), pp.33-42</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02666483v1</w:t>
+                <w:t xml:space="preserve">hal-02657363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The anabolic effects of insulin-like growth factor-1 on skeletal growth and development: lessons from clinical and animal studies</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Search for the genes involved in oocyte maturation and early embryo development in the hen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Elis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Batellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Couty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Balzergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Martin-Magniette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Medical Literature. Growth, Growth Hormone, and Metabolism</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 9, pp.1-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2164-9-110⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02657363v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02666483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expression and biological effects of bone morphogenetic protein-15 in the hen ovary</w:t>
               </w:r>
@@ -7579,77 +7579,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Folliculogenesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Monniaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Cadoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Dalbies-Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Elis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7717,51 +7717,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les interactions entre métabolisme et reproduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Froment</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Uzbekova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7900,51 +7900,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Emilie Lebachelier de la Riviere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Desmarchais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Teteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8051,51 +8051,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Uzbekova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Guerif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Binet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2023 RQR Symposium (16th RQR Symposium)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Réseau québecois en reproduction (RQR), Oct 2023, Québec, Canada</w:t>
@@ -8137,117 +8137,117 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolic exchanges between the oocyte and its environment: focus on lipids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Uzbekova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscila Silvana Bertevello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Dalbies-Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Elis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">48. Annual Conference of the International Embryo Technology Society (IETS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2022, Savannah GA, United States. pp.1-26, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1071/RD21249⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04179828v1</w:t>
@@ -8455,558 +8455,558 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02790802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bisphenol S affects in vitro early developmental oocyte competence in ewes</w:t>
+                <w:t xml:space="preserve">Le Bisphenol S altère la compétence ovocytaire in vitro chez la brebis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Desmarchais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Teteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Papillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Elis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Conference of the International Embryo Technology Society</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">GDR 3606 Reprosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Toulouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02738231v1</w:t>
+                <w:t xml:space="preserve">hal-02975329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Bisphenol S altère la compétence ovocytaire in vitro chez la brebis</w:t>
+                <w:t xml:space="preserve">Bisphenol S affects in vitro early developmental oocyte competence in ewes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Desmarchais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Teteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Papillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Elis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR 3606 Reprosciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annual Conference of the International Embryo Technology Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2020, New York, United States. pp.217-218, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1071/RDv32n2Ab179⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02975329v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02738231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets d’une ration enrichie en acides gras polyinsaturés n-3 sur la production d’embryons chez la vache laitière</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lipidomique de l’ovaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priscila Bertevello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Labas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Paula Teixeira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Elis</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Eric Briant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3R 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA. Institut de l'Elevage (IDELE), FRA., Dec 2018, Paris, France. 5 p</w:t>
+              <w:t xml:space="preserve">Journées d'Animation Scientifique du département Phase</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02735111v1</w:t>
+                <w:t xml:space="preserve">hal-02737816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lipidomique de l’ovaire</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effets d’une ration enrichie en acides gras polyinsaturés n-3 sur la production d’embryons chez la vache laitière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Elis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Le Bourhis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouhamad Oseikria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Desmarchais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Briant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Animation Scientifique du département Phase</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Rennes, France</w:t>
+              <w:t xml:space="preserve">3R 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA. Institut de l'Elevage (IDELE), FRA., Dec 2018, Paris, France. 5 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02737816v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02735111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of lipid profiles and gene expression in granulosa and cumulus cells in bovine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscila Bertevello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Banliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana-Paula Teixeira-Mechin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Elis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9221,51 +9221,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Elis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Freret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana-Paula Teixeira-Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9445,51 +9445,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'expression d'ADIPOR2 varie en fonction de la fertilité et de la mobilisation des réserves adipeuses chez la vache laitière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Elis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Coyral-Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Freret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9678,90 +9678,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gènes différentiellement exprimés dans le tissu adipeux de vaches laitières portant des haplotypes contrastés pour un QTL de fertilité femelle du chromosome 3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Coyral-Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Rame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Elis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Cognie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9928,90 +9928,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genes differently expressed in adipose tissue of dairy cows carrying 'fertil+' or 'fertil-' haplotype for one QTL of female fertility located on the chromosome 3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Coyral-Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Rame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Elis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Cognie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10193,385 +10193,385 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02755385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exercise-induced inhibition of periosteal apposition is abrogated in IGF-1-deficient mice</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Autocrine/paracrine IGF-1 plays a critical role in determining bone size prenatally and early postnatally</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Elis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayden-William Courtland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yingjie Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hui Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karl J. Jepsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31. Annual Meeting of the American Society for Bone and Mineral Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, American Society for Bone and Mineral Research (ASBMR). USA., Sep 2009, Denver, United States</w:t>
+              <w:t xml:space="preserve">91. Annual Conference on endocrine System Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The Endocrine Society. USA., Jun 2009, Washington, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02755388v1</w:t>
+                <w:t xml:space="preserve">hal-02751334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local IGF-1 is essential for the development of female reproductive system and normal estrus cycle</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Exercise-induced inhibition of periosteal apposition is abrogated in IGF-1-deficient mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hayden-William Courtland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hui Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Elis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shoshana Yakar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">91. Annual Conference on Endocrine System Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, The Endocrine Society. USA., Jun 2009, Washington, United States</w:t>
+              <w:t xml:space="preserve">31. Annual Meeting of the American Society for Bone and Mineral Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, American Society for Bone and Mineral Research (ASBMR). USA., Sep 2009, Denver, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02752067v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02755388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autocrine/paracrine IGF-1 plays a critical role in determining bone size prenatally and early postnatally</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Hui Sun</w:t>
+                <w:t xml:space="preserve">Local IGF-1 is essential for the development of female reproductive system and normal estrus cycle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Kawashima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Oppenheimer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karl J. Jepsen</w:t>
+                <w:t xml:space="preserve">D. Lann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">91. Annual Conference on endocrine System Diseases</w:t>
+              <w:t xml:space="preserve">91. Annual Conference on Endocrine System Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, The Endocrine Society. USA., Jun 2009, Washington, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02751334v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02752067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hen oocyte specificity and genes expression during early embryo development</w:t>
               </w:r>
@@ -10820,51 +10820,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qualité des gamètes chez le poulet, recherche de gènes candidats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Elis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Batellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Govoroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11012,51 +11012,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Gayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Buron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Vignault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées ReproSciences 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Paris, France. </w:t>
@@ -11098,51 +11098,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bisphenol S Administered to Pregnant Ewes with Contrasted Metabolic Status Impaired the Ovarian Follicular Development of Fetuses and Lambs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Téteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peggy Jarrier-Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lasserre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11223,64 +11223,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bisphenol S impaired human and ovine granulosa cell steroidogenesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Emilie Lebachelier de la Riviere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Amar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Jaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Desmarchais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11387,51 +11387,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Gayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Buron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Vignault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34. Colloque Biotechnocentre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Nouan le Fuzelier, France</w:t>
@@ -11460,64 +11460,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of bisphenol S on ovine primary granulosa cells in vitro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Teteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Jaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Desmarchais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11575,70 +11575,70 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02975319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bisphenol S versus Bisphénol A et la fonction de reproduction femelle : effets sur les cellules de granulosa ovines primaires in vitro</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+                <w:t xml:space="preserve">Effects of bisphenol S on ovine primary granulosa cells in vitro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Teteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Jaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Desmarchais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11650,116 +11650,116 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Papillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Elis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32ème Colloque Biotechnocentre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Seillac, France. PD37, pp.73</w:t>
+              <w:t xml:space="preserve">35. Annual Meeting AETE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Murcia, Spain. 16 (3), pp.704</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02975292v1</w:t>
+                <w:t xml:space="preserve">hal-02975309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bisphenol S affects In Vitro Ovine Early Developmental Oocyte Competence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Desmarchais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Teteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Papillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11804,70 +11804,70 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02975314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of bisphenol S on ovine primary granulosa cells in vitro</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+                <w:t xml:space="preserve">Bisphenol S versus Bisphénol A et la fonction de reproduction femelle : effets sur les cellules de granulosa ovines primaires in vitro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Teteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Jaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Desmarchais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11879,116 +11879,116 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Papillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Elis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35. Annual Meeting AETE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Murcia, Spain. 16 (3), pp.704</w:t>
+              <w:t xml:space="preserve">32ème Colloque Biotechnocentre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Seillac, France. PD37, pp.73</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02975309v1</w:t>
+                <w:t xml:space="preserve">hal-02975292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vitro Bisphenol S affects in vitro early developmental oocyte competence in ewe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Desmarchais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Teteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Papillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12052,90 +12052,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bisphenol S impairs in vitro early developmental oocyte competence in ewe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Desmarchais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Teteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Papillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Jaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Druart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32. Colloque Biotechnocentre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Seillac, France. , pp.69-69, Actes du 32èmes colloque Biotechnocentre</w:t>
@@ -12177,51 +12177,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of an enriched n-3 polyunsaturated fatty acid diet on in vitro embryo production in dairy cowsEffects of an enriched n-3 polyunsaturated fatty acid diet on in vitro embryo production in dairy cows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Elis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Le Bourhis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouhamad Oseikria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12397,51 +12397,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Desmarchais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëva Durcin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Uzbekova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12486,681 +12486,681 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01605202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of a long chain n-3 PUFA-enriched diet on production, metabolic and reproduction variables, on adipose tissue lipid profiles and gene expression in Holstein dairy cows</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">MALDI-TOF mass spectrometry analysis of lipids in single bovine oocytes during IVM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priscila Bertevello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olfa Ghazouani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Banliat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Elis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Valérie Labas</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana-Paula Teixeira-Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Congress on Animal Reproduction (ICAR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Tours, France. 676 p., 2016, 18th International Congress on Animal Reproduction (ICAR)</w:t>
+              <w:t xml:space="preserve">32. Scientific meeting of the AETE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Barcelone, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brazilian College of Animal Reproduction</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Animal Reproduction, 13 (3), 2016, 32nd Scientific meeting of the AETE</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02739979v1</w:t>
+                <w:t xml:space="preserve">hal-02740053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FFAR4 is involved in docosahexaenoic acid effects on oocyte developmental potential during in vitro maturation</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effects of a long chain n-3 PUFA-enriched diet on production, metabolic and reproduction variables, on adipose tissue lipid profiles and gene expression in Holstein dairy cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Elis</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Desmarchais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Freret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Labas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32. Scientific Meeting of the AETE</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, Animal Reproduction, 13 (3), 2016, 30th Annual Meeting of the Brazilian Embryo Technology Society (SBTE) and 32nd Meeting of the European Embryo Transfer Association (AETE)</w:t>
+              <w:t xml:space="preserve">18th International Congress on Animal Reproduction (ICAR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Tours, France. 676 p., 2016, 18th International Congress on Animal Reproduction (ICAR)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02741773v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02739979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of docosahexaenoic acid on bovine granulosa cell proliferation and steroidogenesis</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Maëva Durcin</w:t>
+                <w:t xml:space="preserve">FFAR4 is involved in docosahexaenoic acid effects on oocyte developmental potential during in vitro maturation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouhamad Oseikria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svetlana Uzbekova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Vitorino Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Duranthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Elis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Congress on Animal Reproduction (ICAR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Tours, France. 676 p., 2016, 18th International Congress on Animal Reproduction (ICAR)</w:t>
+              <w:t xml:space="preserve">32. Scientific Meeting of the AETE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Barcelone, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brazilian College of Animal Reproduction</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Animal Reproduction, 13 (3), 2016, 30th Annual Meeting of the Brazilian Embryo Technology Society (SBTE) and 32nd Meeting of the European Embryo Transfer Association (AETE)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02739518v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02741773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution plasmatique de nouvelles molécules produites par le tissu adipeux chez la vache au cours de la lactation : exemple de la résistine et de l’adiponectine</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effects of docosahexaenoic acid on bovine granulosa cell proliferation and steroidogenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Desmarchais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëva Durcin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Elis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Tours, France. , 115 p., 2016, Crédits Incitatifs financés entre 2011 et 2014</w:t>
+              <w:t xml:space="preserve">18th International Congress on Animal Reproduction (ICAR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Tours, France. 676 p., 2016, 18th International Congress on Animal Reproduction (ICAR)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02744087v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02739518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MALDI-TOF mass spectrometry analysis of lipids in single bovine oocytes during IVM</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ana-Paula Teixeira-Gomes</w:t>
+                <w:t xml:space="preserve">Evolution plasmatique de nouvelles molécules produites par le tissu adipeux chez la vache au cours de la lactation : exemple de la résistine et de l’adiponectine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Reverchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Rame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélodie Diot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Cognie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32. Scientific meeting of the AETE</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, Animal Reproduction, 13 (3), 2016, 32nd Scientific meeting of the AETE</w:t>
+              <w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Tours, France. , 115 p., 2016, Crédits Incitatifs financés entre 2011 et 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02740053v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02744087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse lipidomique par Imagerie MALDI de tissus ovariens et ICM-MS de cellules folliculaires pour la recherche de marqueurs de qualité ovocytaire</w:t>
+                <w:t xml:space="preserve">Mass spectrometry imaging of lipids reveals the differences in fatty acid metabolism between ovarian and follicular compartments in porcine, bovine and ovine ovaries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Uzbekova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana-Paula Teixeira-Gomes</w:t>
@@ -13195,73 +13195,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès français de Spectrométrie de Masse et d'Analyse Protéomique (SMAP 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Ajaccio, France. , 2015</w:t>
+              <w:t xml:space="preserve">1 Journées du GdR 3606 Repro</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Rennes, France. 105 p., 2015, 1ères Journées Scientifiques du GdR Repro</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02741888v1</w:t>
+                <w:t xml:space="preserve">hal-02742916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lipolysis in cumulus cells accompanies oocyte maturation in bovine</w:t>
               </w:r>
@@ -13375,51 +13375,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02741158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mass spectrometry imaging of lipids reveals the differences in fatty acid metabolism between ovarian and follicular compartments in porcine, bovine and ovine ovaries</w:t>
+                <w:t xml:space="preserve">Analyse lipidomique par Imagerie MALDI de tissus ovariens et ICM-MS de cellules folliculaires pour la recherche de marqueurs de qualité ovocytaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Uzbekova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana-Paula Teixeira-Gomes</w:t>
@@ -13454,73 +13454,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1 Journées du GdR 3606 Repro</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Rennes, France. 105 p., 2015, 1ères Journées Scientifiques du GdR Repro</w:t>
+              <w:t xml:space="preserve">Congrès français de Spectrométrie de Masse et d'Analyse Protéomique (SMAP 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Ajaccio, France. , 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02742916v1</w:t>
+                <w:t xml:space="preserve">hal-02741888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet d’un acide gras oméga-3 (DHA) sur la compétence de l’ovocyte bovin</w:t>
               </w:r>
@@ -13834,77 +13834,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Free IGF-1 promotes accelerated mammary gland development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dara Cannata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Elis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yingjie Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sun Hui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13953,1118 +13953,1118 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02751326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elevated levels of serum IGF-1 restore peak bone properties in the absence of tissue IGF-1 and enhance bone properties in its presence</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reduced IGF-1 complex formation leads to increased marrow adiposity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Kawashima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Christopher Fritton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Elis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayden-William Courtland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Valerie Williams</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gordon Research Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2009, Ventura, United States. 1 p., 2009</w:t>
+              <w:t xml:space="preserve">91. Annual Conference on endocrine System Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Washington, United States. 2009, 91st Annual Conference on Endocrine System Diseases (Endo 2009)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02816106v1</w:t>
+                <w:t xml:space="preserve">hal-02757366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IGF-1 bioavailability in tissues determines body size</w:t>
+                <w:t xml:space="preserve">Elevated levels of serum IGF-1 restore peak bone properties in the absence of tissue IGF-1 and enhance bone properties in its presence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Elis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hayden-William Courtland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yingjie Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yingjie Wu</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Hui Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Williams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">91. Annual Conference on endocrine System Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Washington, United States. 2009, 91st Annual Conference on Endocrine System Diseases (Endo 2009)</w:t>
+              <w:t xml:space="preserve">Gordon Research Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Ventura, United States. 1 p., 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02758107v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02816106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Depletion of serum IGF-1 after peak bone acquisition does not affect skeletal architecture in the adult mouse</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Increased serum IGF-1 levels can rescue bone phenotype in female IGF-1 null mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Elis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayden-William Courtland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Elis</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vingjie Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yingjie Wu</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Hui Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C.J. Rosen</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Williams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">91. Annual Conference on Endocrine System Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Washington, United States. 2009, 91st Annual Conference on Endocrine System Diseases (Endo 2009)</w:t>
+              <w:t xml:space="preserve">31. Annual Meeting of the American Society for Bone and Mineral Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Denver, United States. , Journal of Bone and Mineral Research, 24 (1), 2009, Thirty-first Annual Meeting of the American Society for Bone and Mineral Research</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02751447v1</w:t>
+                <w:t xml:space="preserve">hal-02755336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth hormone has a compensatory role during the skeletal development of mice with decreased serum IGF-1 levels</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">IGF-1 bioavailability in tissues determines body size</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Elis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yingjie Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayden-William Courtland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hui Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Williams</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">91. Annual Conference on endocrine System Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Washington, United States. 2009, 91st Annual Conference on Endocrine System Diseases (Endo 2009)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02750679v1</w:t>
+                <w:t xml:space="preserve">hal-02758107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increased serum IGF-1 levels can rescue bone phenotype in female IGF-1 null mice</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Depletion of serum IGF-1 after peak bone acquisition does not affect skeletal architecture in the adult mouse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hayden-William Courtland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Elis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hayden-William Courtland</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yingjie Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hui Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vingjie Wu</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Valerie Williams</w:t>
+                <w:t xml:space="preserve">C.J. Rosen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31. Annual Meeting of the American Society for Bone and Mineral Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Denver, United States. , Journal of Bone and Mineral Research, 24 (1), 2009, Thirty-first Annual Meeting of the American Society for Bone and Mineral Research</w:t>
+              <w:t xml:space="preserve">91. Annual Conference on Endocrine System Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Washington, United States. 2009, 91st Annual Conference on Endocrine System Diseases (Endo 2009)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02755336v1</w:t>
+                <w:t xml:space="preserve">hal-02751447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sex-specific effects of endocrine IGF-1 on skeletal morphology and peak bone acquisition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Growth hormone has a compensatory role during the skeletal development of mice with decreased serum IGF-1 levels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hayden-William Courtland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hui Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Elis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hayden-William Courtland</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.J. Rosen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shoshana Yakar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">91. Annual Conference on Endocrine System Diseases</w:t>
+              <w:t xml:space="preserve">91. Annual Conference on endocrine System Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Washington, United States. 2009, 91st Annual Conference on Endocrine System Diseases (Endo 2009)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02752822v1</w:t>
+                <w:t xml:space="preserve">hal-02750679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increased levels of serum IGF-1 can rescue the skeletal impairment of female IGF-1 null mice but are insufficient for the rescue of the male skeleton</w:t>
+                <w:t xml:space="preserve">Sex-specific effects of endocrine IGF-1 on skeletal morphology and peak bone acquisition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Elis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yingjie Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayden-William Courtland</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31. Annual Meeting of the American Society for Bone and Mineral Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Denver, United States. , Journal of Bone and Mineral Research, 24 (Supplement 1), 2009, Thirty-first Annual Meeting of the American Society for Bone and Mineral Research</w:t>
+              <w:t xml:space="preserve">91. Annual Conference on Endocrine System Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Washington, United States. 2009, 91st Annual Conference on Endocrine System Diseases (Endo 2009)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02755337v1</w:t>
+                <w:t xml:space="preserve">hal-02752822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sex-specific regulation of body weight and bone slenderness by the acid labile subunit</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">H. Sun</w:t>
+                <w:t xml:space="preserve">Increased levels of serum IGF-1 can rescue the skeletal impairment of female IGF-1 null mice but are insufficient for the rescue of the male skeleton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Elis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hayden-William Courtland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vingjie Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hui Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Williams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">91. Annual Conference on Endocrine System Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Washington, United States. 2009, 91st Annual Conference on Endocrine System Diseases (Endo 2009)</w:t>
+              <w:t xml:space="preserve">31. Annual Meeting of the American Society for Bone and Mineral Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Denver, United States. , Journal of Bone and Mineral Research, 24 (Supplement 1), 2009, Thirty-first Annual Meeting of the American Society for Bone and Mineral Research</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02758440v1</w:t>
+                <w:t xml:space="preserve">hal-02755337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduced IGF-1 complex formation leads to increased marrow adiposity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sex-specific regulation of body weight and bone slenderness by the acid labile subunit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.W. Courtland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.E. Demambro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Maynard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Kawashima</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hayden-William Courtland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">91. Annual Conference on endocrine System Diseases</w:t>
+              <w:t xml:space="preserve">91. Annual Conference on Endocrine System Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Washington, United States. 2009, 91st Annual Conference on Endocrine System Diseases (Endo 2009)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02757366v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02758440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hen oocyte quality and fertility</w:t>
               </w:r>
@@ -15265,51 +15265,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="63D03B6C"/>
+    <w:nsid w:val="B7F4FFF6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15496,51 +15496,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sebastien-elis" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0376-0641" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/085123366" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05059095v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Emilie Lebachelier de la Riviere" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bousquet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Tavernier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Maillard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Desmarchais" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/jendso/bvaf066" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04926090v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Desmarchais" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Freret" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Uzbekova" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Elis" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anopes.2024.100088" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04790961v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie T&#233;teau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Mah&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lasserre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-024-11034-2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04637011v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tsikis" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Tomas" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-024-10510-z" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04099679v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luyao Wu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Gayet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Buron" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2023.121818" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03972669v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Vitorino Carvalho" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Papillier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Mandon-Pepin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jouneau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13048-023-01114-4" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03751976v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vignault" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cadoret" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Jarrier-Gaillard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxics10080437" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03457344v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscila Silvana Bertevello" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Dalbies-Tran" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Elis" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Labas" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RD21249" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03790164v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Dardente" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lomet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jne.13198" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03681100v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Liere" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Pianos" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2022.892213" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03500231v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Kasal-Hoc" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cogni&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2021.113096" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-03676421v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Janati Idrissi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Slezec-Frick" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Le Bourhis" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurene Le Berre" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Joly" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2022.04.026" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246426v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lefevre" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Emond" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-90870-8" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03413303v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolre/ioab198" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03107618v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Togola" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O T&#233;teau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Vignault" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/deaa365" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622705v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Amar" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Binet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Teteau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21051821" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623613v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Jaubert" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-19-0575" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624140v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Druart" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21041238" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02545852v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells9041002" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02180043v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fouch&#233;court" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Picolo" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte L&#233;cureuil" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Thelie" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-019-1462-8" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623078v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Monget" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/mte.2019.0747" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623225v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamad Oseikria" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Briant" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-18-0644" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628741v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscila Bertevello" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Paula Teixeira-Mechin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Seyer" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Carvalho" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Labas" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms19103261" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625059v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Coyral-Castel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Ram&#233;" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cognie" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Lecardonnel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Marthey" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-17-0649" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991460v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Cardona" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evy158" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621393v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Durcin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12958-018-0357-7" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620045v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Corbin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13048-017-0370-z" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603348v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Hivelin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Lardic" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RD16301" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512139v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anireprosci.2015.11.020" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594517v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2016-11052" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409334v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2016.01.019" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130503v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2014.11.019" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630020v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Paula Teixeira-Gomes" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology4010216" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129856v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Sanchez-Lazo" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Brisard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rustem Uzbekov" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/me.2014-1049" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129787v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Touze" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2013.11.013" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640182v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Reverchon" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Rame" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0093198" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995701v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Chesnel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Desmarchais" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sanchez-Lazo" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1757-2215-7-44" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129850v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasa Dakovic" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Terezol" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Pitel" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msu208" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129721v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Auclair" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Sanchez" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Kireev" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpendo.00469.2012" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129783v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2013-6615" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129690v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Martin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N.C. Friggens" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Dupont" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Salvetti" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2012.09.025" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W7TR35MX-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646360v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayden-William Courtland" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingjie Wu" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Sun" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clifford J Rosen" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0014762" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644392v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clifford J. Rosen" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1474-9726.2011.00683.x" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644151v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dara Cannata" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dmm.006775" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129485v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Froment" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-10-0419" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644390v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mordechay Beth-On" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbmr.265" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662728v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Lann" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/en.2010-0792" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02967260v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbmr.20" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665947v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Christopher Fritton" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuki Kawashima" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilson Mejia" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M109.041913" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655605v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbmr.100" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666501v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Demambro" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Maynard" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbmr.94" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666532v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Blesbois" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Couty" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Balzergue" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Martin-Magniette" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrd.21062" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A5A6FF85DFC73E2434C7A76EE2D98BB937F5964F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666483v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Batellier" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-9-110" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657363v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shoshana Yakar" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658944v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Gustavo Carlo Persani" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Govoroun" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1677/JOE-07-0143" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791492v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Monniaux" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Cl&#233;ment" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/423846" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129929v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Guillaume" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r3899-la-reproduction-animale-et-humaine.html" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04674417v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682529v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Guerif" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179828v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745633v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/deab130.179" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790802v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738231v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv32n2Ab179" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02975329v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735111v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737816v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Paula Teixeira" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605433v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Banliat" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741094v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Carvalho-Vitorino" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Duranthon" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739043v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508167v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Blanc" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Agabriel" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Disenhaus" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746125v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816280v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Kawashima" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.W. Courtland" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Yakar" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193676v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fritz" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757331v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193567v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fritz" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755385v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Wu" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sun" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cardoso" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1096-6374(10)70028-9" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3X1X6HC0-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755388v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752067v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Oppenheimer" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lann" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751334v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl J. Jepsen" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814024v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758133v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Brillard" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753528v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180289v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03715750v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03715737v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03715683v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02975319v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02975292v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02975314v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02975309v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02975326v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02975301v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735173v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Desnoes" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736214v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605202v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739979v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741773v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.aete.eu/index.php/publications-aete/proceedings/140-aete-proceedings-2016/file" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739518v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744087v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Diot" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740053v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Ghazouani" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cbra.org.br/portal/publicacoes/ar/2016/arjs2016.html" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741888v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741158v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/277882_2.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742916v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743006v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742800v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cbra.org.br/portal/publicacoes/ar/2015/arjs2015.html" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755262v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rosen" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751326v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sun Hui" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek Leroith" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816106v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Williams" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758107v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751447v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Rosen" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750679v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755336v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vingjie Wu" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752822v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755337v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758440v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.E. Demambro" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Maynard" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757366v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821070v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sebastien-elis" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0376-0641" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/085123366" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05059095v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Emilie Lebachelier de la Riviere" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bousquet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Tavernier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Maillard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Desmarchais" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/jendso/bvaf066" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04926090v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Desmarchais" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Freret" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Uzbekova" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Elis" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anopes.2024.100088" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04790961v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie T&#233;teau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Mah&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lasserre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-024-11034-2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04637011v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tsikis" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Tomas" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-024-10510-z" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04099679v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luyao Wu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Gayet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Buron" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2023.121818" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03972669v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Vitorino Carvalho" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Papillier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Mandon-Pepin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jouneau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13048-023-01114-4" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-03676421v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Janati Idrissi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Slezec-Frick" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Le Bourhis" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurene Le Berre" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Joly" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2022.04.026" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03751976v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vignault" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cadoret" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Jarrier-Gaillard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxics10080437" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03500231v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Kasal-Hoc" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cogni&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2021.113096" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03457344v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscila Silvana Bertevello" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Dalbies-Tran" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Elis" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Labas" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RD21249" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03790164v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Dardente" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lomet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jne.13198" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03681100v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Liere" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Pianos" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2022.892213" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246426v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lefevre" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Emond" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-90870-8" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03413303v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolre/ioab198" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03107618v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Togola" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O T&#233;teau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Vignault" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/deaa365" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02545852v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells9041002" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622705v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Amar" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Binet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Teteau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21051821" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623613v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Jaubert" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-19-0575" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624140v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Druart" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21041238" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02180043v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fouch&#233;court" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Picolo" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte L&#233;cureuil" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Thelie" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-019-1462-8" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623078v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Monget" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/mte.2019.0747" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623225v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamad Oseikria" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Briant" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-18-0644" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621393v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Durcin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12958-018-0357-7" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628741v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscila Bertevello" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Paula Teixeira-Mechin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Seyer" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Carvalho" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Labas" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms19103261" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625059v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Coyral-Castel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Ram&#233;" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cognie" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Lecardonnel" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Marthey" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-17-0649" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991460v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Cardona" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evy158" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603348v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Hivelin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Lardic" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RD16301" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620045v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Corbin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13048-017-0370-z" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409334v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2016.01.019" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512139v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anireprosci.2015.11.020" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594517v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2016-11052" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130503v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2014.11.019" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630020v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Paula Teixeira-Gomes" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology4010216" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129856v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Sanchez-Lazo" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Brisard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rustem Uzbekov" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/me.2014-1049" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129787v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Touze" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2013.11.013" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640182v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Reverchon" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Rame" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0093198" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995701v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Chesnel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Desmarchais" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sanchez-Lazo" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1757-2215-7-44" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129850v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasa Dakovic" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Terezol" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Pitel" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msu208" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129721v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Auclair" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Sanchez" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Kireev" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpendo.00469.2012" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129783v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2013-6615" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129690v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Martin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N.C. Friggens" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Dupont" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Salvetti" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2012.09.025" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W7TR35MX-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644390v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayden-William Courtland" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Sun" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mordechay Beth-On" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingjie Wu" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbmr.265" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646360v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clifford J Rosen" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0014762" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644392v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clifford J. Rosen" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1474-9726.2011.00683.x" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644151v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dara Cannata" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dmm.006775" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129485v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Froment" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-10-0419" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662728v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Lann" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/en.2010-0792" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02967260v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbmr.20" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665947v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Christopher Fritton" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuki Kawashima" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilson Mejia" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M109.041913" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666501v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Demambro" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Maynard" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbmr.94" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655605v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbmr.100" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666532v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Blesbois" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Couty" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Balzergue" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Martin-Magniette" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrd.21062" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A5A6FF85DFC73E2434C7A76EE2D98BB937F5964F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657363v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shoshana Yakar" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666483v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Batellier" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-9-110" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658944v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Gustavo Carlo Persani" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Govoroun" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1677/JOE-07-0143" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791492v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Monniaux" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Cl&#233;ment" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/423846" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129929v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Guillaume" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r3899-la-reproduction-animale-et-humaine.html" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04674417v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682529v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Guerif" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179828v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745633v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/deab130.179" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790802v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02975329v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738231v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv32n2Ab179" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737816v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Paula Teixeira" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735111v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605433v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Banliat" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741094v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Carvalho-Vitorino" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Duranthon" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739043v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508167v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Blanc" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Agabriel" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Disenhaus" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746125v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816280v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Kawashima" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.W. Courtland" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Yakar" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193676v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fritz" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757331v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193567v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fritz" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755385v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Wu" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sun" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cardoso" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1096-6374(10)70028-9" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3X1X6HC0-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751334v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl J. Jepsen" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755388v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752067v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Oppenheimer" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lann" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814024v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758133v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Brillard" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753528v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180289v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03715750v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03715737v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03715683v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02975319v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02975309v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02975314v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02975292v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02975326v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02975301v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735173v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Desnoes" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736214v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605202v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740053v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Ghazouani" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cbra.org.br/portal/publicacoes/ar/2016/arjs2016.html" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739979v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741773v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.aete.eu/index.php/publications-aete/proceedings/140-aete-proceedings-2016/file" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739518v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744087v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Diot" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742916v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741158v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/277882_2.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741888v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743006v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742800v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cbra.org.br/portal/publicacoes/ar/2015/arjs2015.html" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755262v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rosen" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751326v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sun Hui" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek Leroith" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757366v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816106v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Williams" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755336v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vingjie Wu" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758107v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751447v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Rosen" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750679v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752822v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755337v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758440v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.E. Demambro" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Maynard" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821070v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>