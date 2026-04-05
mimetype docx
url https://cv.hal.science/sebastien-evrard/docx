--- v0 (2026-03-06)
+++ v1 (2026-04-05)
@@ -615,226 +615,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05516612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Histoire du droit et des institutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bréal, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05511444v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le livre, le droit et le faux. Essai sur la contrefaçon de l’édition juridique au siècle des Lumières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L'Harmattan, pp.290, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03257366v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les avocats au temps des Lumières. La réforme des assemblées provinciales de 1787</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Evrard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L’Harmattan, pp.176, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03257365v1</w:t>
-              </w:r>
-[...135 lines deleted...]
-                <w:t xml:space="preserve">hal-03257366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Par le fer et le feu</w:t>
               </w:r>
@@ -1562,165 +1562,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05516882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Napoléon. De la guerre par Bruno Colson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">H-review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, volume 16, pp.1-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05516850v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Compte-Rendu Frédéric Régent, Jean-François Niort, Pierre Serna (dir.). – Les colonies, la Révolution française, la loi, PU Rennes, 297 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Evrard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue historique de droit français et étranger</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 2, pp.351-354</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01929959v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-05516850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un aperçu sur l’édition juridique sous Louis XVI. Autour des chiffres d’impression des ouvrages de droit</w:t>
               </w:r>
@@ -1838,579 +1838,579 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01927998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’action urbanistique de l’empereur Napoléon Ier sur le quartier du Louvre (1799-1815)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Revue administrative</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 399, pp.260-276</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01928008v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Une région placée en état de siège et l’ordre républicain : le point de vue inédit d’un juge aux armées en pays chouan (1793-1795)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Evrard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mémoires de la Société pour l'Histoire du Droit et des Institutions des anciens pays bourguignons, comtois et romands,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 70, pp.261-303</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01927993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">L’action urbanistique de l’empereur Napoléon Ier sur le quartier du Louvre (1799-1815)</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un rêve contrarié : l’édification du Grand Louvre ou le Grand Dessein de l’empereur Napoléon Ier (1806-1815)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue historique de droit français et étranger</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 91, p. 489-521</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05516887v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand l’empereur Napoléon Ier imposait la rigueur budgétaire aux palais impériaux (1804-1814)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de l’Académie Napoléon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 6, pp.42-53</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01919758v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment s'organisait l'édition juridique dans l'ancien droit ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Evrard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Revue administrative</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 399, pp.260-276</w:t>
+              <w:t xml:space="preserve">, 2013, 395, pp.465</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Un rêve contrarié : l’édification du Grand Louvre ou le Grand Dessein de l’empereur Napoléon Ier (1806-1815)</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01919739v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit des gens et le droit de la guerre : l'occupation militaire française de l'Helvétie (déc. 1798-mars 1799)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mémoires de la Société pour l'Histoire du Droit et des Institutions des anciens pays bourguignons, comtois et romands,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 69, pp.145-161</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01919751v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les archives et la Chambre royale des consultations de Colmar. Note sur une institution du règne de Louis XVI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Revue administrative</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 379, p. 80-87</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05516901v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Napoléon Ier et le droit. Le comité des affaires contentieuses de la Couronne, institution inédite du Premier Empire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Evrard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue historique de droit français et étranger</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 91, p. 489-521</w:t>
+              <w:t xml:space="preserve">, 2011, 89, p. 215-245</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...275 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05516895v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-05516901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre « piraterie littéraire » et droit d’auteur : l’affaire Buffon, les juges et la contrefaçon (1789-1803)</w:t>
               </w:r>
@@ -3043,165 +3043,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05522508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’intendant de Bourgogne Amelot, ses jurisconsultes et son comité contentieux : mieux éclairer l’Administration au profit des administrés (1784-1790)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Moderniser l’Administration en Bourgogne dans les trois derniers siècles de l’Ancien Régime</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Dijon (Bourgogne), France. p. 125-157</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05522500v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Centralisation normative ou libertés provinciales ? L’intendant Amelot, les contraintes solidaires et la jurisprudence du Conseil d’État (1775-1788)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Evrard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Centralisation et décentralisation dans l’Est de la France et les pays voisins</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Besançon, France. p. 161-199</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05522497v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-05522500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Droit et territoire. Un conflit en Bresse bourguignonne à la fin de l’Ancien Régime : autour du retrait féodal</w:t>
               </w:r>
@@ -4047,173 +4047,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05500788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Territoires et fiscalité : la répression judiciaire de la contrebande par la Commission de Reims, entre Picardie et Artois (1740-1790)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Christine Hoët-van Cauwenberghe, Armelle Masse et Gilles Prilaux. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sel et société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, II, Presses du Septentrion, p. 497-516, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05522381v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Autour du comité d’avocats de l’intendant de Bordeaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Evrard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Collectif l’unité du droit. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Des racines du droit et des contentieux. Mélanges en l’honneur du professeur Jean-Louis Mestre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, tome II, Editions L'Epitoge, pp.367-377, 2020, 979-10-92684-28-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03257911v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-05522381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La responsabilité des agents du fisc dans l’exercice de leurs fonctions au XVIIIe siècle</w:t>
               </w:r>
@@ -4485,169 +4485,169 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01904601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La séduction et le juge. Le rapt de séduction en Franche-Comté au milieu du XVIIIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mélanges en l’honneur du professeur Nicole Dockes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La Mémoire du droit, p. 249-276, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05522562v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le doyen Jean Portemer et la réforme du doctorat en droit (1958-1960)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Evrard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pierre Bodineau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les professeurs de droit dans la France moderne et contemporaine: Enseignements, recherches, engagements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.145-157, 2014, Institutions, 978-2-36441-135-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01896609v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-05522562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Légiste, la Loi et le mauvais usage : l’autorisation des transactions passées par les communautés d’habitants (1758-1770). Aux origines de l’art. 2045 al. 3 du Code civil</w:t>
               </w:r>
@@ -4871,51 +4871,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516693v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Evrard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516689v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516665v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516673v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516682v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05511442v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03257368v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516612v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03257365v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05511444v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03257366v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01906312v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auguste Evrard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01896642v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01897815v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01896621v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01896614v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05511446v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516600v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522376v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516863v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516892v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516882v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01929959v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516850v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01929814v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01927998v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01927993v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01928008v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516887v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01919758v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01919739v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01919751v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516895v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516901v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522491v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522384v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522567v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522551v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522555v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522482v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522557v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522380v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522508v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522497v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522500v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522504v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522494v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516659v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522488v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522487v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516642v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02383957v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Piotraut" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Tafforeau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01906423v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01904560v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522565v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05500788v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03257911v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522381v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03259714v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01907730v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01907716v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01904601v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01896609v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522562v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522561v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516693v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Evrard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516689v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516665v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516673v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516682v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05511442v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03257368v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516612v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05511444v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03257366v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03257365v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01906312v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auguste Evrard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01896642v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01897815v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01896621v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01896614v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05511446v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516600v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522376v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516863v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516892v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516882v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516850v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01929959v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01929814v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01927998v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01928008v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01927993v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516887v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01919758v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01919739v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01919751v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516901v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516895v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522491v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522384v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522567v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522551v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522555v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522482v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522557v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522380v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522508v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522500v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522497v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522504v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522494v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516659v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522488v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522487v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516642v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02383957v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Piotraut" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Tafforeau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01906423v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01904560v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522565v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05500788v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522381v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03257911v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03259714v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01907730v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01907716v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01904601v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522562v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01896609v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522561v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>