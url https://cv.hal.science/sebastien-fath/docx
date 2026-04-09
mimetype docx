--- v0 (2026-03-19)
+++ v1 (2026-04-09)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sébastien FATH </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nouvelle donne évangélique dans les Alpes francophones&amp;quot;, à paraître dans la revue L'Alpe, Glénat, janvier 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03100497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minorités protestantes à Paris (XVIe-XXIe siècles) : Du stigmate à la reconnaissance&amp;quot;, in Comité d'Histoire de la Ville de Paris (dir), actes du colloque 1/3 &amp;quot;Les religions des Parisiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03100463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Gospel francophone, entre évangélisme et ultramodernité&amp;quot;, mélanges offerts à Jean-Paul Willaime, à paraître aux éditions Classiques Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03100487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les matrices de l'essor protestant haïtien en perspective postcoloniale&amp;quot;, à paraître dans Lewis Clormeus (dir), Actes du colloque de l'université d'Etat d'Haiti sur le protestantisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03100492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boutin (PCD) et le Centre du Réveil Chrétien (CRC) Convergences entre catholicisme d'identité et évangélisme créole (2009-2014)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03414658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sionisme évangélique africain. Impact géopolitique d'une identité narrative&amp;quot;, actes du colloque du MAHJ (dir. P. Cabanel), &amp;quot;Juifs et protestants, 5 siècles de relations en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03100482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antisémitisme ancien et nouveau : poids et contrepoids dans la France contemporaine&amp;quot;, in actes du colloque CNEF sur l'antisémitisme (organisé à Paris le 5 octobre 2018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03100495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des marges au mainstream : enjeux sociaux de l'ascension évangélique, une comparaison transaméricaine&amp;quot; (Sud des Etats-Unis / Brésil), revue Debates do NRE, n°39 (à paraître)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03100467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Gaulle en iran (octobre 1963). Le voyage oublié.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00116794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un appel à l'intelligence, entre histoire et musique&amp;quot;, préface de Stuart Ludbrook, Le chant protestant de langue française (1705-2005), Charols, Excelsis, 2020, p.XI-XIV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le chant protestant de langue française (1705-2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03100525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les églises évangéliques américaines et la guerre au Moyen-Orient, in Philippe Portier & Frédéric Ramel (ed.), Le religieux dans les conflits armés contemporains, Paris, Classiques Garnier, 2020, p.53-76</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le religieux dans les conflits armés contemporains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03100511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucine Endelstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L. Endelstein, S. Fath et S. Mathieu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dieu change en ville</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.11-17, 2010, religions en questions</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00549739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“American Civil Religion and George W. Bush”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M.Noll &amp; L.Harlow (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Religion and American Politics From the Colonial Period to the Present</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OXFORD UNIVERSITY PRESS, p.393-400, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00278758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Le protestantisme en Amérique”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sous la dir d'Alain Corbin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire du christianisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Seuil, p.446-449, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00278752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Putting God into the City : Protestants in France”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A.Hargreaves (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politics and Religion in France and the United States</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lexington Books, p.49-62, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00278759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le baptisme (notice)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Gisel (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie du protestantisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUF, p.92-93, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00278782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dottrine delle sette cristiane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Giuseppe Ruggieri. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Il Cristianesimo Grand Atlante</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UTET, p.1248-1264, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00278784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangélisme (notice)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Encyclopedia Universalis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des idées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Encyclopedia Universalis, p.269-271, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00278786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“La sociologie des religions de Max Weber”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L.Testot, JF.Dortier (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La religion unité et diversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sciences Humaines, p.29-32, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00278772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptisme (notice)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Encyclopedia Universalis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des idées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Encyclopedia Universalis, p.96-97, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00278785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le protestantisme évangélique : un réseau transnational de convertis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Paul Willaime et Jean-Robert Armogathe (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les mutations contemporaines du religieux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brépols, pp.83-94, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00104159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">660 millions de protestants évangéliques. Un Tiers Etat poscolonial ?&amp;quot;, Revue ERI Ecrire, Réfléchir Interpréter (Ecole de Guerre), juillet-août 2020, p.3 à 11</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecrire Réfléchir Interpréter (ERI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03100506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renouveau charismatique parisien et redéfinition des frontières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Esprit et Vie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 232, p.13 à 21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04733886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Les Eglises chrétiennes et l'Etat : modèle européen, modèle américain”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, n°29, p.45-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00278751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Le pasteur évangélique Ruben Saillens et le judaïsme”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives Juives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, n°40/1, p.45-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00278753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Quelles identités protestantes aujourd'hui ?”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers français : documents d'actualité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 340, p.75-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00278757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protestantisme français et territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pouvoirs Locaux : les cahiers de la décentralisation / Institut de la décentralisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, II/2006 (n°69), pp.66-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00103664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géopolitique des Eglises évangéliques américaines: l'exemple des megachurches.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Grand Dossier n°4, pp.15-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00104194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le catholicisme et le défi évangélique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire et Patrimoine (Milan Presse)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, p.105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00278781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Evangelical Protestantism in France : an example of Denominational Recomposition?”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociology of Religion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 66/4, p.399-418</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00278776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Cité de Dieu ou Dieu dans la cité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théologie Evangélique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, vol 4 (3), p.123-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00278767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Evangélismes d'ailleurs. À la conquête du monde”, et “Les fondamentalistes, une foi sans compromis”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire et Patrimoine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 1, p.122-123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00278768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelical Protestantism in France: An Example of Denominational Recomposition?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociology of Religion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 66/4, pp.399-418</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00105922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“La République ne reconnaît... aucun culte” (avec Rita Hermon-Belot)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives de Sciences Sociales des Religions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, p.7 à 13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00278774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Ces missionnaires qui réinventent la Réforme”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire et Patrimoine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 1, p.94-95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00278770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Le poids géopolitique des évangéliques américains : l'exemple d'Israël”,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hérodote - Revue de géographie et de géopolitique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, p.25-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00278773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Les protestants évangéliques français. Sur la corde raide d'un militantisme sans frontière”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, p.351-361</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00278771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“De la non-reconnaissance à une demande de légitimation ? Le cas du protestantisme évangélique”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives de Sciences Sociales des Religions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, p.151-162</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00278775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Religion et politique aux Etats-Unis (entretien)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Deux Mondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, p.144-154</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00278766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dieu est-il américain ? Modes d'acculturation du protestantisme évangélique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives de Sciences Sociales des Religions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, vol 126, pp.17-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00109125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dieu est-il américain ? Modes d'acculturation du protestantisme évangélique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives de Sciences Sociales des Religions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 126, p. 17 à 40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00104319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Les hommes avant le système. Raoul Allier, ou la sincérité intellectuelle dans la Cité”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BSHPF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 149/3, pp.527-547</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00107499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protestantisme évangélique et ségrégation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives de Sciences Sociales des Religions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 118 (avril-juin), pp.57-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00109821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protestantisme évangélique et ségrégation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives de Sciences Sociales des Religions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 118, pp.57-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00104334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Question palestinienne et idéologie sioniste aux Etats-Unis: le rôle des protestants évangéliques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurorient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 2001/2, pp.88-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00105887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La tolérance religieuse en question il y a 150 ans: les procès des baptistes de l'Aisne (1846-48), 18p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoires de la Fédération des sociétés d'Histoire et d'Archéologie de l'Aisne,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, t.147, 1999 (paru en 2001), pp.47-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00109430v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“La politique religieuse de la Monarchie de Juillet et du Second Empire : l'exemple des baptistes de l'Aisne”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société de l'Histoire du Protestantisme Français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, n°147/3, pp.475-501</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00116793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptistes et pentecôtistes en France, une histoire parallèle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BSHPF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 146/3, pp.523-567</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00107501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalogue de l'Exposition 500 ans du protestantisme, 500 ans du Havre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ruolt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Carluer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">500 ans du protestantisme, 500 ans du Havre [catalogue de l'exposition : organisée dans le cadre de l'événement national des chrétiens évangéliques de France Bouge ta France]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.107-128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01567418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Etats-Unis, quand la Bible fait loi”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00278761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Le dessein divin des Etats-Unis”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00278762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“L'évangélique, un missionnaire moderne”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00278765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Les nouveaux visages du protestantisme”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00278764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“La montée en puissance des évangéliques”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00278763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“William Seymour, le père du pentecôtisme”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00278777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Le Gospel américain : du romantisme à l'industrie”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00278780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'homme seul face à Dieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00278789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dieu change en ville. Religion, espace, immigration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucine Endelstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, pp.222, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00549744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du ghetto au réseau. Les protestants évangéliques en France, 1800-2005 (426p)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Labor et Fides, pp.426, 2005, Histoire et Société</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00104160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dio benedica l'America. Le religioni della Casa Bianca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carocci, pp.280, 2005, collana Le Sfere</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00278788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In God we trust. Evangelici e fondamentalisti cristiani negli Stati Uniti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lindau, pp.272, 2005, collana I Draghi</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00278787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le protestantisme évangélique, un christianisme de conversion. Entre ruptures et filiations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brépols, pp.378, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00104162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Militants de la Bible aux Etats-Unis. Evangéliques et fondamentalistes du Sud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autrement, pp.222, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00104267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dieu bénisse l'Amérique. La religion de la Maison Blanche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions du Seuil, pp.288, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00104161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les protestants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Le Cavalier Bleu, pp.128, 2003, Idées reçues</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00106146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une autre manière d'être chrétien en France Sociohistoire de l'implantation baptiste en France (1810-1950)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Labor et Fides, pp.1232, 2001, Histoire et Société</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00106277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fascicule de méthodologie d'histoire et sociologie des religions à l'époque contemporaine Appliqué au protestantisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EPHE (diffusion interne), pp.110, 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00106984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Les ONG évangéliques américaines. Ou les ruses de la providence”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">“Les ONG évangéliques américaines. Ou les ruses de la providence”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, PARIS, France. p.249-262</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00278760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Les évangéliques français et la politique, aperçu historique”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">“Les évangéliques français et la politique, aperçu historique”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, France. p.63 à 75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00278755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Croire en situation de minorité. Les protestants évangéliques français”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">“Croire en situation de minorité. Les protestants évangéliques français”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Aix-en-Provence, France. p.1 à 9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00278778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les évangéliques. Définition et mise en perspective »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Les évangéliques. Définition et mise en perspective"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00278769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId83"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sébastien FATH </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Gospel francophone, entre évangélisme et ultramodernité&amp;quot;, mélanges offerts à Jean-Paul Willaime, à paraître aux éditions Classiques Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03100487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les matrices de l'essor protestant haïtien en perspective postcoloniale&amp;quot;, à paraître dans Lewis Clormeus (dir), Actes du colloque de l'université d'Etat d'Haiti sur le protestantisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03100492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minorités protestantes à Paris (XVIe-XXIe siècles) : Du stigmate à la reconnaissance&amp;quot;, in Comité d'Histoire de la Ville de Paris (dir), actes du colloque 1/3 &amp;quot;Les religions des Parisiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03100463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nouvelle donne évangélique dans les Alpes francophones&amp;quot;, à paraître dans la revue L'Alpe, Glénat, janvier 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03100497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boutin (PCD) et le Centre du Réveil Chrétien (CRC) Convergences entre catholicisme d'identité et évangélisme créole (2009-2014)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03414658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sionisme évangélique africain. Impact géopolitique d'une identité narrative&amp;quot;, actes du colloque du MAHJ (dir. P. Cabanel), &amp;quot;Juifs et protestants, 5 siècles de relations en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03100482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antisémitisme ancien et nouveau : poids et contrepoids dans la France contemporaine&amp;quot;, in actes du colloque CNEF sur l'antisémitisme (organisé à Paris le 5 octobre 2018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03100495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des marges au mainstream : enjeux sociaux de l'ascension évangélique, une comparaison transaméricaine&amp;quot; (Sud des Etats-Unis / Brésil), revue Debates do NRE, n°39 (à paraître)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03100467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Gaulle en iran (octobre 1963). Le voyage oublié.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00116794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les églises évangéliques américaines et la guerre au Moyen-Orient, in Philippe Portier & Frédéric Ramel (ed.), Le religieux dans les conflits armés contemporains, Paris, Classiques Garnier, 2020, p.53-76</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le religieux dans les conflits armés contemporains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03100511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un appel à l'intelligence, entre histoire et musique&amp;quot;, préface de Stuart Ludbrook, Le chant protestant de langue française (1705-2005), Charols, Excelsis, 2020, p.XI-XIV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le chant protestant de langue française (1705-2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03100525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucine Endelstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L. Endelstein, S. Fath et S. Mathieu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dieu change en ville</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.11-17, 2010, religions en questions</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00549739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Le protestantisme en Amérique”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sous la dir d'Alain Corbin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire du christianisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Seuil, p.446-449, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00278752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“American Civil Religion and George W. Bush”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M.Noll &amp; L.Harlow (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Religion and American Politics From the Colonial Period to the Present</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OXFORD UNIVERSITY PRESS, p.393-400, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00278758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Putting God into the City : Protestants in France”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A.Hargreaves (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politics and Religion in France and the United States</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lexington Books, p.49-62, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00278759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dottrine delle sette cristiane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Giuseppe Ruggieri. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Il Cristianesimo Grand Atlante</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UTET, p.1248-1264, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00278784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le baptisme (notice)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Gisel (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie du protestantisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUF, p.92-93, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00278782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangélisme (notice)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Encyclopedia Universalis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des idées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Encyclopedia Universalis, p.269-271, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00278786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptisme (notice)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Encyclopedia Universalis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des idées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Encyclopedia Universalis, p.96-97, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00278785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“La sociologie des religions de Max Weber”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L.Testot, JF.Dortier (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La religion unité et diversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sciences Humaines, p.29-32, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00278772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le protestantisme évangélique : un réseau transnational de convertis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Paul Willaime et Jean-Robert Armogathe (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les mutations contemporaines du religieux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brépols, pp.83-94, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00104159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">660 millions de protestants évangéliques. Un Tiers Etat poscolonial ?&amp;quot;, Revue ERI Ecrire, Réfléchir Interpréter (Ecole de Guerre), juillet-août 2020, p.3 à 11</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecrire Réfléchir Interpréter (ERI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03100506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renouveau charismatique parisien et redéfinition des frontières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Esprit et Vie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 232, p.13 à 21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04733886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Les Eglises chrétiennes et l'Etat : modèle européen, modèle américain”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, n°29, p.45-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00278751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Le pasteur évangélique Ruben Saillens et le judaïsme”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives Juives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, n°40/1, p.45-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00278753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Quelles identités protestantes aujourd'hui ?”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers français : documents d'actualité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 340, p.75-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00278757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protestantisme français et territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pouvoirs Locaux : les cahiers de la décentralisation / Institut de la décentralisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, II/2006 (n°69), pp.66-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00103664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géopolitique des Eglises évangéliques américaines: l'exemple des megachurches.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Grand Dossier n°4, pp.15-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00104194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le catholicisme et le défi évangélique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire et Patrimoine (Milan Presse)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, p.105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00278781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Religion et politique aux Etats-Unis (entretien)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Deux Mondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, p.144-154</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00278766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelical Protestantism in France: An Example of Denominational Recomposition?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociology of Religion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 66/4, pp.399-418</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00105922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Evangélismes d'ailleurs. À la conquête du monde”, et “Les fondamentalistes, une foi sans compromis”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire et Patrimoine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 1, p.122-123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00278768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Evangelical Protestantism in France : an example of Denominational Recomposition?”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociology of Religion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 66/4, p.399-418</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00278776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Cité de Dieu ou Dieu dans la cité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théologie Evangélique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, vol 4 (3), p.123-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00278767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“La République ne reconnaît... aucun culte” (avec Rita Hermon-Belot)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives de Sciences Sociales des Religions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, p.7 à 13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00278774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Ces missionnaires qui réinventent la Réforme”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire et Patrimoine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 1, p.94-95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00278770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Le poids géopolitique des évangéliques américains : l'exemple d'Israël”,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hérodote - Revue de géographie et de géopolitique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, p.25-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00278773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Les protestants évangéliques français. Sur la corde raide d'un militantisme sans frontière”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, p.351-361</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00278771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“De la non-reconnaissance à une demande de légitimation ? Le cas du protestantisme évangélique”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives de Sciences Sociales des Religions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, p.151-162</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00278775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dieu est-il américain ? Modes d'acculturation du protestantisme évangélique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives de Sciences Sociales des Religions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, vol 126, pp.17-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00109125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dieu est-il américain ? Modes d'acculturation du protestantisme évangélique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives de Sciences Sociales des Religions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 126, p. 17 à 40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00104319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Les hommes avant le système. Raoul Allier, ou la sincérité intellectuelle dans la Cité”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BSHPF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 149/3, pp.527-547</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00107499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protestantisme évangélique et ségrégation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives de Sciences Sociales des Religions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 118 (avril-juin), pp.57-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00109821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protestantisme évangélique et ségrégation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives de Sciences Sociales des Religions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 118, pp.57-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00104334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“La politique religieuse de la Monarchie de Juillet et du Second Empire : l'exemple des baptistes de l'Aisne”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société de l'Histoire du Protestantisme Français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, n°147/3, pp.475-501</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00116793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La tolérance religieuse en question il y a 150 ans: les procès des baptistes de l'Aisne (1846-48), 18p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoires de la Fédération des sociétés d'Histoire et d'Archéologie de l'Aisne,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, t.147, 1999 (paru en 2001), pp.47-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00109430v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Question palestinienne et idéologie sioniste aux Etats-Unis: le rôle des protestants évangéliques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurorient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 2001/2, pp.88-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00105887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptistes et pentecôtistes en France, une histoire parallèle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BSHPF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 146/3, pp.523-567</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00107501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalogue de l'Exposition 500 ans du protestantisme, 500 ans du Havre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ruolt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Carluer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">500 ans du protestantisme, 500 ans du Havre [catalogue de l'exposition : organisée dans le cadre de l'événement national des chrétiens évangéliques de France Bouge ta France]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.107-128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01567418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Les nouveaux visages du protestantisme”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00278764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“La montée en puissance des évangéliques”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00278763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“L'évangélique, un missionnaire moderne”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00278765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Le dessein divin des Etats-Unis”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00278762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Etats-Unis, quand la Bible fait loi”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00278761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“William Seymour, le père du pentecôtisme”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00278777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Le Gospel américain : du romantisme à l'industrie”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00278780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'homme seul face à Dieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00278789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dieu change en ville. Religion, espace, immigration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucine Endelstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, pp.222, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00549744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In God we trust. Evangelici e fondamentalisti cristiani negli Stati Uniti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lindau, pp.272, 2005, collana I Draghi</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00278787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du ghetto au réseau. Les protestants évangéliques en France, 1800-2005 (426p)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Labor et Fides, pp.426, 2005, Histoire et Société</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00104160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dio benedica l'America. Le religioni della Casa Bianca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carocci, pp.280, 2005, collana Le Sfere</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00278788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dieu bénisse l'Amérique. La religion de la Maison Blanche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions du Seuil, pp.288, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00104161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le protestantisme évangélique, un christianisme de conversion. Entre ruptures et filiations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brépols, pp.378, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00104162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Militants de la Bible aux Etats-Unis. Evangéliques et fondamentalistes du Sud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autrement, pp.222, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00104267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les protestants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Le Cavalier Bleu, pp.128, 2003, Idées reçues</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00106146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une autre manière d'être chrétien en France Sociohistoire de l'implantation baptiste en France (1810-1950)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Labor et Fides, pp.1232, 2001, Histoire et Société</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00106277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fascicule de méthodologie d'histoire et sociologie des religions à l'époque contemporaine Appliqué au protestantisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EPHE (diffusion interne), pp.110, 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00106984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Les ONG évangéliques américaines. Ou les ruses de la providence”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">“Les ONG évangéliques américaines. Ou les ruses de la providence”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, PARIS, France. p.249-262</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00278760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Les évangéliques français et la politique, aperçu historique”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">“Les évangéliques français et la politique, aperçu historique”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, France. p.63 à 75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00278755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Croire en situation de minorité. Les protestants évangéliques français”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">“Croire en situation de minorité. Les protestants évangéliques français”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Aix-en-Provence, France. p.1 à 9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00278778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les évangéliques. Définition et mise en perspective »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Les évangéliques. Définition et mise en perspective"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00278769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId83"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100497v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fath" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100463v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100487v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100492v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03414658v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100482v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100495v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100467v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00116794v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100525v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100511v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00549739v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Mathieu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucine Endelstein" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00278758v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00278752v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00278759v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00278782v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00278784v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00278786v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00278772v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00278785v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00104159v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100506v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733886v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00278751v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00278753v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00278757v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00103664v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00104194v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00278781v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00278776v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00278767v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00278768v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00105922v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00278774v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00278770v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00278773v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00278771v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00278775v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00278766v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00109125v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00104319v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00107499v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00109821v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00104334v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00105887v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00109430v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00116793v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00107501v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01567418v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ruolt" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Carluer" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00278761v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00278762v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00278765v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00278764v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00278763v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00278777v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00278780v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00278789v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00549744v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00104160v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00278788v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00278787v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00104162v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00104267v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00104161v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00106146v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00106277v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00106984v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00278760v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00278755v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00278778v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00278769v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100487v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fath" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100492v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100463v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100497v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03414658v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100482v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100495v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100467v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00116794v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100511v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100525v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00549739v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Mathieu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucine Endelstein" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00278752v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00278758v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00278759v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00278784v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00278782v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00278786v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00278785v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00278772v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00104159v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100506v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733886v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00278751v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00278753v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00278757v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00103664v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00104194v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00278781v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00278766v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00105922v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00278768v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00278776v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00278767v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00278774v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00278770v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00278773v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00278771v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00278775v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00109125v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00104319v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00107499v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00109821v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00104334v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00116793v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00109430v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00105887v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00107501v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01567418v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ruolt" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Carluer" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00278764v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00278763v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00278765v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00278762v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00278761v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00278777v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00278780v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00278789v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00549744v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00278787v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00104160v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00278788v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00104161v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00104162v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00104267v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00106146v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00106277v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00106984v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00278760v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00278755v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00278778v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00278769v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>