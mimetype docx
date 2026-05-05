--- v1 (2026-04-09)
+++ v2 (2026-05-05)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sébastien FATH </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Gospel francophone, entre évangélisme et ultramodernité&amp;quot;, mélanges offerts à Jean-Paul Willaime, à paraître aux éditions Classiques Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03100487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les matrices de l'essor protestant haïtien en perspective postcoloniale&amp;quot;, à paraître dans Lewis Clormeus (dir), Actes du colloque de l'université d'Etat d'Haiti sur le protestantisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03100492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minorités protestantes à Paris (XVIe-XXIe siècles) : Du stigmate à la reconnaissance&amp;quot;, in Comité d'Histoire de la Ville de Paris (dir), actes du colloque 1/3 &amp;quot;Les religions des Parisiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03100463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nouvelle donne évangélique dans les Alpes francophones&amp;quot;, à paraître dans la revue L'Alpe, Glénat, janvier 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03100497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boutin (PCD) et le Centre du Réveil Chrétien (CRC) Convergences entre catholicisme d'identité et évangélisme créole (2009-2014)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03414658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sionisme évangélique africain. Impact géopolitique d'une identité narrative&amp;quot;, actes du colloque du MAHJ (dir. P. Cabanel), &amp;quot;Juifs et protestants, 5 siècles de relations en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03100482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antisémitisme ancien et nouveau : poids et contrepoids dans la France contemporaine&amp;quot;, in actes du colloque CNEF sur l'antisémitisme (organisé à Paris le 5 octobre 2018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03100495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des marges au mainstream : enjeux sociaux de l'ascension évangélique, une comparaison transaméricaine&amp;quot; (Sud des Etats-Unis / Brésil), revue Debates do NRE, n°39 (à paraître)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03100467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Gaulle en iran (octobre 1963). Le voyage oublié.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00116794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les églises évangéliques américaines et la guerre au Moyen-Orient, in Philippe Portier & Frédéric Ramel (ed.), Le religieux dans les conflits armés contemporains, Paris, Classiques Garnier, 2020, p.53-76</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le religieux dans les conflits armés contemporains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03100511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un appel à l'intelligence, entre histoire et musique&amp;quot;, préface de Stuart Ludbrook, Le chant protestant de langue française (1705-2005), Charols, Excelsis, 2020, p.XI-XIV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le chant protestant de langue française (1705-2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03100525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucine Endelstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L. Endelstein, S. Fath et S. Mathieu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dieu change en ville</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.11-17, 2010, religions en questions</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00549739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Le protestantisme en Amérique”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sous la dir d'Alain Corbin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire du christianisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Seuil, p.446-449, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00278752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“American Civil Religion and George W. Bush”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M.Noll &amp; L.Harlow (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Religion and American Politics From the Colonial Period to the Present</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OXFORD UNIVERSITY PRESS, p.393-400, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00278758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Putting God into the City : Protestants in France”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A.Hargreaves (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politics and Religion in France and the United States</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lexington Books, p.49-62, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00278759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dottrine delle sette cristiane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Giuseppe Ruggieri. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Il Cristianesimo Grand Atlante</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UTET, p.1248-1264, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00278784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le baptisme (notice)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Gisel (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie du protestantisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUF, p.92-93, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00278782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangélisme (notice)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Encyclopedia Universalis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des idées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Encyclopedia Universalis, p.269-271, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00278786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptisme (notice)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Encyclopedia Universalis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des idées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Encyclopedia Universalis, p.96-97, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00278785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“La sociologie des religions de Max Weber”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L.Testot, JF.Dortier (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La religion unité et diversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sciences Humaines, p.29-32, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00278772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le protestantisme évangélique : un réseau transnational de convertis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Paul Willaime et Jean-Robert Armogathe (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les mutations contemporaines du religieux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brépols, pp.83-94, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00104159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">660 millions de protestants évangéliques. Un Tiers Etat poscolonial ?&amp;quot;, Revue ERI Ecrire, Réfléchir Interpréter (Ecole de Guerre), juillet-août 2020, p.3 à 11</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecrire Réfléchir Interpréter (ERI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03100506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renouveau charismatique parisien et redéfinition des frontières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Esprit et Vie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 232, p.13 à 21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04733886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Les Eglises chrétiennes et l'Etat : modèle européen, modèle américain”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, n°29, p.45-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00278751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Le pasteur évangélique Ruben Saillens et le judaïsme”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives Juives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, n°40/1, p.45-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00278753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Quelles identités protestantes aujourd'hui ?”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers français : documents d'actualité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 340, p.75-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00278757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protestantisme français et territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pouvoirs Locaux : les cahiers de la décentralisation / Institut de la décentralisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, II/2006 (n°69), pp.66-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00103664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géopolitique des Eglises évangéliques américaines: l'exemple des megachurches.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Grand Dossier n°4, pp.15-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00104194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le catholicisme et le défi évangélique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire et Patrimoine (Milan Presse)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, p.105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00278781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Religion et politique aux Etats-Unis (entretien)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Deux Mondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, p.144-154</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00278766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelical Protestantism in France: An Example of Denominational Recomposition?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociology of Religion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 66/4, pp.399-418</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00105922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Evangélismes d'ailleurs. À la conquête du monde”, et “Les fondamentalistes, une foi sans compromis”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire et Patrimoine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 1, p.122-123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00278768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Evangelical Protestantism in France : an example of Denominational Recomposition?”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociology of Religion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 66/4, p.399-418</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00278776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Cité de Dieu ou Dieu dans la cité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théologie Evangélique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, vol 4 (3), p.123-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00278767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“La République ne reconnaît... aucun culte” (avec Rita Hermon-Belot)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives de Sciences Sociales des Religions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, p.7 à 13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00278774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Ces missionnaires qui réinventent la Réforme”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire et Patrimoine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 1, p.94-95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00278770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Le poids géopolitique des évangéliques américains : l'exemple d'Israël”,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hérodote - Revue de géographie et de géopolitique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, p.25-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00278773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Les protestants évangéliques français. Sur la corde raide d'un militantisme sans frontière”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, p.351-361</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00278771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“De la non-reconnaissance à une demande de légitimation ? Le cas du protestantisme évangélique”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives de Sciences Sociales des Religions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, p.151-162</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00278775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dieu est-il américain ? Modes d'acculturation du protestantisme évangélique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives de Sciences Sociales des Religions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, vol 126, pp.17-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00109125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dieu est-il américain ? Modes d'acculturation du protestantisme évangélique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives de Sciences Sociales des Religions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 126, p. 17 à 40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00104319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Les hommes avant le système. Raoul Allier, ou la sincérité intellectuelle dans la Cité”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BSHPF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 149/3, pp.527-547</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00107499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protestantisme évangélique et ségrégation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives de Sciences Sociales des Religions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 118 (avril-juin), pp.57-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00109821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protestantisme évangélique et ségrégation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives de Sciences Sociales des Religions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 118, pp.57-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00104334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“La politique religieuse de la Monarchie de Juillet et du Second Empire : l'exemple des baptistes de l'Aisne”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société de l'Histoire du Protestantisme Français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, n°147/3, pp.475-501</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00116793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La tolérance religieuse en question il y a 150 ans: les procès des baptistes de l'Aisne (1846-48), 18p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoires de la Fédération des sociétés d'Histoire et d'Archéologie de l'Aisne,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, t.147, 1999 (paru en 2001), pp.47-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00109430v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Question palestinienne et idéologie sioniste aux Etats-Unis: le rôle des protestants évangéliques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurorient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 2001/2, pp.88-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00105887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptistes et pentecôtistes en France, une histoire parallèle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BSHPF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 146/3, pp.523-567</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00107501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalogue de l'Exposition 500 ans du protestantisme, 500 ans du Havre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ruolt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Carluer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">500 ans du protestantisme, 500 ans du Havre [catalogue de l'exposition : organisée dans le cadre de l'événement national des chrétiens évangéliques de France Bouge ta France]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.107-128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01567418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Les nouveaux visages du protestantisme”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00278764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“La montée en puissance des évangéliques”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00278763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“L'évangélique, un missionnaire moderne”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00278765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Le dessein divin des Etats-Unis”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00278762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Etats-Unis, quand la Bible fait loi”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00278761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“William Seymour, le père du pentecôtisme”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00278777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Le Gospel américain : du romantisme à l'industrie”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00278780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'homme seul face à Dieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00278789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dieu change en ville. Religion, espace, immigration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucine Endelstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, pp.222, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00549744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In God we trust. Evangelici e fondamentalisti cristiani negli Stati Uniti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lindau, pp.272, 2005, collana I Draghi</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00278787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du ghetto au réseau. Les protestants évangéliques en France, 1800-2005 (426p)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Labor et Fides, pp.426, 2005, Histoire et Société</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00104160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dio benedica l'America. Le religioni della Casa Bianca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carocci, pp.280, 2005, collana Le Sfere</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00278788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dieu bénisse l'Amérique. La religion de la Maison Blanche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions du Seuil, pp.288, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00104161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le protestantisme évangélique, un christianisme de conversion. Entre ruptures et filiations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brépols, pp.378, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00104162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Militants de la Bible aux Etats-Unis. Evangéliques et fondamentalistes du Sud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autrement, pp.222, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00104267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les protestants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Le Cavalier Bleu, pp.128, 2003, Idées reçues</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00106146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une autre manière d'être chrétien en France Sociohistoire de l'implantation baptiste en France (1810-1950)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Labor et Fides, pp.1232, 2001, Histoire et Société</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00106277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fascicule de méthodologie d'histoire et sociologie des religions à l'époque contemporaine Appliqué au protestantisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EPHE (diffusion interne), pp.110, 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00106984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Les ONG évangéliques américaines. Ou les ruses de la providence”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">“Les ONG évangéliques américaines. Ou les ruses de la providence”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, PARIS, France. p.249-262</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00278760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Les évangéliques français et la politique, aperçu historique”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">“Les évangéliques français et la politique, aperçu historique”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, France. p.63 à 75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00278755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Croire en situation de minorité. Les protestants évangéliques français”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">“Croire en situation de minorité. Les protestants évangéliques français”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Aix-en-Provence, France. p.1 à 9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00278778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les évangéliques. Définition et mise en perspective »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Les évangéliques. Définition et mise en perspective"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00278769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId83"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sébastien FATH </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minorités protestantes à Paris (XVIe-XXIe siècles) : Du stigmate à la reconnaissance&amp;quot;, in Comité d'Histoire de la Ville de Paris (dir), actes du colloque 1/3 &amp;quot;Les religions des Parisiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03100463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nouvelle donne évangélique dans les Alpes francophones&amp;quot;, à paraître dans la revue L'Alpe, Glénat, janvier 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03100497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Gospel francophone, entre évangélisme et ultramodernité&amp;quot;, mélanges offerts à Jean-Paul Willaime, à paraître aux éditions Classiques Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03100487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les matrices de l'essor protestant haïtien en perspective postcoloniale&amp;quot;, à paraître dans Lewis Clormeus (dir), Actes du colloque de l'université d'Etat d'Haiti sur le protestantisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03100492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boutin (PCD) et le Centre du Réveil Chrétien (CRC) Convergences entre catholicisme d'identité et évangélisme créole (2009-2014)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03414658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sionisme évangélique africain. Impact géopolitique d'une identité narrative&amp;quot;, actes du colloque du MAHJ (dir. P. Cabanel), &amp;quot;Juifs et protestants, 5 siècles de relations en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03100482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antisémitisme ancien et nouveau : poids et contrepoids dans la France contemporaine&amp;quot;, in actes du colloque CNEF sur l'antisémitisme (organisé à Paris le 5 octobre 2018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03100495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des marges au mainstream : enjeux sociaux de l'ascension évangélique, une comparaison transaméricaine&amp;quot; (Sud des Etats-Unis / Brésil), revue Debates do NRE, n°39 (à paraître)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03100467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Gaulle en iran (octobre 1963). Le voyage oublié.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00116794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un appel à l'intelligence, entre histoire et musique&amp;quot;, préface de Stuart Ludbrook, Le chant protestant de langue française (1705-2005), Charols, Excelsis, 2020, p.XI-XIV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le chant protestant de langue française (1705-2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03100525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les églises évangéliques américaines et la guerre au Moyen-Orient, in Philippe Portier & Frédéric Ramel (ed.), Le religieux dans les conflits armés contemporains, Paris, Classiques Garnier, 2020, p.53-76</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le religieux dans les conflits armés contemporains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03100511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucine Endelstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L. Endelstein, S. Fath et S. Mathieu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dieu change en ville</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.11-17, 2010, religions en questions</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00549739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Le protestantisme en Amérique”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sous la dir d'Alain Corbin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire du christianisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Seuil, p.446-449, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00278752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“American Civil Religion and George W. Bush”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M.Noll &amp; L.Harlow (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Religion and American Politics From the Colonial Period to the Present</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OXFORD UNIVERSITY PRESS, p.393-400, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00278758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Putting God into the City : Protestants in France”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A.Hargreaves (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politics and Religion in France and the United States</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lexington Books, p.49-62, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00278759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le baptisme (notice)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Gisel (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie du protestantisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUF, p.92-93, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00278782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dottrine delle sette cristiane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Giuseppe Ruggieri. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Il Cristianesimo Grand Atlante</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UTET, p.1248-1264, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00278784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangélisme (notice)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Encyclopedia Universalis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des idées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Encyclopedia Universalis, p.269-271, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00278786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“La sociologie des religions de Max Weber”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L.Testot, JF.Dortier (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La religion unité et diversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sciences Humaines, p.29-32, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00278772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptisme (notice)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Encyclopedia Universalis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des idées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Encyclopedia Universalis, p.96-97, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00278785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le protestantisme évangélique : un réseau transnational de convertis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Paul Willaime et Jean-Robert Armogathe (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les mutations contemporaines du religieux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brépols, pp.83-94, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00104159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">660 millions de protestants évangéliques. Un Tiers Etat poscolonial ?&amp;quot;, Revue ERI Ecrire, Réfléchir Interpréter (Ecole de Guerre), juillet-août 2020, p.3 à 11</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecrire Réfléchir Interpréter (ERI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03100506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renouveau charismatique parisien et redéfinition des frontières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Esprit et Vie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 232, p.13 à 21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04733886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Les Eglises chrétiennes et l'Etat : modèle européen, modèle américain”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, n°29, p.45-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00278751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Le pasteur évangélique Ruben Saillens et le judaïsme”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives Juives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, n°40/1, p.45-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00278753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Quelles identités protestantes aujourd'hui ?”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers français : documents d'actualité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 340, p.75-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00278757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protestantisme français et territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pouvoirs Locaux : les cahiers de la décentralisation / Institut de la décentralisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, II/2006 (n°69), pp.66-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00103664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géopolitique des Eglises évangéliques américaines: l'exemple des megachurches.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Grand Dossier n°4, pp.15-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00104194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le catholicisme et le défi évangélique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire et Patrimoine (Milan Presse)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, p.105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00278781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Cité de Dieu ou Dieu dans la cité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théologie Evangélique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, vol 4 (3), p.123-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00278767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Evangelical Protestantism in France : an example of Denominational Recomposition?”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociology of Religion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 66/4, p.399-418</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00278776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelical Protestantism in France: An Example of Denominational Recomposition?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociology of Religion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 66/4, pp.399-418</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00105922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Evangélismes d'ailleurs. À la conquête du monde”, et “Les fondamentalistes, une foi sans compromis”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire et Patrimoine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 1, p.122-123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00278768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“La République ne reconnaît... aucun culte” (avec Rita Hermon-Belot)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives de Sciences Sociales des Religions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, p.7 à 13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00278774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Ces missionnaires qui réinventent la Réforme”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire et Patrimoine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 1, p.94-95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00278770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Le poids géopolitique des évangéliques américains : l'exemple d'Israël”,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hérodote - Revue de géographie et de géopolitique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, p.25-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00278773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Les protestants évangéliques français. Sur la corde raide d'un militantisme sans frontière”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, p.351-361</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00278771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“De la non-reconnaissance à une demande de légitimation ? Le cas du protestantisme évangélique”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives de Sciences Sociales des Religions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, p.151-162</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00278775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Religion et politique aux Etats-Unis (entretien)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Deux Mondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, p.144-154</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00278766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dieu est-il américain ? Modes d'acculturation du protestantisme évangélique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives de Sciences Sociales des Religions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, vol 126, pp.17-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00109125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dieu est-il américain ? Modes d'acculturation du protestantisme évangélique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives de Sciences Sociales des Religions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 126, p. 17 à 40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00104319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Les hommes avant le système. Raoul Allier, ou la sincérité intellectuelle dans la Cité”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BSHPF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 149/3, pp.527-547</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00107499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protestantisme évangélique et ségrégation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives de Sciences Sociales des Religions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 118 (avril-juin), pp.57-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00109821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protestantisme évangélique et ségrégation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives de Sciences Sociales des Religions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 118, pp.57-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00104334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Question palestinienne et idéologie sioniste aux Etats-Unis: le rôle des protestants évangéliques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurorient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 2001/2, pp.88-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00105887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La tolérance religieuse en question il y a 150 ans: les procès des baptistes de l'Aisne (1846-48), 18p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoires de la Fédération des sociétés d'Histoire et d'Archéologie de l'Aisne,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, t.147, 1999 (paru en 2001), pp.47-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00109430v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“La politique religieuse de la Monarchie de Juillet et du Second Empire : l'exemple des baptistes de l'Aisne”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société de l'Histoire du Protestantisme Français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, n°147/3, pp.475-501</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00116793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptistes et pentecôtistes en France, une histoire parallèle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BSHPF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 146/3, pp.523-567</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00107501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalogue de l'Exposition 500 ans du protestantisme, 500 ans du Havre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ruolt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Carluer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">500 ans du protestantisme, 500 ans du Havre [catalogue de l'exposition : organisée dans le cadre de l'événement national des chrétiens évangéliques de France Bouge ta France]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.107-128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01567418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“L'évangélique, un missionnaire moderne”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00278765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Etats-Unis, quand la Bible fait loi”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00278761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Le dessein divin des Etats-Unis”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00278762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Les nouveaux visages du protestantisme”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00278764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“La montée en puissance des évangéliques”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00278763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“William Seymour, le père du pentecôtisme”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00278777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Le Gospel américain : du romantisme à l'industrie”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00278780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'homme seul face à Dieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00278789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dieu change en ville. Religion, espace, immigration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucine Endelstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, pp.222, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00549744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du ghetto au réseau. Les protestants évangéliques en France, 1800-2005 (426p)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Labor et Fides, pp.426, 2005, Histoire et Société</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00104160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dio benedica l'America. Le religioni della Casa Bianca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carocci, pp.280, 2005, collana Le Sfere</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00278788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In God we trust. Evangelici e fondamentalisti cristiani negli Stati Uniti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lindau, pp.272, 2005, collana I Draghi</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00278787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le protestantisme évangélique, un christianisme de conversion. Entre ruptures et filiations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brépols, pp.378, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00104162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Militants de la Bible aux Etats-Unis. Evangéliques et fondamentalistes du Sud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autrement, pp.222, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00104267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dieu bénisse l'Amérique. La religion de la Maison Blanche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions du Seuil, pp.288, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00104161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les protestants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Le Cavalier Bleu, pp.128, 2003, Idées reçues</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00106146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une autre manière d'être chrétien en France Sociohistoire de l'implantation baptiste en France (1810-1950)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Labor et Fides, pp.1232, 2001, Histoire et Société</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00106277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fascicule de méthodologie d'histoire et sociologie des religions à l'époque contemporaine Appliqué au protestantisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EPHE (diffusion interne), pp.110, 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00106984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Les ONG évangéliques américaines. Ou les ruses de la providence”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">“Les ONG évangéliques américaines. Ou les ruses de la providence”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, PARIS, France. p.249-262</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00278760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Les évangéliques français et la politique, aperçu historique”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">“Les évangéliques français et la politique, aperçu historique”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, France. p.63 à 75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00278755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Croire en situation de minorité. Les protestants évangéliques français”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">“Croire en situation de minorité. Les protestants évangéliques français”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Aix-en-Provence, France. p.1 à 9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00278778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les évangéliques. Définition et mise en perspective »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Les évangéliques. Définition et mise en perspective"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00278769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId83"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100487v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fath" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100492v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100463v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100497v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03414658v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100482v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100495v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100467v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00116794v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100511v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100525v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00549739v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Mathieu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucine Endelstein" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00278752v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00278758v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00278759v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00278784v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00278782v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00278786v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00278785v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00278772v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00104159v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100506v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733886v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00278751v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00278753v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00278757v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00103664v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00104194v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00278781v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00278766v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00105922v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00278768v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00278776v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00278767v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00278774v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00278770v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00278773v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00278771v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00278775v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00109125v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00104319v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00107499v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00109821v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00104334v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00116793v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00109430v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00105887v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00107501v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01567418v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ruolt" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Carluer" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00278764v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00278763v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00278765v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00278762v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00278761v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00278777v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00278780v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00278789v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00549744v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00278787v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00104160v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00278788v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00104161v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00104162v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00104267v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00106146v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00106277v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00106984v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00278760v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00278755v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00278778v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00278769v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100463v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fath" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100497v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100487v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100492v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03414658v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100482v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100495v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100467v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00116794v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100525v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100511v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00549739v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Mathieu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucine Endelstein" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00278752v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00278758v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00278759v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00278782v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00278784v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00278786v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00278772v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00278785v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00104159v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100506v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733886v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00278751v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00278753v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00278757v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00103664v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00104194v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00278781v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00278767v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00278776v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00105922v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00278768v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00278774v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00278770v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00278773v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00278771v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00278775v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00278766v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00109125v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00104319v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00107499v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00109821v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00104334v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00105887v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00109430v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00116793v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00107501v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01567418v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ruolt" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Carluer" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00278765v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00278761v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00278762v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00278764v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00278763v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00278777v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00278780v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00278789v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00549744v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00104160v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00278788v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00278787v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00104162v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00104267v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00104161v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00106146v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00106277v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00106984v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00278760v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00278755v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00278778v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00278769v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>