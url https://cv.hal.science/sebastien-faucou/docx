--- v0 (2026-03-21)
+++ v1 (2026-05-04)
@@ -219,96 +219,96 @@
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Rieg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mihail Asavoae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Béchennec</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mihail Asavoae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Blouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Embedded Real-Time Systems (ERTS) 2026</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2026, Toulouse, France. </w:t>
+              <w:t xml:space="preserve">ERTS 2026 - Embedded Real-Time Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2026, Toulouse, France. pp.1-11, </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.82331/ERTS.2026.27⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -442,51 +442,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Verifying Timed Properties of Programs in IoT nodes using Parametric Time Petri Nets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Béchennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sudipta Chattopadhyay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -576,51 +576,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Circadia: Checkpointing for Intermittent Computing in AI Driven Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Rodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Béchennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Briday</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -710,51 +710,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EarlyBird: Energy belongs to those who wake up early</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Reymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Béchennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Briday</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -844,51 +844,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SCHEMATIC: Compile-time checkpoint placement and memory allocation for intermittent systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Reymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Béchennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Briday</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -959,338 +959,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04345348v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MORTEM: a new runtime for intermittent computing</w:t>
+                <w:t xml:space="preserve">Securing a RISC-V architecture: A dynamic approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Bernabeu</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Faucou</w:t>
+                <w:t xml:space="preserve">Sébastien Pillement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier H. Roux</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Maria Mendez Real</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Pottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Nieddu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Le Gal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence francophone d'informatique en Parallélisme, Architecture et Système (COMPAS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2023 Design, Automation and Test in Europe Conference (DATE 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Antwerp, Belgium. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/DATE56975.2023.10136972⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04354069v1</w:t>
+                <w:t xml:space="preserve">hal-03906564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Securing a RISC-V architecture: A dynamic approach</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">MORTEM: a new runtime for intermittent computing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Le Gal</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Antoine Bernabeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Béchennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikaël Briday</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Faucou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier H. Roux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 Design, Automation and Test in Europe Conference (DATE 2023)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Conférence francophone d'informatique en Parallélisme, Architecture et Système (COMPAS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Annecy, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03906564v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04354069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy Efficiency is Not Enough: Towards a Batteryless Internet of Sounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lostanlen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bernabeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Béchennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Briday</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1345,64 +1345,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse de traces temporisées à coût optimal pour l'ordonnancement de systèmes embarqués intermittents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bernabeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Béchennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Briday</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1609,51 +1609,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward an Exact Simulation Interval for Multiprocessor Real-Time Systems Validation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joumana Lagha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Béchennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Faucou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1698,330 +1698,330 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03006791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hardware Runtime Verification of a RTOS Kernel: Evaluation Using Fault Injection</w:t>
+                <w:t xml:space="preserve">HW-based Architecture for Runtime Verification of Embedded Software on SOPC systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitry Solet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Béchennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Briday</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Faucou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pillement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th European Dependable Computing Conference (EDCC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Iasi, Romania. </w:t>
+              <w:t xml:space="preserve">2018 NASA/ESA Conference on Adaptive Hardware and Systems (AHS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Edinburgh, United Kingdom. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/edcc.2018.00016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/AHS.2018.8541459⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01874233v1</w:t>
+                <w:t xml:space="preserve">hal-01804096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HW-based Architecture for Runtime Verification of Embedded Software on SOPC systems</w:t>
+                <w:t xml:space="preserve">Hardware Runtime Verification of a RTOS Kernel: Evaluation Using Fault Injection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitry Solet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikaël Briday</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Béchennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Faucou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pillement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 NASA/ESA Conference on Adaptive Hardware and Systems (AHS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Edinburgh, United Kingdom. </w:t>
+              <w:t xml:space="preserve">14th European Dependable Computing Conference (EDCC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Iasi, Romania. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/AHS.2018.8541459⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/edcc.2018.00016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01804096v1</w:t>
+                <w:t xml:space="preserve">hal-01874233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">WCET Analysis by Model Checking for a Processor with Dynamic Branch Prediction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armel Mangean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Béchennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Briday</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2094,51 +2094,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BEST: a Binary Executable Slicing Tool</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armel Mangean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Béchennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Briday</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2211,51 +2211,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Testing real-time embedded software using runtime enforcement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Marie Givel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Béchennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2313,338 +2313,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01399909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of runtime enforcement for the test of real-time systems</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Using formal methods for the development of safe application-specific RTOS for automotive systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Constant</w:t>
+                <w:t xml:space="preserve">Kabland Toussaint Gautier Tigori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Béchennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Faucou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Henri Roux</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th IEEE International Conference on Embedded Software and Systems, IEEE ICESS 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, New York, United States</w:t>
+              <w:t xml:space="preserve">CARS 2015 - Critical Automotive applications: Robustness &amp; Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01179648v1</w:t>
+                <w:t xml:space="preserve">hal-01193023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using formal methods for the development of safe application-specific RTOS for automotive systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Béchennec</w:t>
+                <w:t xml:space="preserve">Use of runtime enforcement for the test of real-time systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Marie Givel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Constant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Faucou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Roux</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Henri Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CARS 2015 - Critical Automotive applications: Robustness &amp; Safety</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">12th IEEE International Conference on Embedded Software and Systems, IEEE ICESS 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, New York, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01193023v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01179648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hardware runtime verification of embedded software in SoPC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitry Solet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Béchennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Briday</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Faucou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pillement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2016 11th IEEE Symposium on Industrial Embedded Systems (SIES)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Cracovie, Poland. SIES 2016 paper 16, </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2812,51 +2812,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Faucou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Cotard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Béchennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Queudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3646,51 +3646,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trampoline - an open source implementation of the osek/vdx rtos specification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Béchennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Briday</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3963,51 +3963,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Circadia: Checkpointing for Intermittent Computing in AI Driven Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Rodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Béchennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Briday</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4127,51 +4127,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erven Rohou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Faucou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Béchennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COMPAS'2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Amiens, France</w:t>
@@ -4200,64 +4200,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Support d'exécution pour le calcul intermittent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Béchennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bernabeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Briday</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4321,77 +4321,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implémentation matérielle d’un dispositif de vérification en ligne sur un SoPC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitry Solet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pillement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Briday</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Béchennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Faucou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4474,90 +4474,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Study in Specification and Hardware Runtime Verification of Critical Embedded Software</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitry Solet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Béchennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Briday</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Faucou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pillement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Dependable and Secure Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, pp.1-12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4591,103 +4591,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cost-optimal timed trace synthesis for scheduling of intermittent embedded systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bernabeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Briday</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Faucou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Béchennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier H. Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discrete Event Dynamic Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 33, </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4721,51 +4721,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Testing real-time systems with runtime enforcement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Béchennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4773,72 +4773,72 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Faucou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Marie Givel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier H. Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Design &amp; Test</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, </w:t>
+              <w:t xml:space="preserve">, 2018, 35 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/MDAT.2018.2791801⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -4942,64 +4942,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formal Model-Based Synthesis of Application-Specific Static RTOS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kabland Toussaint Gautier Tigori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Béchennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Faucou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5085,51 +5085,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Cotard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Queudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Béchennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Faucou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5779,51 +5779,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1B65FE7B"/>
+    <w:nsid w:val="C26B58A3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6010,51 +6010,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sebastien-faucou" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1514-3579" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/077263847" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465745v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Maiza" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Rieg" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc B&#233;chennec" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihail Asavoae" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Blouin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.82331/ERTS.2026.27" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151229v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Carreau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Faucou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Hladik" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lostanlen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408909v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Andr&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sudipta Chattopadhyay" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lime" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3672608.3707861" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340384v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Rodet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Briday" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Puaut" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSD67783.2025.00091" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663862v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Reymond" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RTCSA62462.2024.00011" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345348v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CGO57630.2024.10444789" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354069v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bernabeu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier H. Roux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906564v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pillement" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Mendez Real" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Pottier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Nieddu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Le Gal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/DATE56975.2023.10136972" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324622v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449539v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Henri Roux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03641750v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssam-Eddine Zahaf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Sanudo Olmedo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jayati Singh" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Capodieci" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3453417.3453439" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03006791v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joumana Lagha" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier-H Roux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874233v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitry Solet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/edcc.2018.00016" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804096v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AHS.2018.8541459" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713094v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Mangean" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-66176-6_5" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713140v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/OASIcs.WCET.2016.7" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399909v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Marie Givel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Brun" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179648v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Constant" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193023v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kabland Toussaint Gautier Tigori" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roux" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307973v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/sies.2016.7509425" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753689v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Jovanovic" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713202v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Cotard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Queudet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Trinquet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HPCC.2012.220" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00538518v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bertrand" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00538497v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490817v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie D&#233;planche" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490671v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490661v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490656v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179695v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Delatour" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Savaton" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00538492v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458172v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Habrias" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458173v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340610v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385204v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erven Rohou" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446983v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324796v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891957v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tdsc.2024.3484015" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952467v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10626-022-00372-6" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713193v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MDAT.2018.2791801" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902125v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s Miguel Pinho" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11241-018-9317-8" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713063v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3015777" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713171v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2786979" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001238v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713162v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2997465" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00431438v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Simonot-Lion" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490270v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faucou S&#233;bastien" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490265v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sebastien-faucou" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1514-3579" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/077263847" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465745v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Maiza" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Rieg" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihail Asavoae" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc B&#233;chennec" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Blouin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.82331/ERTS.2026.27" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151229v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Carreau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Faucou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Hladik" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lostanlen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408909v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Andr&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sudipta Chattopadhyay" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lime" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3672608.3707861" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340384v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Rodet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Briday" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Puaut" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSD67783.2025.00091" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663862v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Reymond" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RTCSA62462.2024.00011" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345348v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CGO57630.2024.10444789" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906564v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pillement" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Mendez Real" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Pottier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Nieddu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Le Gal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/DATE56975.2023.10136972" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354069v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bernabeu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier H. Roux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324622v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449539v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Henri Roux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03641750v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssam-Eddine Zahaf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Sanudo Olmedo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jayati Singh" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Capodieci" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3453417.3453439" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03006791v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joumana Lagha" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier-H Roux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804096v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitry Solet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AHS.2018.8541459" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874233v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/edcc.2018.00016" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713094v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Mangean" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-66176-6_5" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713140v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/OASIcs.WCET.2016.7" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399909v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Marie Givel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Brun" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193023v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kabland Toussaint Gautier Tigori" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179648v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Constant" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307973v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/sies.2016.7509425" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753689v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Jovanovic" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713202v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Cotard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Queudet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Trinquet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HPCC.2012.220" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00538518v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bertrand" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00538497v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490817v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie D&#233;planche" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490671v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490661v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490656v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179695v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Delatour" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Savaton" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00538492v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458172v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Habrias" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458173v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340610v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385204v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erven Rohou" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446983v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324796v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891957v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tdsc.2024.3484015" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952467v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10626-022-00372-6" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713193v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MDAT.2018.2791801" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902125v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s Miguel Pinho" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11241-018-9317-8" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713063v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3015777" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713171v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2786979" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001238v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713162v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2997465" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00431438v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Simonot-Lion" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490270v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faucou S&#233;bastien" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490265v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>