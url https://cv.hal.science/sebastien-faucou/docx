--- v1 (2026-05-04)
+++ v2 (2026-05-24)
@@ -959,528 +959,528 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04345348v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Securing a RISC-V architecture: A dynamic approach</w:t>
+                <w:t xml:space="preserve">MORTEM: a new runtime for intermittent computing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Pillement</w:t>
+                <w:t xml:space="preserve">Antoine Bernabeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Béchennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikaël Briday</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Faucou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Mendez Real</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Olivier H. Roux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 Design, Automation and Test in Europe Conference (DATE 2023)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Conférence francophone d'informatique en Parallélisme, Architecture et Système (COMPAS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Annecy, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03906564v1</w:t>
+                <w:t xml:space="preserve">hal-04354069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MORTEM: a new runtime for intermittent computing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Securing a RISC-V architecture: A dynamic approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pillement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Mendez Real</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Pottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Nieddu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Bernabeu</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bertrand Le Gal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence francophone d'informatique en Parallélisme, Architecture et Système (COMPAS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2023 Design, Automation and Test in Europe Conference (DATE 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Antwerp, Belgium. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/DATE56975.2023.10136972⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04354069v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03906564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy Efficiency is Not Enough: Towards a Batteryless Internet of Sounds</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Synthèse de traces temporisées à coût optimal pour l'ordonnancement de systèmes embarqués intermittents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bernabeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Béchennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Briday</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Faucou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Henri Roux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the International Workshop on the Internet of Sounds (IWIS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Audio Mostly, Sep 2021, Trento, Italy</w:t>
+              <w:t xml:space="preserve">Modélisation des Systèmes Réactifs (MSR'21)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03324622v1</w:t>
+                <w:t xml:space="preserve">hal-03449539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthèse de traces temporisées à coût optimal pour l'ordonnancement de systèmes embarqués intermittents</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Energy Efficiency is Not Enough: Towards a Batteryless Internet of Sounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lostanlen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bernabeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Béchennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Briday</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Faucou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Modélisation des Systèmes Réactifs (MSR'21)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">Proceedings of the International Workshop on the Internet of Sounds (IWIS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Audio Mostly, Sep 2021, Trento, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03449539v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03324622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contention-Aware GPU Partitioning and Task-to-Partition Allocation for Real-Time Workloads</w:t>
               </w:r>
@@ -1698,287 +1698,287 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03006791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HW-based Architecture for Runtime Verification of Embedded Software on SOPC systems</w:t>
+                <w:t xml:space="preserve">Hardware Runtime Verification of a RTOS Kernel: Evaluation Using Fault Injection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitry Solet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikaël Briday</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Béchennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Faucou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pillement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 NASA/ESA Conference on Adaptive Hardware and Systems (AHS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Edinburgh, United Kingdom. </w:t>
+              <w:t xml:space="preserve">14th European Dependable Computing Conference (EDCC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Iasi, Romania. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/AHS.2018.8541459⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/edcc.2018.00016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01804096v1</w:t>
+                <w:t xml:space="preserve">hal-01874233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hardware Runtime Verification of a RTOS Kernel: Evaluation Using Fault Injection</w:t>
+                <w:t xml:space="preserve">HW-based Architecture for Runtime Verification of Embedded Software on SOPC systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitry Solet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Béchennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Briday</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Faucou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pillement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th European Dependable Computing Conference (EDCC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Iasi, Romania. </w:t>
+              <w:t xml:space="preserve">2018 NASA/ESA Conference on Adaptive Hardware and Systems (AHS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Edinburgh, United Kingdom. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/edcc.2018.00016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/AHS.2018.8541459⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01874233v1</w:t>
+                <w:t xml:space="preserve">hal-01804096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">WCET Analysis by Model Checking for a Processor with Dynamic Branch Prediction</w:t>
               </w:r>
@@ -2250,51 +2250,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Faucou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Henri Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th IEEE International Symposium on Industrial Embedded Systems, IEEE SIES 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Krakow, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2313,256 +2313,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01399909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using formal methods for the development of safe application-specific RTOS for automotive systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Use of runtime enforcement for the test of real-time systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Marie Givel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kabland Toussaint Gautier Tigori</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Béchennec</w:t>
+                <w:t xml:space="preserve">Camille Constant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Faucou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Roux</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Henri Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CARS 2015 - Critical Automotive applications: Robustness &amp; Safety</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">12th IEEE International Conference on Embedded Software and Systems, IEEE ICESS 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, New York, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01193023v1</w:t>
+                <w:t xml:space="preserve">hal-01179648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of runtime enforcement for the test of real-time systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Matthias Brun</w:t>
+                <w:t xml:space="preserve">Using formal methods for the development of safe application-specific RTOS for automotive systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kabland Toussaint Gautier Tigori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Béchennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Faucou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Constant</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Olivier Henri Roux</w:t>
+                <w:t xml:space="preserve">Olivier Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th IEEE International Conference on Embedded Software and Systems, IEEE ICESS 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, New York, United States</w:t>
+              <w:t xml:space="preserve">CARS 2015 - Critical Automotive applications: Robustness &amp; Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01179648v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01193023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hardware runtime verification of embedded software in SoPC</w:t>
               </w:r>
@@ -2600,51 +2600,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Briday</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Faucou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pillement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2016 11th IEEE Symposium on Industrial Embedded Systems (SIES)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Cracovie, Poland. SIES 2016 paper 16, </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2717,51 +2717,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Faucou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Lime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Henri Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Workshop on Discrete Event Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Guadalajara, Mexico. pp.323-330</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3145,51 +3145,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Déplanche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Faucou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Henri Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International UML &amp; AADL Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2008, Belfast, Ireland. pp.288</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3424,243 +3424,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00490661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Schedulability analysis of OSEK/VDX applications</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne-Marie Déplanche</w:t>
+                <w:t xml:space="preserve">Retour d’expérience sur l’utilisation déclarative d’un langage de transformation pour la génération de code : de AADL vers OSEK/VDX OS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Delatour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Faucou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yvon Trinquet</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Savaton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Conference on Real-Time and Network Systems - RTNS'07</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2007, Nancy, France. pp.131</w:t>
+              <w:t xml:space="preserve">IDM07</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2007, Toulouse, France. pp.132-148</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00490656v1</w:t>
+                <w:t xml:space="preserve">hal-01179695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retour d’expérience sur l’utilisation déclarative d’un langage de transformation pour la génération de code : de AADL vers OSEK/VDX OS</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Delatour</w:t>
+                <w:t xml:space="preserve">Schedulability analysis of OSEK/VDX applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Emmanuel Hladik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Déplanche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Faucou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Savaton</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Trinquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IDM07</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2007, Toulouse, France. pp.132-148</w:t>
+              <w:t xml:space="preserve">15th International Conference on Real-Time and Network Systems - RTNS'07</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2007, Nancy, France. pp.131</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01179695v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00490656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trampoline - an open source implementation of the osek/vdx rtos specification</w:t>
               </w:r>
@@ -4213,51 +4213,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Support d'exécution pour le calcul intermittent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Béchennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bernabeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Briday</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4321,51 +4321,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implémentation matérielle d’un dispositif de vérification en ligne sur un SoPC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitry Solet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pillement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Briday</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4513,51 +4513,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Briday</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Faucou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pillement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Dependable and Secure Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, pp.1-12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4591,51 +4591,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cost-optimal timed trace synthesis for scheduling of intermittent embedded systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bernabeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Briday</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4643,51 +4643,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Faucou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Béchennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier H. Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discrete Event Dynamic Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 33, </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4773,51 +4773,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Faucou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Marie Givel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier H. Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Design &amp; Test</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 35 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4942,90 +4942,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formal Model-Based Synthesis of Application-Specific Static RTOS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kabland Toussaint Gautier Tigori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Béchennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Faucou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Henri Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACM Transactions on Embedded Computing Systems (TECS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 16 (4), pp.1 - 25. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5779,51 +5779,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C26B58A3"/>
+    <w:nsid w:val="1AADB638"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6010,51 +6010,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sebastien-faucou" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1514-3579" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/077263847" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465745v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Maiza" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Rieg" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihail Asavoae" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc B&#233;chennec" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Blouin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.82331/ERTS.2026.27" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151229v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Carreau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Faucou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Hladik" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lostanlen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408909v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Andr&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sudipta Chattopadhyay" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lime" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3672608.3707861" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340384v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Rodet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Briday" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Puaut" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSD67783.2025.00091" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663862v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Reymond" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RTCSA62462.2024.00011" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345348v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CGO57630.2024.10444789" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906564v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pillement" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Mendez Real" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Pottier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Nieddu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Le Gal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/DATE56975.2023.10136972" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354069v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bernabeu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier H. Roux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324622v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449539v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Henri Roux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03641750v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssam-Eddine Zahaf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Sanudo Olmedo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jayati Singh" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Capodieci" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3453417.3453439" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03006791v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joumana Lagha" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier-H Roux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804096v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitry Solet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AHS.2018.8541459" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874233v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/edcc.2018.00016" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713094v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Mangean" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-66176-6_5" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713140v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/OASIcs.WCET.2016.7" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399909v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Marie Givel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Brun" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193023v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kabland Toussaint Gautier Tigori" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179648v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Constant" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307973v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/sies.2016.7509425" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753689v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Jovanovic" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713202v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Cotard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Queudet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Trinquet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HPCC.2012.220" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00538518v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bertrand" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00538497v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490817v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie D&#233;planche" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490671v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490661v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490656v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179695v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Delatour" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Savaton" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00538492v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458172v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Habrias" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458173v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340610v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385204v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erven Rohou" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446983v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324796v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891957v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tdsc.2024.3484015" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952467v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10626-022-00372-6" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713193v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MDAT.2018.2791801" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902125v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s Miguel Pinho" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11241-018-9317-8" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713063v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3015777" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713171v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2786979" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001238v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713162v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2997465" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00431438v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Simonot-Lion" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490270v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faucou S&#233;bastien" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490265v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sebastien-faucou" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1514-3579" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/077263847" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465745v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Maiza" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Rieg" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihail Asavoae" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc B&#233;chennec" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Blouin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.82331/ERTS.2026.27" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151229v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Carreau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Faucou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Hladik" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lostanlen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408909v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Andr&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sudipta Chattopadhyay" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lime" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3672608.3707861" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340384v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Rodet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Briday" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Puaut" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSD67783.2025.00091" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663862v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Reymond" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RTCSA62462.2024.00011" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345348v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CGO57630.2024.10444789" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354069v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bernabeu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier H. Roux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906564v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pillement" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Mendez Real" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Pottier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Nieddu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Le Gal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/DATE56975.2023.10136972" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449539v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Henri Roux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324622v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03641750v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssam-Eddine Zahaf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Sanudo Olmedo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jayati Singh" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Capodieci" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3453417.3453439" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03006791v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joumana Lagha" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier-H Roux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874233v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitry Solet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/edcc.2018.00016" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804096v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AHS.2018.8541459" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713094v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Mangean" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-66176-6_5" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713140v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/OASIcs.WCET.2016.7" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399909v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Marie Givel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Brun" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179648v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Constant" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193023v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kabland Toussaint Gautier Tigori" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roux" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307973v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/sies.2016.7509425" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753689v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Jovanovic" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713202v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Cotard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Queudet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Trinquet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HPCC.2012.220" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00538518v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bertrand" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00538497v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490817v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie D&#233;planche" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490671v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490661v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179695v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Delatour" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Savaton" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490656v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00538492v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458172v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Habrias" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458173v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340610v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385204v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erven Rohou" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446983v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324796v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891957v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tdsc.2024.3484015" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952467v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10626-022-00372-6" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713193v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MDAT.2018.2791801" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902125v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s Miguel Pinho" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11241-018-9317-8" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713063v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3015777" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713171v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2786979" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001238v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713162v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2997465" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00431438v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Simonot-Lion" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490270v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faucou S&#233;bastien" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490265v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>