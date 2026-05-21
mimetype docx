--- v0 (2026-04-09)
+++ v1 (2026-05-21)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sébastien FIORUCCI </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (44)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accelerating Ligand Discovery for Insect Odorant Receptors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Lalis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludvine Brajon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Moracci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Montagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Biological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 21 (5), pp.2101-2117. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7150/ijbs.105648⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04974632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine Learning Approaches for GC–MS Data Interpretation in Flavour and Fragrance Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐baptiste Coffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Krafft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Antoniotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fiorucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flavour and Fragrance Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ffj.70039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05371531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How allosteric mutations control ligand binding in Lipocalin protein: odorant binding protein as a test case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Lalis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Moitrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Jäger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Meinert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Brulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cellular and Molecular Life Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 82 (1), pp.250. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00018-025-05777-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05133229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Citronellol biosynthesis in pelargonium is a multistep pathway involving progesterone 5β-reductase and/or iridoid synthase-like enzymes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Martinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bihanic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Conart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 194 (2), pp.1006-1023. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/plphys/kiad550⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04695870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A status report on human odorant Receptors and their allocated agonists</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Lalis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matej Hladis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samar Abi Khalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Deroo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Senses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 49, pp.bjae037. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/chemse/bjae037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04754232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M2OR: a database of olfactory receptor–odorant pairs for understanding the molecular mechanisms of olfaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Lalis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matej Hladiš</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samar Abi Khalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fiorucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 52 (D1), pp.D1370-D1379. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gkad886⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04345122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Dihydroflavonol‐4‐Reductase Reactivity and Selectivity by QM/MM‐MD Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diharce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Bignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fiorucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Antonczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemBioChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 23 (3), </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cbic.202100553⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ProLIF: a library to encode molecular interactions as fingerprints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Bouysset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fiorucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cheminformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (1), pp.72. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13321-021-00548-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrigendum to: More than smell. COVID-19 is associated with severe impairment of smell, taste, and chemesthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Parma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathrin Ohla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria G Veldhuizen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masha Niv</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine E. Kelly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Senses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 46, pp.bjab050. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/chemse/bjab050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03525901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional molecular switches of mammalian G protein-coupled bitter-taste receptors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Topin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Bouysset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jody Pacalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiseul Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meera Rhyu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cellular and Molecular Life Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 78, pp.7605-7615. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00018-021-03968-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02544670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reverse chemical ecology in a moth: machine learning on odorant receptors identifies new behaviorally active agonists</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela Caballero-Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Bouysset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Gévar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayat Mbouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Nara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cellular and Molecular Life Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 78 (19-20), pp.6593-6603. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00018-021-03919-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03635144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine learning decodes chemical features to identify novel agonists of a moth odorant receptor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela Caballero-Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Bouysset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Grunig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fiorucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Montagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (1), pp.1655. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-58564-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel scaffold of natural compound eliciting sweet taste revealed by machine learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Bouysset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Antonczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fiorucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 324, pp.126864. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2020.126864⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02547525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">More than smell. COVID-19 is associated with severe impairment of smell, taste, and chemesthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Parma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathrin Ohla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria G Veldhuizen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masha Niv</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine E. Kelly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Senses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 45 (7), pp.609-622. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/chemse/bjaa041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02911030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allosteric Modulation Mechanism of the mGluR 5 Transmembrane Domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaojing Cong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Chéron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Golebiowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Antonczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fiorucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Information and Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jcim.9b00045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02137256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conserved Residues Control the T1R3-Specific Allosteric Signaling Pathway of the Mammalian Sweet-Taste Receptor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Chéron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda Soohoo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Golebiowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Antonczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Senses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 44 (5), pp.303-310. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/chemse/bjz015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02545196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zebrafish olfactory receptors ORAs differentially detect bile acids and bile salts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaojing Cong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qian Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenwen Ren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Chéron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fiorucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 294 (17), pp.6762-6771. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1074/jbc.RA118.006483⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02545194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metal Ions Activate the Human Taste Receptor TAS2R7</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda Zajac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiwei Lei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carol Christensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Margolskee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Senses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 44 (5), pp.339-347. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/chemse/bjz024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02545190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agonists of G-Protein-Coupled Odorant Receptors Are Predicted from Chemical Features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bushdid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de March</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fiorucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Matsunami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Golebiowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 (9), pp.2235-2240. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpclett.8b00633⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02545199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activation Dynamics of the Neurotensin G Protein-Coupled Receptor 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaojing Cong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fiorucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Golebiowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 14 (8), pp.4467-4473. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jctc.8b00216⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02545198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bornyl-diphosphate synthase from Lavandula angustifolia: A major monoterpene synthase involved in essential oil quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Despinasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fiorucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Antonczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Moja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 137, pp.24-33. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.phytochem.2017.01.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02545209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Update of the ATTRACT force field for the prediction of protein-protein binding affinity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Chéron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Zacharias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Antonczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fiorucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 38 (21), pp.1887-1890. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jcc.24836⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02545204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ces molécules qui éveillent nos papilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Chéron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Golebiowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Antonczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fiorucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Actualité Chimique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 416, pp.11-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design, synthesis and photophysical studies of styryl-based push–pull fluorophores with remarkable solvatofluorochromism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Safir Filho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fiorucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Benhida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 41 (22), pp.13760-13772. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C7NJ03142D⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02545203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sweetness prediction of natural compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Chéron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iuri Casciuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Golebiowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Antonczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fiorucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 221, pp.1421-1425. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2016.10.145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02545215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The anatomy of mammalian sweet taste receptors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Chéron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Golebiowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Antonczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fiorucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proteins - Structure, Function and Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 85 (2), pp.332-341. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/prot.25228⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02545213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fine-tuning of microsolvation and hydrogen bond interaction regulates substrate channelling in the course of flavonoid biosynthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diharce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Golebiowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fiorucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Antonczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 18 (15), pp.10337-10345. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C5CP05059F⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02545216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolation and functional characterization of a τ-cadinol synthase, a new sesquiterpene synthase from Lavandula angustifolia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Moja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 84 (1-2), pp.227-241. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11103-013-0131-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02545231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O 2 Migration Rates in [NiFe] Hydrogenases. A Joint Approach Combining Free-Energy Calculations and Kinetic Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Topin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diharce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fiorucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Antonczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Golebiowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 118 (3), pp.676-681. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp4093964⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02545224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vivo characterization of dynein-driven nanovectors using Drosophila oocytes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Parassol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bienvenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Boglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fiorucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Cerezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (12), pp.e82908. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0082908⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00968702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vivo characterization of dynein-driven nanovectors using Drosophila oocytes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Parassol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bienvenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Boglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fiorucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Cerezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (12), pp.e82908. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0082908⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02545531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular Features Underlying the Perception of Astringency as Probed by Molecular Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Golebiowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fiorucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Adrian-Scotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Fernandez-Carmona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Antonczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 30 (5), pp.410-414. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/minf.201000165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02545547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploiting Antigenic Diversity for Vaccine Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Soriani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renata Grifantini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Petracca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Gancitano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 285 (39), pp.30126-30138. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1074/jbc.M110.118513⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02545563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binding site prediction and improved scoring during flexible protein-protein docking with ATTRACT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fiorucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Zacharias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proteins - Structure, Function and Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 78 (15), pp.3131-3139. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/prot.22808⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02545568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of Protein-Protein Interaction Sites Using Electrostatic Desolvation Profiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fiorucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Zacharias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 98 (9), pp.1921-1930. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bpj.2009.12.4332⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02545575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PTools: an opensource molecular docking library.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Saladin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fiorucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Prévost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Zacharias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Structural Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 9, pp.27. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1472-6807-9-27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00474185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical investigations of the role played by quercetinase enzymes upon the flavonoids oxygenolysis mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Antonczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fiorucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Golebiowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cabrol-Bass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 11 (10), pp.1491. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/B814588A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02545593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular simulations enlighten the binding mode of quercetin to lipoxygenase-3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fiorucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Golebiowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cabrol-Bass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Antonczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proteins - Structure, Function and Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 73 (2), pp.290-298. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/prot.22179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02545599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular simulations bring new insights into flavonoid/quercetinase interaction modes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fiorucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Golebiowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cabrol-Bass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Antonczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proteins - Structure, Function and Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 67 (4), pp.961-970. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/prot.21380⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02545635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binding free energy prediction in strongly hydrophobic biomolecular systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landry Charlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Nespoulous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fiorucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Antonczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Golebiowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 9 (43), pp.5761-5771. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/B710186D⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02545606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DFT Study of Quercetin Activated Forms Involved in Antiradical, Antioxidant, and Prooxidant Biological Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fiorucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Golebiowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cabrol-Bass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Antonczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 55 (3), pp.903-911. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jf061864s⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02545619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanistic events underlying odorant binding protein chemoreception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Golebiowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Antonczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fiorucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cabrol-Bass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proteins - Structure, Function and Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 67 (2), pp.448-458. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/prot.21307⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02545611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular simulations reveal a new entry site in quercetin 2,3-dioxygenase. A pathway for dioxygen?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fiorucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Golebiowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cabrol-Bass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Antonczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proteins - Structure, Function and Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 64 (4), pp.845-850. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/prot.21042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02545641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxygenolysis of Flavonoid Compounds: DFT Description of the Mechanism for Quercetin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fiorucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Golebiowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cabrol-Bass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Antonczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemPhysChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 5 (11), pp.1726-1733. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cphc.200400186⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02544658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (43)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une IA peut-elle apprendre à sentir ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fiorucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IADATES - "Intelligence Artificielle, Arômes et Parfum"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Grasse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04275154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reverse chemical ecology in a moth: identification of new behaviorally active semiochemicals in the cotton leafworm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Jacquin-Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela Caballero Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Gévar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fiorucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Montagné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XII European Congress of Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Heraklion, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04275137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional genomics and reverse chemical ecology in a moth: identification of new behaviorally active semiochemicals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Jacquin-Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela Caballero Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guirong Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Conference on Insect Science (ICIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Baoding, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04275150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure-based virtual screening of bitter taste receptors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Lalis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Topin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fiorucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. ERNEST meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Virtual meeting, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03790128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odorant binding and receptor activation deciphered at the molecular level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matej Hladiš</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fiorucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jody Pacalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Lalis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Topin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECRO 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Berlin, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03908204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting odorant-receptor activation with protein language and graph neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matej Hladiš</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fiorucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Lalis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Topin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SophIA summit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Sophia Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03908209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ligand-based virtual screening of membrane proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fiorucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Winterschool Biomembranes Pharmacology and Therapeutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03908114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Representation learning to overcome scarce data in machine learning. Application to chemosensory receptors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matej Hladiš</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fiorucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Golebiowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Topin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23e congrès du GGMM et 10e journées de la SFCi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03908186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification de nouveaux médiateurs chimiques actifs sur le comportement d’un insecte par une approche d’écologie chimique inverse appliquée à ses récepteurs olfactifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Jacquin-Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela Caballero-Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Bouysset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Gévar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Golebiowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du GDR MediatEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical models contribute to expand the sweet taste chemical space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Bouysset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Antonczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fiorucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Weurman Flavour Research Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elisabeth Guichard; Jean-Luc Le Quéré, May 2021, Virtual meeting (Live and on-demand), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03908171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfactory receptor ligand prediction via graph neural networks and representation learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matej Hladiš</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fiorucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Golebiowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Topin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SophIA summit 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Sophia Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03908198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From genes to perception: decoding chemical senses by numerical and molecular modeling approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fiorucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8e Journée Méditerranéenne des Jeunes Chercheurs (JMJC2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Toulon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03908110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décrypter le code des odeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fiorucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée « De la Fleur aux Parfums » : Nouvelles Technologies, Intelligence Artificielle &amp; Big Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pôle PASS-Terralia, Nov 2019, Grasse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02545806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanism of GPCR activation triggered by ligands, mutations and protonation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaojing Cong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Chéron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Antonczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fiorucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerôme Golebiowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GGMM2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GGMM, Apr 2019, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02546262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artificial intelligence models predict chemosensory percepts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fiorucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium UCA-Monell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Philadelphie, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02545809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle numérique des relations structure-saveur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Bouysset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Antonczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fiorucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GGMM2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GGMM, Apr 2019, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02546266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reverse chemical ecology expands the list of ligands for a crop pest insect odorant receptor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela Caballero-Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Bouysset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fiorucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Montagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerôme Golebiowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XI EBEQ, Brazilian meeting on chemical ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Maceio, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02546245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédictions in silico de ligands actifs sur les récepteurs olfactifs du papillon de nuit Spodoptera littoralis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela Caballero-Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Bouysset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fiorucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerôme Golebiowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Club de Biologie de l’Insecte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Albi, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02545807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the odor space of Spodoptera littoralis larvae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela Caballero-Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Bouysset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fiorucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerôme Golebiowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Meslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Symposium on Insect Taste and Olfaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Villasimius, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02546256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decoding sweet taste from chemical structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Bouysset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Antonczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fiorucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFCi2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFCI, Nov 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02546236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chimioréception de la saveur sucrée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fiorucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">journée SweetFlavor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pôle de compétitivité PASS, Oct 2018, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02545815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bases moléculaires de la perception chimiosensorielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fiorucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ARET</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02545819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence & Chemical Senses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fiorucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e réunion du GDR Odorant-Odeur-Olfaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR O3, Dec 2018, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02545812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sweet taste receptor: from sequence to structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Chéron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerôme Golebiowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Antonczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fiorucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JFIC2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFC PACA, Apr 2016, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02546269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Description théorique d'un phénomène de &amp;quot;substrate channeling&amp;quot; dans la biosynthèse de flavonoïdes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diharce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerôme Golebiowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fiorucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Antonczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GGMM &amp; GT Enzyme 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Sète, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02546278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de relations structure-activité du récepteur au goût sucré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Chéron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerôme Golebiowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Antonczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fiorucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e journées de la Société Française de Chémoinformatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFCI, Oct 2015, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02546276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of a metabolon involved in Flavonoid biosynthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diharce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerôme Golebiowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fiorucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Antonczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th International Conference on Polyphenols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Nagoya, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02546295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of a metabolon involved in flavonoid biosynthesis: theoretical strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diharce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerôme Golebiowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fiorucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Antonczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7Th JFIC-GCIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Turin, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02545821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution de la modélisation moléculaire à la compréhension de la perception olfactive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fiorucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée interdisciplinaire Thématique Odorant-Odeurs-Olfaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02546220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and theoretical charaterization of macromolecular assemblies at low resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fiorucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFCAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IBPC, Apr 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02546313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mécanismes enzymatiques de la production des anthocyanes: une étude par dynamique moléculaire QM/MM de l'étape impliquant DFR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diharce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iñaki Tuñón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fiorucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Antonczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18e congrès GGMM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Saint Pierre d'Oléron, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02546310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical strategies for the modelling of a metabolon involved in flavonoid biosynthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diharce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fiorucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Antonczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Theoretical Biophysics Symposium (Theobio2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Göteborg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02546304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of a metabolon involved in flavonoid biosynthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diharce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerôme Golebiowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fiorucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Antonczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th international Workshop on antocyanins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02546302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biosynthèse des flavonoïdes : une étude QM/MM MD de l'étape impliquant l'enzyme DFR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diharce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerôme Golebiowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fiorucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Antonczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14e journée francophones des jeunes physico-chimistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Fréjus, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02546298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiresolution approaches for modeling biomolecular complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fiorucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Challenges in Structural Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02546226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling ligand-receptor interactions at the molecular level. Molecular dynamics used as a computational microscope to decipher the sense of smell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerôme Golebiowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landry Charlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Topin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fiorucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Antonczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Congrès International ISI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Meknès, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02546315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of protein-protein interface using electrostatic profile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fiorucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flexibility and Biological Recognition: from Biophysics to Data Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRIA Sophia Antipolis Méditerranée, Mar 2009, Sophia Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02546229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrostatic profiles of targets NMB0033 and CT043</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fiorucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Zacharias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BacAbs meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02546318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antigen/Antibody docking improvement including hotspot and solvation energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fiorucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Zacharias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BacAbs meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02546320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mécanisme d’oxygénolyse de flavonoïdes : une synergie entre enzyme et substrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fiorucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Golebiowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cabrol-Bass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Antonczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Rencontre des Chimistes Théoriciens Francophones (RCTF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02546326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un nouveau site d'entrée dans l'enzyme Quercetin 2,3-Dioxygénase révélé par simulations de dynamique moléculaire : un canal pour le dioxygène?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Antonczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fiorucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cabrol-Bass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Golebiowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème rencontre du Club Métalloprotéines et Modèles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Carry-Le-Rouet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02546329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxygénolyse de flavonoïdes : Etudes DFT du cas de la quercétine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fiorucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Golebiowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cabrol-Bass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Antonczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème journées Francophone des Jeunes Physico-Chimistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2004, Monastir, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02546333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxygenolysis of flavonoid compounds. Theoretical mechanism description for the quercetin case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Antonczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fiorucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Golebiowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cabrol-Bass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th European Conference on Computational Chemistry (EuCo-CC5)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, La Londe-les-Maures, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02546330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Navigating the unknown: unearthing novel ligands of insect odorant receptors through docking and electrophysiology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Lalis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fiorucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Jacquin-Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Club de neurobiologie des invertébrés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Saclay (92), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04999618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trace amine associated receptors (TAARs) response to amines are largely affected by sequences variants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jody Pacalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fiorucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Topin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45. annual meeting - association for chemoreception sciences (AChemS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Bonita Springs, Florida, United States. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04095283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trace amine associated receptors (TAARs) response to amines are largely affected by sequences variants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jody Pacalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fiorucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Topin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32. international congress of the european-chemoreception-research-organization (ECRO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03789579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enzymatic Mechanisms involving Flavonoïds: a Theoretical Point of View</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Antonczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fiorucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cabrol-Bass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerôme Golebiowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIV International Congress on Polyphenol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Salamanques, Spain. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02545732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular insights into the structure-function relationships of bitter taste receptors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Bouysset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Topin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peihua Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerôme Golebiowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Senses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 45 (2), pp.153, 2020, </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/chemse/bjaa007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02545711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bitter-Taste Receptors: From Sequence to Structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Bouysset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Topin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Antonczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meera Rhyu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Golebiowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Senses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 45 (8), pp.800, 2020, </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/chemse/bjaa061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure-function of Odorant and Sweet-taste Recept.ors Based on Molecular Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerôme Golebiowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire A. de March</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Chéron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fiorucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Antonczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Senses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 41 (7), pp.E83-E83, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02545724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The anatomy of mammalian sweet taste receptors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Chéron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerôme Golebiowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Antonczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fiorucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Senses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 41 (9), pp.E179-E179, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02545720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering the odorant binding protein-olfactory receptor interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilyne Viano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kyung Sook Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William A. Goddard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire A. de March</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerôme Golebiowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Senses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 40 (3), pp.E242-E242, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02545729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural Sweeteners</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Chéron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fiorucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.189-195, 2019, </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-08-100596-5.21620-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02545197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational Antigenic Epitope Prediction by Calculating Electrostatic Desolvation Penalties of Protein Surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fiorucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Zacharias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Immunoinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.365-374, 2014, </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4939-1115-8_20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02545222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular features underlying the chemoreception of odorant binding proteins and olfactory receptors. Insights from molecular modeling and biophysical data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerôme Golebiowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landry Charlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Topin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fiorucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Antonczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Academic Press. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flavour Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Elsevier, pp.221-232, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02545701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ATTRACT and PTOOLS: Open Source Programs for Protein–Protein Docking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Saladin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fiorucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Prévost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Zacharias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer, New York, NY. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Drug Discovery and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 819, pp.221-232, 2012, Methods in Molecular Biology (Methods and Protocols), </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-61779-465-0_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02545543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction and Calculation of Protein–Protein Binding Affinities and Mutation Effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fiorucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Antonczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Golebiowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Protein-Protein Complexes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IMPERIAL COLLEGE PRESS, pp.295-317, 2010, </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/9781848163409_0011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02545579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activités biologiques de composés de la famille des flavonoïdes : approches par des méthodes de chimie quantique et de dynamique moléculaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fiorucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chimie. Université de Nice Sophia-Antipolis (UNS), 2006. Français. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2006NICE4029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02545765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulations moléculaires des interactions ligand-récepteur : Bases moléculaires de la perception chimio-sensorielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fiorucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chimie. Université Nice Sophia Antipolis [UNS]; Université Côte D'Azur, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02545797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId270"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sébastien FIORUCCI </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (45)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sweet and umami TAS1R receptors: from molecular recognition to physiological function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornut Clémence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Karolkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Lalis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Chometton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Senses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 51, pp.bjag010. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/chemse/bjag010/8529349⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05589571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accelerating Ligand Discovery for Insect Odorant Receptors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Lalis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludvine Brajon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Moracci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Montagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Biological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 21 (5), pp.2101-2117. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7150/ijbs.105648⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04974632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine Learning Approaches for GC–MS Data Interpretation in Flavour and Fragrance Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐baptiste Coffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Krafft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Antoniotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fiorucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flavour and Fragrance Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ffj.70039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05371531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How allosteric mutations control ligand binding in Lipocalin protein: odorant binding protein as a test case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Lalis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Moitrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Jäger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Meinert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Brulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cellular and Molecular Life Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 82 (1), pp.250. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00018-025-05777-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05133229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Citronellol biosynthesis in pelargonium is a multistep pathway involving progesterone 5β-reductase and/or iridoid synthase-like enzymes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Martinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bihanic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Conart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 194 (2), pp.1006-1023. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/plphys/kiad550⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04695870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A status report on human odorant Receptors and their allocated agonists</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Lalis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matej Hladis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samar Abi Khalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Deroo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Senses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 49, pp.bjae037. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/chemse/bjae037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04754232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M2OR: a database of olfactory receptor–odorant pairs for understanding the molecular mechanisms of olfaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Lalis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matej Hladiš</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samar Abi Khalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fiorucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 52 (D1), pp.D1370-D1379. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gkad886⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04345122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Dihydroflavonol‐4‐Reductase Reactivity and Selectivity by QM/MM‐MD Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diharce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Bignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fiorucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Antonczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemBioChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 23 (3), </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cbic.202100553⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ProLIF: a library to encode molecular interactions as fingerprints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Bouysset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fiorucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cheminformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (1), pp.72. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13321-021-00548-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional molecular switches of mammalian G protein-coupled bitter-taste receptors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Topin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Bouysset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jody Pacalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiseul Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meera Rhyu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cellular and Molecular Life Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 78, pp.7605-7615. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00018-021-03968-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02544670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrigendum to: More than smell. COVID-19 is associated with severe impairment of smell, taste, and chemesthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Parma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathrin Ohla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria G Veldhuizen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masha Niv</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine E. Kelly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Senses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 46, pp.bjab050. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/chemse/bjab050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03525901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reverse chemical ecology in a moth: machine learning on odorant receptors identifies new behaviorally active agonists</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela Caballero-Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Bouysset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Gévar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayat Mbouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Nara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cellular and Molecular Life Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 78 (19-20), pp.6593-6603. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00018-021-03919-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03635144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine learning decodes chemical features to identify novel agonists of a moth odorant receptor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela Caballero-Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Bouysset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Grunig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fiorucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Montagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (1), pp.1655. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-58564-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel scaffold of natural compound eliciting sweet taste revealed by machine learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Bouysset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Antonczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fiorucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 324, pp.126864. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2020.126864⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02547525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">More than smell. COVID-19 is associated with severe impairment of smell, taste, and chemesthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Parma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathrin Ohla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria G Veldhuizen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masha Niv</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine E. Kelly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Senses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 45 (7), pp.609-622. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/chemse/bjaa041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02911030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allosteric Modulation Mechanism of the mGluR 5 Transmembrane Domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaojing Cong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Chéron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Golebiowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Antonczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fiorucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Information and Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jcim.9b00045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02137256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conserved Residues Control the T1R3-Specific Allosteric Signaling Pathway of the Mammalian Sweet-Taste Receptor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Chéron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda Soohoo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Golebiowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Antonczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Senses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 44 (5), pp.303-310. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/chemse/bjz015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02545196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zebrafish olfactory receptors ORAs differentially detect bile acids and bile salts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaojing Cong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qian Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenwen Ren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Chéron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fiorucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 294 (17), pp.6762-6771. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1074/jbc.RA118.006483⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02545194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metal Ions Activate the Human Taste Receptor TAS2R7</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda Zajac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiwei Lei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carol Christensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Margolskee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Senses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 44 (5), pp.339-347. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/chemse/bjz024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02545190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agonists of G-Protein-Coupled Odorant Receptors Are Predicted from Chemical Features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bushdid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de March</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fiorucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Matsunami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Golebiowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 (9), pp.2235-2240. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpclett.8b00633⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02545199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activation Dynamics of the Neurotensin G Protein-Coupled Receptor 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaojing Cong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fiorucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Golebiowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 14 (8), pp.4467-4473. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jctc.8b00216⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02545198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bornyl-diphosphate synthase from Lavandula angustifolia: A major monoterpene synthase involved in essential oil quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Despinasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fiorucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Antonczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Moja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 137, pp.24-33. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.phytochem.2017.01.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02545209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Update of the ATTRACT force field for the prediction of protein-protein binding affinity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Chéron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Zacharias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Antonczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fiorucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 38 (21), pp.1887-1890. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jcc.24836⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02545204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ces molécules qui éveillent nos papilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Chéron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Golebiowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Antonczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fiorucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Actualité Chimique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 416, pp.11-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design, synthesis and photophysical studies of styryl-based push–pull fluorophores with remarkable solvatofluorochromism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Safir Filho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fiorucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Benhida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 41 (22), pp.13760-13772. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C7NJ03142D⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02545203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sweetness prediction of natural compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Chéron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iuri Casciuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Golebiowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Antonczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fiorucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 221, pp.1421-1425. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2016.10.145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02545215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The anatomy of mammalian sweet taste receptors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Chéron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Golebiowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Antonczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fiorucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proteins - Structure, Function and Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 85 (2), pp.332-341. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/prot.25228⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02545213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fine-tuning of microsolvation and hydrogen bond interaction regulates substrate channelling in the course of flavonoid biosynthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diharce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Golebiowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fiorucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Antonczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 18 (15), pp.10337-10345. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C5CP05059F⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02545216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolation and functional characterization of a τ-cadinol synthase, a new sesquiterpene synthase from Lavandula angustifolia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Moja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 84 (1-2), pp.227-241. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11103-013-0131-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02545231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O 2 Migration Rates in [NiFe] Hydrogenases. A Joint Approach Combining Free-Energy Calculations and Kinetic Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Topin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diharce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fiorucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Antonczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Golebiowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 118 (3), pp.676-681. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp4093964⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02545224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vivo characterization of dynein-driven nanovectors using Drosophila oocytes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Parassol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bienvenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Boglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fiorucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Cerezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (12), pp.e82908. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0082908⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02545531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vivo characterization of dynein-driven nanovectors using Drosophila oocytes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Parassol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bienvenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Boglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fiorucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Cerezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (12), pp.e82908. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0082908⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00968702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular Features Underlying the Perception of Astringency as Probed by Molecular Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Golebiowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fiorucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Adrian-Scotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Fernandez-Carmona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Antonczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 30 (5), pp.410-414. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/minf.201000165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02545547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploiting Antigenic Diversity for Vaccine Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Soriani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renata Grifantini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Petracca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Gancitano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 285 (39), pp.30126-30138. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1074/jbc.M110.118513⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02545563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binding site prediction and improved scoring during flexible protein-protein docking with ATTRACT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fiorucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Zacharias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proteins - Structure, Function and Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 78 (15), pp.3131-3139. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/prot.22808⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02545568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of Protein-Protein Interaction Sites Using Electrostatic Desolvation Profiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fiorucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Zacharias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 98 (9), pp.1921-1930. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bpj.2009.12.4332⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02545575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PTools: an opensource molecular docking library.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Saladin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fiorucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Prévost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Zacharias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Structural Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 9, pp.27. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1472-6807-9-27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00474185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical investigations of the role played by quercetinase enzymes upon the flavonoids oxygenolysis mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Antonczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fiorucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Golebiowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cabrol-Bass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 11 (10), pp.1491. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/B814588A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02545593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular simulations enlighten the binding mode of quercetin to lipoxygenase-3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fiorucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Golebiowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cabrol-Bass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Antonczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proteins - Structure, Function and Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 73 (2), pp.290-298. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/prot.22179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02545599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular simulations bring new insights into flavonoid/quercetinase interaction modes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fiorucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Golebiowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cabrol-Bass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Antonczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proteins - Structure, Function and Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 67 (4), pp.961-970. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/prot.21380⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02545635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binding free energy prediction in strongly hydrophobic biomolecular systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landry Charlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Nespoulous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fiorucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Antonczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Golebiowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 9 (43), pp.5761-5771. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/B710186D⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02545606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DFT Study of Quercetin Activated Forms Involved in Antiradical, Antioxidant, and Prooxidant Biological Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fiorucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Golebiowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cabrol-Bass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Antonczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 55 (3), pp.903-911. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jf061864s⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02545619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanistic events underlying odorant binding protein chemoreception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Golebiowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Antonczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fiorucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cabrol-Bass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proteins - Structure, Function and Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 67 (2), pp.448-458. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/prot.21307⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02545611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular simulations reveal a new entry site in quercetin 2,3-dioxygenase. A pathway for dioxygen?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fiorucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Golebiowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cabrol-Bass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Antonczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proteins - Structure, Function and Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 64 (4), pp.845-850. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/prot.21042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02545641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxygenolysis of Flavonoid Compounds: DFT Description of the Mechanism for Quercetin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fiorucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Golebiowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cabrol-Bass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Antonczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemPhysChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 5 (11), pp.1726-1733. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cphc.200400186⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02544658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (43)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une IA peut-elle apprendre à sentir ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fiorucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IADATES - "Intelligence Artificielle, Arômes et Parfum"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Grasse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04275154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reverse chemical ecology in a moth: identification of new behaviorally active semiochemicals in the cotton leafworm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Jacquin-Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela Caballero Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Gévar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fiorucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Montagné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XII European Congress of Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Heraklion, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04275137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional genomics and reverse chemical ecology in a moth: identification of new behaviorally active semiochemicals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Jacquin-Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela Caballero Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guirong Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Conference on Insect Science (ICIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Baoding, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04275150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure-based virtual screening of bitter taste receptors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Lalis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Topin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fiorucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. ERNEST meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Virtual meeting, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03790128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odorant binding and receptor activation deciphered at the molecular level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matej Hladiš</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fiorucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jody Pacalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Lalis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Topin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECRO 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Berlin, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03908204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting odorant-receptor activation with protein language and graph neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matej Hladiš</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fiorucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Lalis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Topin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SophIA summit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Sophia Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03908209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ligand-based virtual screening of membrane proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fiorucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Winterschool Biomembranes Pharmacology and Therapeutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03908114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Representation learning to overcome scarce data in machine learning. Application to chemosensory receptors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matej Hladiš</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fiorucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Golebiowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Topin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23e congrès du GGMM et 10e journées de la SFCi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03908186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification de nouveaux médiateurs chimiques actifs sur le comportement d’un insecte par une approche d’écologie chimique inverse appliquée à ses récepteurs olfactifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Jacquin-Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela Caballero-Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Bouysset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Gévar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Golebiowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du GDR MediatEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical models contribute to expand the sweet taste chemical space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Bouysset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Antonczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fiorucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Weurman Flavour Research Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elisabeth Guichard; Jean-Luc Le Quéré, May 2021, Virtual meeting (Live and on-demand), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03908171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfactory receptor ligand prediction via graph neural networks and representation learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matej Hladiš</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fiorucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Golebiowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Topin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SophIA summit 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Sophia Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03908198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From genes to perception: decoding chemical senses by numerical and molecular modeling approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fiorucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8e Journée Méditerranéenne des Jeunes Chercheurs (JMJC2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Toulon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03908110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reverse chemical ecology expands the list of ligands for a crop pest insect odorant receptor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela Caballero-Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Bouysset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fiorucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Montagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerôme Golebiowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XI EBEQ, Brazilian meeting on chemical ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Maceio, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02546245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédictions in silico de ligands actifs sur les récepteurs olfactifs du papillon de nuit Spodoptera littoralis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela Caballero-Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Bouysset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fiorucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerôme Golebiowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Club de Biologie de l’Insecte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Albi, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02545807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décrypter le code des odeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fiorucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée « De la Fleur aux Parfums » : Nouvelles Technologies, Intelligence Artificielle &amp; Big Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pôle PASS-Terralia, Nov 2019, Grasse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02545806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanism of GPCR activation triggered by ligands, mutations and protonation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaojing Cong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Chéron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Antonczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fiorucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerôme Golebiowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GGMM2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GGMM, Apr 2019, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02546262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artificial intelligence models predict chemosensory percepts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fiorucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium UCA-Monell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Philadelphie, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02545809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle numérique des relations structure-saveur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Bouysset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Antonczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fiorucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GGMM2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GGMM, Apr 2019, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02546266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the odor space of Spodoptera littoralis larvae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela Caballero-Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Bouysset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fiorucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerôme Golebiowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Meslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Symposium on Insect Taste and Olfaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Villasimius, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02546256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decoding sweet taste from chemical structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Bouysset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Antonczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fiorucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFCi2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFCI, Nov 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02546236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bases moléculaires de la perception chimiosensorielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fiorucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ARET</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02545819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chimioréception de la saveur sucrée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fiorucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">journée SweetFlavor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pôle de compétitivité PASS, Oct 2018, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02545815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence & Chemical Senses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fiorucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e réunion du GDR Odorant-Odeur-Olfaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR O3, Dec 2018, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02545812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sweet taste receptor: from sequence to structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Chéron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerôme Golebiowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Antonczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fiorucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JFIC2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFC PACA, Apr 2016, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02546269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Description théorique d'un phénomène de &amp;quot;substrate channeling&amp;quot; dans la biosynthèse de flavonoïdes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diharce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerôme Golebiowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fiorucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Antonczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GGMM &amp; GT Enzyme 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Sète, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02546278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de relations structure-activité du récepteur au goût sucré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Chéron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerôme Golebiowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Antonczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fiorucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e journées de la Société Française de Chémoinformatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFCI, Oct 2015, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02546276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of a metabolon involved in Flavonoid biosynthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diharce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerôme Golebiowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fiorucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Antonczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th International Conference on Polyphenols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Nagoya, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02546295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of a metabolon involved in flavonoid biosynthesis: theoretical strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diharce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerôme Golebiowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fiorucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Antonczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7Th JFIC-GCIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Turin, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02545821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution de la modélisation moléculaire à la compréhension de la perception olfactive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fiorucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée interdisciplinaire Thématique Odorant-Odeurs-Olfaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02546220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and theoretical charaterization of macromolecular assemblies at low resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fiorucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFCAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IBPC, Apr 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02546313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mécanismes enzymatiques de la production des anthocyanes: une étude par dynamique moléculaire QM/MM de l'étape impliquant DFR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diharce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iñaki Tuñón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fiorucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Antonczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18e congrès GGMM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Saint Pierre d'Oléron, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02546310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical strategies for the modelling of a metabolon involved in flavonoid biosynthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diharce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fiorucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Antonczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Theoretical Biophysics Symposium (Theobio2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Göteborg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02546304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of a metabolon involved in flavonoid biosynthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diharce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerôme Golebiowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fiorucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Antonczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th international Workshop on antocyanins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02546302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biosynthèse des flavonoïdes : une étude QM/MM MD de l'étape impliquant l'enzyme DFR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diharce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerôme Golebiowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fiorucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Antonczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14e journée francophones des jeunes physico-chimistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Fréjus, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02546298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiresolution approaches for modeling biomolecular complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fiorucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Challenges in Structural Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02546226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling ligand-receptor interactions at the molecular level. Molecular dynamics used as a computational microscope to decipher the sense of smell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerôme Golebiowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landry Charlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Topin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fiorucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Antonczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Congrès International ISI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Meknès, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02546315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of protein-protein interface using electrostatic profile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fiorucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flexibility and Biological Recognition: from Biophysics to Data Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRIA Sophia Antipolis Méditerranée, Mar 2009, Sophia Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02546229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrostatic profiles of targets NMB0033 and CT043</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fiorucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Zacharias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BacAbs meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02546318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antigen/Antibody docking improvement including hotspot and solvation energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fiorucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Zacharias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BacAbs meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02546320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mécanisme d’oxygénolyse de flavonoïdes : une synergie entre enzyme et substrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fiorucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Golebiowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cabrol-Bass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Antonczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Rencontre des Chimistes Théoriciens Francophones (RCTF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02546326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un nouveau site d'entrée dans l'enzyme Quercetin 2,3-Dioxygénase révélé par simulations de dynamique moléculaire : un canal pour le dioxygène?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Antonczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fiorucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cabrol-Bass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Golebiowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème rencontre du Club Métalloprotéines et Modèles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Carry-Le-Rouet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02546329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxygénolyse de flavonoïdes : Etudes DFT du cas de la quercétine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fiorucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Golebiowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cabrol-Bass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Antonczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème journées Francophone des Jeunes Physico-Chimistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2004, Monastir, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02546333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxygenolysis of flavonoid compounds. Theoretical mechanism description for the quercetin case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Antonczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fiorucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Golebiowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cabrol-Bass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th European Conference on Computational Chemistry (EuCo-CC5)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, La Londe-les-Maures, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02546330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Navigating the unknown: unearthing novel ligands of insect odorant receptors through docking and electrophysiology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Lalis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fiorucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Jacquin-Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Club de neurobiologie des invertébrés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Saclay (92), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04999618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trace amine associated receptors (TAARs) response to amines are largely affected by sequences variants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jody Pacalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fiorucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Topin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45. annual meeting - association for chemoreception sciences (AChemS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Bonita Springs, Florida, United States. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04095283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trace amine associated receptors (TAARs) response to amines are largely affected by sequences variants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jody Pacalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fiorucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Topin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32. international congress of the european-chemoreception-research-organization (ECRO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03789579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enzymatic Mechanisms involving Flavonoïds: a Theoretical Point of View</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Antonczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fiorucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cabrol-Bass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerôme Golebiowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIV International Congress on Polyphenol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Salamanques, Spain. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02545732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular insights into the structure-function relationships of bitter taste receptors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Bouysset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Topin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peihua Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerôme Golebiowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Senses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 45 (2), pp.153, 2020, </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/chemse/bjaa007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02545711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bitter-Taste Receptors: From Sequence to Structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Bouysset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Topin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Antonczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meera Rhyu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Golebiowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Senses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 45 (8), pp.800, 2020, </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/chemse/bjaa061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure-function of Odorant and Sweet-taste Recept.ors Based on Molecular Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerôme Golebiowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire A. de March</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Chéron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fiorucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Antonczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Senses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 41 (7), pp.E83-E83, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02545724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The anatomy of mammalian sweet taste receptors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Chéron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerôme Golebiowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Antonczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fiorucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Senses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 41 (9), pp.E179-E179, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02545720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering the odorant binding protein-olfactory receptor interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilyne Viano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kyung Sook Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William A. Goddard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire A. de March</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerôme Golebiowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Senses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 40 (3), pp.E242-E242, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02545729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural Sweeteners</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Chéron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fiorucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.189-195, 2019, </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-08-100596-5.21620-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02545197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational Antigenic Epitope Prediction by Calculating Electrostatic Desolvation Penalties of Protein Surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fiorucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Zacharias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Immunoinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.365-374, 2014, </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4939-1115-8_20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02545222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular features underlying the chemoreception of odorant binding proteins and olfactory receptors. Insights from molecular modeling and biophysical data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerôme Golebiowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landry Charlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Topin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fiorucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Antonczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Academic Press. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flavour Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Elsevier, pp.221-232, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02545701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ATTRACT and PTOOLS: Open Source Programs for Protein–Protein Docking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Saladin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fiorucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Prévost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Zacharias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer, New York, NY. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Drug Discovery and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 819, pp.221-232, 2012, Methods in Molecular Biology (Methods and Protocols), </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-61779-465-0_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02545543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction and Calculation of Protein–Protein Binding Affinities and Mutation Effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fiorucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Antonczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Golebiowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Protein-Protein Complexes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IMPERIAL COLLEGE PRESS, pp.295-317, 2010, </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/9781848163409_0011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02545579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activités biologiques de composés de la famille des flavonoïdes : approches par des méthodes de chimie quantique et de dynamique moléculaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fiorucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chimie. Université de Nice Sophia-Antipolis (UNS), 2006. Français. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2006NICE4029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02545765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulations moléculaires des interactions ligand-récepteur : Bases moléculaires de la perception chimio-sensorielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fiorucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chimie. Université Nice Sophia Antipolis [UNS]; Université Côte D'Azur, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02545797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId275"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974632v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Comte" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Lalis" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludvine Brajon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Moracci" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Montagn&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7150/ijbs.105648" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371531v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;baptiste Coffin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Krafft" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Antoniotti" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fiorucci" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ffj.70039" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05133229v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Moitrier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam J&#228;ger" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Meinert" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Brul&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-025-05777-8" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695870v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Martinelli" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bihanic" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bony" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gros" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Conart" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiad550" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04754232v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matej Hladis" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samar Abi Khalil" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Deroo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Marin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chemse/bjae037" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04345122v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matej Hladi&#353;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Briand" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkad886" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03599132v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Diharce" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bignon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Antonczak" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.202100553" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03599131v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bouysset" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13321-021-00548-6" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03525901v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Parma" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathrin Ohla" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria G Veldhuizen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masha Niv" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine E. Kelly" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chemse/bjab050" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544670v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Topin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jody Pacalon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiseul Kim" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meera Rhyu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-021-03968-7" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03635144v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Caballero-Vidal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my G&#233;var" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayat Mbouzid" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Nara" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-021-03919-2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03599128v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Grunig" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-58564-9" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02547525v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Belloir" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2020.126864" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02911030v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chemse/bjaa041" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137256v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojing Cong" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Ch&#233;ron" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Golebiowski" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jcim.9b00045" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02545196v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Soohoo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Wang" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chemse/bjz015" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02545194v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qian Zheng" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenwen Ren" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.RA118.006483" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02545190v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Zajac" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiwei Lei" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Christensen" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Margolskee" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chemse/bjz024" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02545199v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bushdid" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de March" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Matsunami" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Golebiowski" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.8b00633" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02545198v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.8b00216" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02545209v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Despinasse" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Moja" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2017.01.015" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QLFZWMZ6-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02545204v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Zacharias" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.24836" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575125v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02545203v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Safir Filho" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Martin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Benhida" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7NJ03142D" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545215v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iuri Casciuc" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2016.10.145" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545213v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prot.25228" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545216v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5CP05059F" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545231v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jullien" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Legrand" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Petit" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11103-013-0131-3" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545224v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp4093964" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968702v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Parassol" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bienvenu" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Boglio" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Cerezo" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0082908" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545531v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02545547v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Adrian-Scotto" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Fernandez-Carmona" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/minf.201000165" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CE0BD87E627A83120C52EB0CD20C0202C65959E9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02545563v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Soriani" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Petit" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Grifantini" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Petracca" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Gancitano" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M110.118513" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02545568v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prot.22808" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-92HZVTKQ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02545575v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2009.12.4332" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00474185v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Saladin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Poulain" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Pr&#233;vost" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1472-6807-9-27" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02545593v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cabrol-Bass" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B814588A" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-1QJ24GG7-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02545599v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prot.22179" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GV0BCVS0-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02545635v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prot.21380" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A3503A024DC501D14D069ECB2F2DC61E1494EC7E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02545606v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Landry Charlier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Nespoulous" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B710186D" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-2KQK025V-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02545619v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf061864s" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-0WDPRPJC-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02545611v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prot.21307" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZGVK1HD8-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02545641v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prot.21042" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6283DFB37FB1E6A775F9B67F9A629A48DDCAC482/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544658v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.200400186" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2VQ61LW3-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275154v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275137v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Jacquin-Joly" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Caballero Vidal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275150v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Liu" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guirong Wang" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790128v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03908204v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03908209v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03908114v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03908186v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991709v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03908171v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03908198v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03908110v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02545806v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02546262v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Golebiowski" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02545809v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02546266v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02546245v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02545807v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Montagne" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02546256v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Meslin" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02546236v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02545815v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02545819v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02545812v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02546269v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02546278v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02546276v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02546295v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02545821v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02546220v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02546313v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02546310v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;aki Tu&#241;&#243;n" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02546304v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02546302v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02546298v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02546226v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02546315v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02546229v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02546318v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02546320v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02546326v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02546329v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02546333v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02546330v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04999618v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04095283v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03789579v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02545732v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02545711v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peihua Jiang" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chemse/bjaa007" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03599130v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chemse/bjaa061" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02545724v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire A. de March" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02545720v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02545729v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Viano" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyung Sook Kim" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William A. Goddard" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02545197v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Marchal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-08-100596-5.21620-X" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545222v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-1115-8_20" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02545701v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02545543v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Schneider" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-61779-465-0_15" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02545579v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9781848163409_0011" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/tel-02545765v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2006NICE4029" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/tel-02545797v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05589571v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornut Cl&#233;mence" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Belloir" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Karolkowski" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Lalis" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Chometton" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chemse/bjag010/8529349" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974632v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Comte" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludvine Brajon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Moracci" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Montagn&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7150/ijbs.105648" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371531v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;baptiste Coffin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Krafft" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Antoniotti" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fiorucci" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ffj.70039" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05133229v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Moitrier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam J&#228;ger" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Meinert" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Brul&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-025-05777-8" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695870v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Martinelli" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bihanic" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bony" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gros" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Conart" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiad550" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04754232v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matej Hladis" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samar Abi Khalil" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Deroo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Marin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chemse/bjae037" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04345122v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matej Hladi&#353;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Briand" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkad886" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03599132v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Diharce" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bignon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Antonczak" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.202100553" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03599131v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bouysset" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13321-021-00548-6" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544670v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Topin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jody Pacalon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiseul Kim" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meera Rhyu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-021-03968-7" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03525901v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Parma" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathrin Ohla" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria G Veldhuizen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masha Niv" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine E. Kelly" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chemse/bjab050" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03635144v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Caballero-Vidal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my G&#233;var" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayat Mbouzid" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Nara" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-021-03919-2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03599128v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Grunig" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-58564-9" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02547525v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2020.126864" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02911030v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chemse/bjaa041" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137256v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojing Cong" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Ch&#233;ron" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Golebiowski" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jcim.9b00045" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02545196v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Soohoo" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Wang" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chemse/bjz015" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02545194v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qian Zheng" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenwen Ren" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.RA118.006483" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02545190v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Zajac" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiwei Lei" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Christensen" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Margolskee" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chemse/bjz024" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02545199v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bushdid" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de March" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Matsunami" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Golebiowski" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.8b00633" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02545198v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.8b00216" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02545209v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Despinasse" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Moja" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2017.01.015" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QLFZWMZ6-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02545204v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Zacharias" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.24836" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575125v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02545203v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Safir Filho" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Martin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Benhida" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7NJ03142D" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545215v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iuri Casciuc" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2016.10.145" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545213v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prot.25228" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545216v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5CP05059F" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545231v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jullien" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Legrand" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Petit" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11103-013-0131-3" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545224v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp4093964" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545531v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Parassol" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bienvenu" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Boglio" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Cerezo" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0082908" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968702v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02545547v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Adrian-Scotto" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Fernandez-Carmona" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/minf.201000165" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CE0BD87E627A83120C52EB0CD20C0202C65959E9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02545563v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Soriani" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Petit" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Grifantini" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Petracca" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Gancitano" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M110.118513" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02545568v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prot.22808" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-92HZVTKQ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02545575v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2009.12.4332" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00474185v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Saladin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Poulain" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Pr&#233;vost" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1472-6807-9-27" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02545593v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cabrol-Bass" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B814588A" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-1QJ24GG7-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02545599v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prot.22179" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GV0BCVS0-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02545635v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prot.21380" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A3503A024DC501D14D069ECB2F2DC61E1494EC7E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02545606v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Landry Charlier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Nespoulous" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B710186D" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-2KQK025V-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02545619v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf061864s" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-0WDPRPJC-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02545611v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prot.21307" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZGVK1HD8-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02545641v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prot.21042" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6283DFB37FB1E6A775F9B67F9A629A48DDCAC482/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544658v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.200400186" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2VQ61LW3-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275154v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275137v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Jacquin-Joly" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Caballero Vidal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275150v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Liu" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guirong Wang" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790128v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03908204v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03908209v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03908114v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03908186v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991709v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03908171v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03908198v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03908110v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02546245v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Golebiowski" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02545807v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Montagne" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02545806v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02546262v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02545809v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02546266v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02546256v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Meslin" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02546236v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02545819v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02545815v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02545812v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02546269v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02546278v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02546276v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02546295v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02545821v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02546220v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02546313v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02546310v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;aki Tu&#241;&#243;n" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02546304v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02546302v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02546298v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02546226v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02546315v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02546229v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02546318v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02546320v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02546326v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02546329v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02546333v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02546330v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04999618v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04095283v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03789579v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02545732v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02545711v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peihua Jiang" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chemse/bjaa007" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03599130v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chemse/bjaa061" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02545724v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire A. de March" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02545720v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02545729v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Viano" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyung Sook Kim" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William A. Goddard" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02545197v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Marchal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-08-100596-5.21620-X" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545222v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-1115-8_20" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02545701v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02545543v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Schneider" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-61779-465-0_15" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02545579v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9781848163409_0011" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/tel-02545765v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2006NICE4029" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/tel-02545797v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>