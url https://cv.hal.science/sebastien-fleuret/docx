--- v0 (2026-03-20)
+++ v1 (2026-04-30)
@@ -598,481 +598,481 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-05247798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial : La RFST a 10 ans, et connaît du changement</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Implantation et durabilité des programmes de lutte contre le paludisme à base d’agents de santé communautaire : revue exploratoire d’études qualitatives en zones rurales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zou Yohan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yolande Toé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Fournet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Pennetier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alphonsine Koffi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue francophone sur la santé et les territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/14rha⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 44 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/14nh6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05477478v1</w:t>
+                <w:t xml:space="preserve">halshs-05477486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implantation et durabilité des programmes de lutte contre le paludisme à base d’agents de santé communautaire : revue exploratoire d’études qualitatives en zones rurales</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Editorial : La RFST a 10 ans, et connaît du changement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Fleuret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue francophone sur la santé et les territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 44 p. </w:t>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/14nh6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/14rha⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-05477486v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05477478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Backpackers’ Tourism and Health: A Narrative Literature Review</w:t>
+                <w:t xml:space="preserve">Enquêter en terrain cosmopolite au Sénégal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastien Fleuret</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">David Lessault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brenda Le Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marème Niang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Fleuret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamadou Samb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geographies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/geographies4010003⟩</w:t>
+              <w:t xml:space="preserve">Carnets de géographes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 18, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/12sv1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04383374v1</w:t>
+                <w:t xml:space="preserve">hal-04868171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enquêter en terrain cosmopolite au Sénégal</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Backpackers’ Tourism and Health: A Narrative Literature Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamadou Samb</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sebastien Fleuret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carnets de géographes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 18, </w:t>
+              <w:t xml:space="preserve">Geographies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 4 (1), pp.12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/12sv1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/geographies4010003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04868171v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04383374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Territoire, coordinations et coopérations en santé: une approche par les cartes mentales géographiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Fleuret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue francophone sur la santé et les territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1491,51 +1491,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observer et comparer les points d’eau fréquentés en milieu villageois : vers une meilleure compréhension des mécanismes de transmission de la maladie de l’ulcère de Buruli au sud-est du Bénin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Boccarossa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Fleuret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue francophone sur la santé et les territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1569,51 +1569,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développer un territoire par le tourisme revient-il également à un développement dans le champ de la santé ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Fleuret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carnets de géographes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 14, </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1641,243 +1641,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03095254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pour une approche conjointe du tourisme et de la santé : postulats à partir de l'exemple de Cancún - Riviera Maya (Mexique)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Practicing health geography in 2017 IMGS 2017 Editorial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Fleuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Jouault</w:t>
+                <w:t xml:space="preserve">Hélène Charreire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Teoros. Revue de recherche en tourisme</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Social Science &amp; Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.en ligne. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.socscimed.2019.01.025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02301866v1</w:t>
+                <w:t xml:space="preserve">hal-02064767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Practicing health geography in 2017 IMGS 2017 Editorial</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Pour une approche conjointe du tourisme et de la santé : postulats à partir de l'exemple de Cancún - Riviera Maya (Mexique)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Fleuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hélène Charreire</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Jouault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Social Science &amp; Medicine</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Teoros. Revue de recherche en tourisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2 (38), 28p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02064767v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02301866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of well drilling on Buruli ulcer incidence in Benin: a case-control, quantitative survey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Horace Degnonvi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Fleuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Coudereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2079,51 +2079,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un système d’information géographique pour mieux comprendre les pratiques d’automédication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Fleuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Hoyez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2727,51 +2727,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Plard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Martineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Fleuret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hommes et migrations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 1309, pp.31-37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2887,51 +2887,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing students wellbeing in a spatial dimension</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Fleuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Prugneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3003,51 +3003,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamiques territoriales de l'économie sociale et solidaire dans les Pays de la Loire. Quels enseignements pour la géographie ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bioteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Fleuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Glemain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3085,51 +3085,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expériences locales en santé communautaire: exemples choisis au Canada, Brésil et Mali, expérimentation en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Fleuret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 89 (2), pp.227 - 246</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3154,51 +3154,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expériences locales en santé communautaire : exemples choisis au Canada, Brésil et Mali, expérimentation en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Fleuret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Géographie de la santé en France, 2012-2 (2), pp.227-246</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3217,212 +3217,212 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01410481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La prévention du SIDA à Bamako, une mise en contexte</w:t>
+                <w:t xml:space="preserve">Health geography’s voluntary turn: A view from western France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Tusseau</w:t>
+                <w:t xml:space="preserve">Mark Skinner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Fleuret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Villes en parallèles</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Health and Place</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 17 (1), pp.33 - 41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.healthplace.2010.09.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01188088v1</w:t>
+                <w:t xml:space="preserve">hal-01188082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Health geography’s voluntary turn: A view from western France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mark Skinner</w:t>
+                <w:t xml:space="preserve">La prévention du SIDA à Bamako, une mise en contexte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Tusseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Fleuret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Health and Place</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Villes en parallèles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 44-45, pp.49 - 74</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.healthplace.2010.09.002⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01188082v1</w:t>
+                <w:t xml:space="preserve">hal-01188088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vieillissement des personnes handicapées : enjeux organisationnels, transversaux et dimension territoriale</w:t>
               </w:r>
@@ -3486,64 +3486,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Health geography's voluntary turn: a view from western France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Fleuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Skinner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Health and Place</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 17, pp.33-41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3562,579 +3562,579 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00865107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Health, Well‐being and Immigrant Populations in France and Britain</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Predicting and mapping the location of an estimated population from a survey: an applied method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Fleuret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Curtis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne-Cécile Hoyez</w:t>
+                <w:t xml:space="preserve">Marc Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Séchet</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Philippe Gerber</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Migration, Health and Social Care</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5042/ijmhsc.2010.0228⟩</w:t>
+              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Non spécifié. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cybergeo.22999⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03110062v1</w:t>
+                <w:t xml:space="preserve">hal-03110056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La prévention du SIDA à Bamako, une mise en contexte, villes en Parallèles,</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Predicting and mapping the location of an estimated population from a survey: an applied methodology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Fleuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Tusseau</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gerber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Schneider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vilel sen parallèle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 44, pp.49-74</w:t>
+              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, pp.en ligne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00865104v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00865100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Essai de typologie des Centres de santé et de services sociaux au Québec</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">La prévention du SIDA à Bamako, une mise en contexte, villes en Parallèles,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Fleuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Apparicio</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Tusseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Geographer / Le Géographe canadien</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 55 (2), pp.143-157</w:t>
+              <w:t xml:space="preserve">Vilel sen parallèle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 44, pp.49-74</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00865101v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00865104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting and mapping the location of an estimated population from a survey: an applied method</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Essai de typologie des Centres de santé et de services sociaux au Québec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Fleuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Gerber</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Apparicio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Canadian Geographer / Le Géographe canadien</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 55 (2), pp.143-157</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03110056v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00865101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting and mapping the location of an estimated population from a survey: an applied methodology</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Health, Well‐being and Immigrant Populations in France and Britain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Curtis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Cécile Hoyez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Séchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Danic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Fleuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Migration, Health and Social Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 5 (4), pp.4 - 19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5042/ijmhsc.2010.0228⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00865100v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03110062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mieux comprendre le rôle de l'économie sociale dans les services sociaux et de santé : exemples choisis en France et au Canada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Fleuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Skinner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Internationale de l'Economie Sociale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 315, pp.75-89</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4159,51 +4159,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Networks in local health systems: towards new spaces?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Fleuret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GeoJournal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, online first, 13 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4250,51 +4250,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fixes sans domiciles : réflexions autour de la mobilité des SDF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djemila Zeneidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Fleuret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espace Géographique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 2007/1 (36), pp.1-14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4328,51 +4328,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wellbeing, Health And Geography: A Critical Review And Research Agenda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Fleuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Atkinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4410,51 +4410,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">approche comparée des systèmes de santé en France et au Québec dans les dimensions de territoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Fleuret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de l'ARS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 3, pp.145-156</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4479,51 +4479,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand le territoire devient un enjeu de santé : réseaux locaux de services (RLS) au Québec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Fleuret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Études canadiennes / Canadian Studies : Revue interdisciplinaire des études canadiennes en France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 61, pp.89-112</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4548,51 +4548,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les associations dans le système sanitaire et social en France : les territoires de l'invisible</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Fleuret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Economie et solidarités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 36, pp.107-128</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4617,51 +4617,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand une réflexion sur la vulnérabilité conduit à monter un projet autour de l'accès aux mobilités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Fleuret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hommes et Terres du Nord</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 1 (2003/2), pp.3-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4686,51 +4686,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recomposition du paysage sanitaire : quand les exigences territoriales rejoignent les enjeux de santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Fleuret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 78 (3), pp.239-246</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4781,51 +4781,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymonde Séchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Fleuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pihet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4880,51 +4880,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les aires d'influence d'un CHU, l'exemple angevin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Fleuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Veschambre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5083,299 +5083,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05065558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’apport de la génomique comparative dans la recherche en géographie de la santé : étudede cas sur l’identification des lieux de contamination de M. ulcerans au Bénin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Boccarossa</w:t>
+                <w:t xml:space="preserve">Accessibilité aux soins depuis le déploiement des maisons de santé pluri-professionnelles : une scoping review de la littérature française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Peurois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Faivre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Schweyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Fleuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Eveillard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Estelle Marion</w:t>
+                <w:t xml:space="preserve">Aline Ramond-Roquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4èmes Rencontres de Géographie de la Santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Aubervillers (Campus Condorcet), France</w:t>
+              <w:t xml:space="preserve">17e Congrès du Collège de Médecine Générale France (CMGF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05065579v1</w:t>
+                <w:t xml:space="preserve">hal-05148173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accessibilité aux soins depuis le déploiement des maisons de santé pluri-professionnelles : une scoping review de la littérature française</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Peurois</w:t>
+                <w:t xml:space="preserve">L’apport de la génomique comparative dans la recherche en géographie de la santé : étudede cas sur l’identification des lieux de contamination de M. ulcerans au Bénin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Boccarossa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Fleuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Faivre</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Fleuret</w:t>
+                <w:t xml:space="preserve">Harvey Spero Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aline Ramond-Roquin</w:t>
+                <w:t xml:space="preserve">Matthieu Eveillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Marion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17e Congrès du Collège de Médecine Générale France (CMGF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">4èmes Rencontres de Géographie de la Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Aubervillers (Campus Condorcet), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05148173v1</w:t>
+                <w:t xml:space="preserve">hal-05065579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TRANSFORMER LE TOURISME POUR LE RENDRE RESPECTUEUX DE LA SANTE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Fleuret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tourisme et transitions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 12e édition du colloque pluridisciplinaire AsTRES, Nov 2023, Papeete (Tahiti), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5413,64 +5413,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une meilleure compréhension de la dynamique de transmission de M. ulcerans auBénin : l’apport de la génomique comparative et des sciences humaines et sociales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Boccarossa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Eveillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harvey Spero Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Fleuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5534,51 +5534,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concertation pluri professionnelle en MSP, profils et situations cliniques des patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Fiquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Ramond-Roquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Peurois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5853,51 +5853,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Territoires, santé et si les frontières étaient intérieures ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bioteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Fleuret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontières, politiques de santé et réseaux de soins</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Arras, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5922,51 +5922,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Espaces en précarités et bien-être : Les enjeux du lien social.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Fleuret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3th International Conference of Territorial Intelligence "Territory, well-being and social inclusion" REIT, October 19th-21th 2005, Liège</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2005, Liège, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5991,51 +5991,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Associations et réseaux &amp;quot;institutionnels&amp;quot; de soins en France : concurrence, complémentarité ou indifférence polie ? Nonprofit organizations in the healthcare networks in France : competition, complementarity or polite indifference ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Fleuret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"Contesting Citizenship and Civil Society in a Divided World"</w:t>
             </w:r>
             <w:br/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ryerson University and York University, Toronto, Canada</w:t>
@@ -6084,84 +6084,205 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00009667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (1)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Accessibilité aux soins depuis le déploiement des maisons de santé pluri-professionnelles : une scoping review de la littérature française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Peurois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Faivre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Schweyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Fleuret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Ramond-Roquin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès du Collège National des Généralistes Enseignants (CNGE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05599706v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Analyse des concertations pluriprofessionnelles au sein de 8 maisons de santé pluriprofessionnelles : un reflet des soins coordonnés centrés autour du patient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Peurois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -6213,51 +6334,51 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transdisciplinary Understanding and Training on Research-Primary Heath Care (TUTOR-PHC) Knowledge Mobilization Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, London (Ontario), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05150016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6267,717 +6388,717 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allers-retours entre tourisme et santé.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Fleuret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ISTE</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 7, pp.236, 2022, Série Tourisme et systèmes de mobilités, Philippe Violier, 978-1-78406-845-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03691918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Back and Forth between Tourism and Health: From Medical Tourism to Global Health</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Fleuret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">WILEY-ISTE. , 5, pp.256, 2022, tourism and mobility systems set, 978-1-786-30538-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03887047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Back and Forth Between Tourism and Health</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Fleuret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Wiley, 1, 2022, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9781394165391⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04298334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abécédaire de la géographie de la santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Fleuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clelia Gasquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Cécile Hoyez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Matériologiques. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions matériologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.231, 2019, Abécédaire de la géographie de la santé, Mohamed El Khebir; Gérard lambert, 978-2-37361-220-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03691989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Se soigner par soi-même. Recherche interdisciplinaire sur l'automédication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Brutus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Fleuret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Guienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CNRS</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.170, 2017, CNRS Alpha, 978-2-271-11595-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
-              <w:r>
-[...59 lines deleted...]
-            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01654594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construction locale de la santé.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Fleuret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Matériologiques, pp.70, 2017, Epistémologie de la médecine et du soin, 978-2-37361-116-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01544969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santé et territoires : Des soins de proximité aux risques environnementaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Calvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Fleuret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Schweyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Vaillant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de Rennes (PUR)</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 208p., 2016, Espace et Territoires, 978-2-7535-4312-6a</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
-              <w:r>
-[...85 lines deleted...]
-            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02171321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numéro spécial géographie de la santé - Cahiers de géographie du Québec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-S. Cloutier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Fleuret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">55 (156), 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03337708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santé et géographie, nouveaux regards</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Fleuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6986,381 +7107,381 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Hoyez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Economica Anthropos, pp.302, 2011, 978-2-7178-6098-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03254983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Itinéraires Bis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Kahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Fleuret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Descotes-Genon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas B. Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Levenes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2009, Connaissance et savoirs, 978-2-7539-0164-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02424173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geographie de la santé. Un panorama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Fleuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Thouez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Economica Anthropos, pp.301, 2007, Géographie, Antoine S. Bailly</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00398042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Espaces, qualité de vie et Bien-être</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Fleuret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires d'Angers, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00009666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La santé, les soins, les territoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Fleuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymonde Séchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses universitaires de Rennes, 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00009665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7370,1039 +7491,1039 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Espaces touristiques en mutation sur la Petite Côte sénégalaise</w:t>
-[...42 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Géographie de la santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Soleil Cloutier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Turcotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prisca Ayassamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Durette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">I. Goupil-Sormany; M. Debia; P. Glorennec; J. -P. Gonzalez; N. Noisel. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mers, fleuves et littoraux. Les relations franco-sénégalaises au fil de l'eau</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environnement et santé publique : fondements et pratiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de l'EHESP, pp.227-249, 2023, Références Santé Social, 978-2-8109-1007-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ehesp.goupi.2023.01.0227⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04304173v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04365557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mixed Research Methods for Buruli Ulcer Prevention in Southern Benin Using Geographic Health Surveys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Boccarossa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Fleuret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Health and Medical Geography in Africa</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.91-114, 2023, Global Perspectives on Health Geography, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-41268-4_5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04298383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géographie de la santé</w:t>
-[...76 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Espaces touristiques en mutation sur la Petite Côte sénégalaise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lessault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sakho Papa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Fleuret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environnement et santé publique : fondements et pratiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mers, fleuves et littoraux. Les relations franco-sénégalaises au fil de l'eau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/ehesp.goupi.2023.01.0227⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04365557v1</w:t>
+                <w:t xml:space="preserve">hal-04304173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géographie de la santé en France, regards rétrospectifs et actuels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Fleuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Peggy Hellequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lucas-Gabrielli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Rican</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nicolas Rouget, Nacima Baron, Amaël Cattaruzza, Nathalie Lemarchand, Bastien Sepulveda. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fragments de Géo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Vincennes, 2022, GéoTraverses</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03720589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B comme ... Bien-être</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Fleuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sébastien Fleuret; Clélia Gasquet-Blanchard; Anne-Cécile Hoyez. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Abécédaire de la géographie de la santé - Dimension territoriale de la santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Matériologiques, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02548599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tourisme médical</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Chasles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Fleuret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Abécédaire de la géographie de la santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02106216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Social constructivism (in a socially constructed health geography ?)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Fleuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valorie Crooks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gavin Andrews</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamie Pearce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Routledge handbook of Health Geography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Routledge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.101-106, 2018, Routledge Handbooks, 978-1-138-09804-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02064725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'importance du lieu et du contexte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Fleuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Hoyez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CNRS Alpha. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Se soigner par soi-même. Recherche interdisciplinaire sur l'automédication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02277197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enquêter sur les rapports professionnels/usagers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Hoyez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Fleuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Brique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle d'Halluin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Se soigner par soi-même. Recherche interdisciplinaire sur l'automédication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02130066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Questionner la territorialisation de la santé en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Fleuret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Santé et territoires. Des soins de proximité aux risques environnementaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUR, pp.23-34, 2016, Espace et territoires, 978-2-7535-4312-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01334651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’ESS en région Pays de la Loire. Que nous apprennent les dynamiques territoriales à l’oeuvre ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bioteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8431,418 +8552,418 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le développement solidaire des territoires : expériences en Pays de la Loire / sous la direction de Emmanuel Bioteau et Karine Féniès-Dupont</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.17-25, 2015, 978-2-7535-4278-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01892416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'évolution de la santé et la place de la médecine dans la société</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Fleuret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">A. Lévy. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ville, urbanisme et santé, les trois révolutions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mutualité Française, Editions Pascal, pp.263-287, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00865112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géographie de la santé post-collectiviste en Roumanie : rupture sous influences</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Des soins primaires à la territorialisation de la santé : le cas du Brésil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-G. Medina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Fleuret</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Bioteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Santé et géographie. Nouveaux regards</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Economica Anthropos, pp.153 - 177, 2011, 978-2-7178-6098-6</w:t>
+              <w:t xml:space="preserve">Santé et géographie, nouveaux regards</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Economica Anthropos, pp.179 - 214, 2011, 978-2-7178-6098-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03255000v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03254999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des soins primaires à la territorialisation de la santé : le cas du Brésil</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M.-G. Medina</w:t>
+                <w:t xml:space="preserve">Regards croisés sur les géographies de la santé anglophone et francophone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damian Collins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Fleuret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Huish</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Cécile Hoyez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Santé et géographie, nouveaux regards</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Economica Anthropos, pp.179 - 214, 2011, 978-2-7178-6098-6</w:t>
+              <w:t xml:space="preserve">, Economica Anthropos, pp.73 - 100, 2011, 978-2-7178-6098-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03254999v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03254988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regards croisés sur les géographies de la santé anglophone et francophone</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Géographie de la santé post-collectiviste en Roumanie : rupture sous influences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Fleuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Anne-Cécile Hoyez</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bioteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Santé et géographie, nouveaux regards</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Economica Anthropos, pp.73 - 100, 2011, 978-2-7178-6098-6</w:t>
+              <w:t xml:space="preserve">Santé et géographie. Nouveaux regards</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Economica Anthropos, pp.153 - 177, 2011, 978-2-7178-6098-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03254988v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03255000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Fleuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8858,685 +8979,685 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Santé et géographie, nouveaux regards</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Economica Anthropos, pp.73 - 100, 2011, 978-2-7178-6098-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03435077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réseaux locaux de santé et associations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Fleuret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réseaux en question : utopies, pratiques et prospective</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IRVSM, pp.179 - 189, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03255011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Territoires, santé et discontinuités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bioteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Fleuret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontières et santé. Genèses et maillages des réseaux transfrontaliers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.69 - 81, 2010, Géographie et cultures, 978-2-296-13095-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03255001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Territoires et santé : quelle est l’utilité de la géographie de la santé ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Le rôle de l’économie sociale dans les territoires : l'exemple des services sociaux et de santé en France et au Canada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Fleuret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Skinner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Développement territorial et santé : enjeux et opportunités</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses polytechniques et universitaires romandes, pp.25 - 48, 2010, 9782880748401</w:t>
+              <w:t xml:space="preserve">L'économie sociale et solidaire. Nouvelles pratiques et dynamiques territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.241 - 255, 2010, 978-2-7535-1273-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03255009v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03254990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le rôle de l’économie sociale dans les territoires : l'exemple des services sociaux et de santé en France et au Canada</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Territoires et santé : quelle est l’utilité de la géographie de la santé ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Fleuret</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mark Skinner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'économie sociale et solidaire. Nouvelles pratiques et dynamiques territoriales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.241 - 255, 2010, 978-2-7535-1273-3</w:t>
+              <w:t xml:space="preserve">Développement territorial et santé : enjeux et opportunités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses polytechniques et universitaires romandes, pp.25 - 48, 2010, 9782880748401</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03254990v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03255009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Papa est chercheur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Fleuret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Itinéraire bis, parcours de chercheurs au CNRS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Connaissances et Savoirs, 2010, 2753901643</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03255016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un atlas de l'économie sociale et solidaire dans les Pays-de-la-Loire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bioteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Fleuret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La politique du lien. Les nouvelles dynamiques territoriales de l'économie sociale et solidaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.73-90, 2010, Espace et Territoires, 978-2-7535-1208-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03254984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sans-abris et santé : enjeux de visibilité et d'appropriation au prisme d'une approche qualitative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djemila Zeneidi-Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Fleuret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fleuret, Sébastien ; Thouez, Jean-Pierre. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géographie de la santé : un panorama</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Economica/Anthropos, pp.45-71, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00353014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détresse sociale et santé. Vie à la rue et non-demande de soins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Fleuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pihet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La santé, les soins, les territoires. Penser le bien-être</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.103-122, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00325498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9546,166 +9667,166 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivir y malvivir en el país de las vacaciones: desarrollo turístico y salud mental en Quintana Roo, México</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Fleuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Marie Dit Chirot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03095374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du tourisme médical à une géographie des interactions entre tourisme et santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Fleuret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02064734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9715,51 +9836,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Who are the healthcare professionals involved in interprofessional team meetings in French multidisciplinary primary care centres? A quantitative analysis of eight centres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Fiquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9811,227 +9932,227 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Esvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05233856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réflexions au carrefour des mobilités internationales et des questions de santé dans une localité du Sud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lessault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Fleuret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04342697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atlas de l’Economie Sociale et Solidaire - Pays de la Loire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bioteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Fleuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sigrid Giffon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01658904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10041,345 +10162,345 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La concertation pluri-professionnelle au sein des maisons de santé : une étude interdisciplinaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Schweyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Ramond-Roquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Fiquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Fleuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">IReSP-AAP 18-HSR-007, IReSP. 2022, 187p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03979382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Démarche de définition d’un collectif santé: ses contours, ses missions, ses modes de fonctionnement et la participation des habitants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Fleuret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Rapport pour la ville d’Angers. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03337710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enquête vie étudiante 2008-2009, Angers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Fleuret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Pihet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Prugneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Université d'Angers. 2010, 68p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04489760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId265"/>
+      <w:footerReference w:type="default" r:id="rId266"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10447,51 +10568,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="31D69AFE"/>
+    <w:nsid w:val="3AC9F72A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10678,51 +10799,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sebastien-fleuret" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9906-2740" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069245630" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455744v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Fiquet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Peurois" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Schweyer" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fleuret" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Esvan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12875-025-03142-z" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05384736v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Boccarossa" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Marion" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lepetit" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Briand" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Ganlonon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2025.118790" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05247798v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harvey Johnson" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esai Anagonou" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;l&#233;sphore Brou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perin Catraye" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0013509" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05477478v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14rha" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05477486v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zou Yohan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande To&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Fournet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Pennetier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alphonsine Koffi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14nh6" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04383374v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Fleuret" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geographies4010003" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868171v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lessault" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brenda Le Bigot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#232;me Niang" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamadou Samb" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12sv1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298305v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfst.1785" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03531962v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horace Degnonvi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;lesphore Yao Brou" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Robbe-Saule" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Esnault" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgph.0000095" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03886969v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Szpyrka" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Marie Dit Chirot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tourisme.5099" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03263178v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Blois" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Garnier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfst.976" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023277v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfst.535" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03095254v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdg.5406" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301866v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Jouault" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064767v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Charreire" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2019.01.025" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02284585v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Coudereau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Gnimavo" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigrid Giffon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2542-5196(19)30110-X" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654623v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Andr&#233;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Angoulvant" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Huez" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Perrotin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Peltier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544982v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Hoyez" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christen Juliane" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330417v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damian Collins" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2016.01.029" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TW5BTZ9H-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276560v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Rouland" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Jarraya" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfst.651" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330411v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sss.2011.0206" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186336v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187844v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Larramendy" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187839v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/publichealth.2015.3.537" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646789v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Plard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Martineau" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389253v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bioteau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.697.0890" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03337707v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Prugneau" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geoj.12098" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/97E362DBAED06243216D4310B93EFEA31C7BE9CE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01892579v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Glemain" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03110040v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01410481v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188088v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Tusseau" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188082v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Skinner" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.healthplace.2010.09.002" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q24J7WZH-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03110057v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1008893ar" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00865107v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03110062v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Curtis" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. S&#233;chet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Danic" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5042/ijmhsc.2010.0228" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2501DFDFEA446AC32C9DB53E979B1209FA36864F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00865104v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00865101v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Apparicio" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03110056v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Schneider" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gerber" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.22999" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00865100v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00865099v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00398035v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10708-009-9285-6" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00175537v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djemila Zeneidi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.361.0001" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00175544v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Atkinson" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00175548v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00175559v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00175534v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00175520v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00175526v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01449383v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymonde S&#233;chet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier David" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pihet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Raoulx" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00175510v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Veschambre" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065558v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065579v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harvey Spero Johnson" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Eveillard" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148173v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Faivre" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Ramond-Roquin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298413v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05065637v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979709v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Gay" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03932146v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03119971v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658907v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01022495v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009667v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150016v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03691918v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03887047v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298334v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394165391" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03691989v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clelia Gasquet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://materiologiques.com/fr/epistemologie-de-la-medecine-et-du-soin/293-abecedaire-de-la-sante-geographie-et-sante-9782373612202.html" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654594v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brutus" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Guienne" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr/societe/7550-se-soigner-par-soi-meme.html" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544969v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02171321v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Calvez" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bertrand" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Vaillant" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/8119/sante-et-territoires" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03337708v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-S. Cloutier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03254983v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424173v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Kahn" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Descotes-Genon" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B. Garnier" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Levenes" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00398042v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Thouez" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009666v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009665v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304173v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakho Papa" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298383v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-41268-4_5" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365557v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Soleil Cloutier" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Turcotte" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prisca Ayassamy" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bonnet" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Durette" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ehesp.goupi.2023.01.0227" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720589v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Peggy Hellequin" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lucas-Gabrielli" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rican" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02548599v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Michel" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02106216v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Chasles" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064725v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valorie Crooks" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gavin Andrews" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie Pearce" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Routledge-Handbook-of-Health-Geography/Crooks-Andrews-Pearce/p/book/9781138098046" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02277197v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130066v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Brique" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle d'Halluin" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334651v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01892416v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00865112v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03255000v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03254999v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-G. Medina" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03254988v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Huish" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03435077v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03255011v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03255001v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03255009v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03254990v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03255016v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03254984v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00353014v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djemila Zeneidi-Henry" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00325498v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dumont" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03095374v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064734v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05233856v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342697v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658904v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Pierre" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03979382v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03337710v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489760v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Daniel" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Gaillard" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sebastien-fleuret" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9906-2740" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069245630" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455744v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Fiquet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Peurois" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Schweyer" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fleuret" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Esvan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12875-025-03142-z" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05384736v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Boccarossa" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Marion" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lepetit" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Briand" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Ganlonon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2025.118790" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05247798v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harvey Johnson" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esai Anagonou" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;l&#233;sphore Brou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perin Catraye" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0013509" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05477486v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zou Yohan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande To&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Fournet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Pennetier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alphonsine Koffi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14nh6" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05477478v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14rha" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868171v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lessault" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brenda Le Bigot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#232;me Niang" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamadou Samb" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12sv1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04383374v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Fleuret" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geographies4010003" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298305v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfst.1785" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03531962v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horace Degnonvi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;lesphore Yao Brou" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Robbe-Saule" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Esnault" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgph.0000095" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03886969v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Szpyrka" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Marie Dit Chirot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tourisme.5099" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03263178v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Blois" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Garnier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfst.976" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023277v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfst.535" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03095254v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdg.5406" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064767v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Charreire" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2019.01.025" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301866v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Jouault" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02284585v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Coudereau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Gnimavo" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigrid Giffon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2542-5196(19)30110-X" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654623v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Andr&#233;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Angoulvant" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Huez" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Perrotin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Peltier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544982v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Hoyez" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christen Juliane" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330417v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damian Collins" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2016.01.029" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TW5BTZ9H-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276560v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Rouland" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Jarraya" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfst.651" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330411v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sss.2011.0206" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186336v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187844v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Larramendy" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187839v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/publichealth.2015.3.537" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646789v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Plard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Martineau" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389253v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bioteau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.697.0890" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03337707v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Prugneau" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geoj.12098" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/97E362DBAED06243216D4310B93EFEA31C7BE9CE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01892579v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Glemain" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03110040v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01410481v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188082v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Skinner" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.healthplace.2010.09.002" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q24J7WZH-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188088v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Tusseau" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03110057v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1008893ar" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00865107v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03110056v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Schneider" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gerber" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.22999" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00865100v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00865104v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00865101v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Apparicio" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03110062v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Curtis" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. S&#233;chet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Danic" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5042/ijmhsc.2010.0228" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2501DFDFEA446AC32C9DB53E979B1209FA36864F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00865099v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00398035v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10708-009-9285-6" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00175537v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djemila Zeneidi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.361.0001" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00175544v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Atkinson" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00175548v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00175559v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00175534v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00175520v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00175526v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01449383v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymonde S&#233;chet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier David" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pihet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Raoulx" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00175510v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Veschambre" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065558v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148173v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Faivre" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Ramond-Roquin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065579v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harvey Spero Johnson" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Eveillard" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298413v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05065637v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979709v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Gay" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03932146v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03119971v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658907v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01022495v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009667v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05599706v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150016v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03691918v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03887047v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298334v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394165391" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03691989v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clelia Gasquet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://materiologiques.com/fr/epistemologie-de-la-medecine-et-du-soin/293-abecedaire-de-la-sante-geographie-et-sante-9782373612202.html" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654594v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brutus" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Guienne" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr/societe/7550-se-soigner-par-soi-meme.html" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544969v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02171321v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Calvez" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bertrand" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Vaillant" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/8119/sante-et-territoires" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03337708v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-S. Cloutier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03254983v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424173v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Kahn" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Descotes-Genon" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B. Garnier" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Levenes" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00398042v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Thouez" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009666v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009665v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365557v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Soleil Cloutier" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Turcotte" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prisca Ayassamy" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bonnet" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Durette" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ehesp.goupi.2023.01.0227" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298383v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-41268-4_5" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304173v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakho Papa" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720589v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Peggy Hellequin" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lucas-Gabrielli" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rican" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02548599v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Michel" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02106216v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Chasles" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064725v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valorie Crooks" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gavin Andrews" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie Pearce" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Routledge-Handbook-of-Health-Geography/Crooks-Andrews-Pearce/p/book/9781138098046" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02277197v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130066v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Brique" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle d'Halluin" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334651v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01892416v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00865112v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03254999v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-G. Medina" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03254988v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Huish" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03255000v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03435077v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03255011v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03255001v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03254990v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03255009v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03255016v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03254984v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00353014v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djemila Zeneidi-Henry" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00325498v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dumont" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03095374v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064734v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05233856v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342697v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658904v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Pierre" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03979382v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03337710v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489760v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Daniel" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Gaillard" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>