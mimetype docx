--- v1 (2026-04-30)
+++ v2 (2026-05-21)
@@ -598,481 +598,481 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-05247798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implantation et durabilité des programmes de lutte contre le paludisme à base d’agents de santé communautaire : revue exploratoire d’études qualitatives en zones rurales</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Editorial : La RFST a 10 ans, et connaît du changement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Fleuret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue francophone sur la santé et les territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 44 p. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/14nh6⟩</w:t>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/14rha⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05477486v1</w:t>
+                <w:t xml:space="preserve">halshs-05477478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial : La RFST a 10 ans, et connaît du changement</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Implantation et durabilité des programmes de lutte contre le paludisme à base d’agents de santé communautaire : revue exploratoire d’études qualitatives en zones rurales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zou Yohan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yolande Toé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Fournet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Pennetier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alphonsine Koffi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue francophone sur la santé et les territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">, 2025, 44 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/14rha⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/14nh6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-05477478v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05477486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enquêter en terrain cosmopolite au Sénégal</w:t>
+                <w:t xml:space="preserve">Backpackers’ Tourism and Health: A Narrative Literature Review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Lessault</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sebastien Fleuret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carnets de géographes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/12sv1⟩</w:t>
+              <w:t xml:space="preserve">Geographies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 4 (1), pp.12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/geographies4010003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04868171v1</w:t>
+                <w:t xml:space="preserve">halshs-04383374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Backpackers’ Tourism and Health: A Narrative Literature Review</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enquêter en terrain cosmopolite au Sénégal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lessault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brenda Le Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marème Niang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Fleuret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastien Fleuret</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mohamadou Samb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geographies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 4 (1), pp.12. </w:t>
+              <w:t xml:space="preserve">Carnets de géographes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 18, </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/geographies4010003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/12sv1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04383374v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04868171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Territoire, coordinations et coopérations en santé: une approche par les cartes mentales géographiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Fleuret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue francophone sur la santé et les territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1100,265 +1100,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04298305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A combined field study of Buruli ulcer disease in southeast Benin proposing preventive strategies based on epidemiological, geographic, behavioural and environmental analyses</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quelle place pour la santé dans les stratégies de communication touristique ? Analyse des sites internet des hôtels de la Riviera Maya au Mexique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Horace Degnonvi</w:t>
+                <w:t xml:space="preserve">Thibaud Szpyrka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Fleuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Télesphore Yao Brou</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Clément Marie Dit Chirot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLOS Global Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pgph.0000095⟩</w:t>
+              <w:t xml:space="preserve">Mondes du tourisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/tourisme.5099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-03531962v1</w:t>
+                <w:t xml:space="preserve">halshs-03886969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle place pour la santé dans les stratégies de communication touristique ? Analyse des sites internet des hôtels de la Riviera Maya au Mexique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A combined field study of Buruli ulcer disease in southeast Benin proposing preventive strategies based on epidemiological, geographic, behavioural and environmental analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Boccarossa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Horace Degnonvi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Télesphore Yao Brou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaud Szpyrka</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Fleuret</w:t>
+                <w:t xml:space="preserve">Marie Robbe-Saule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Marie Dit Chirot</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lucille Esnault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mondes du tourisme</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, </w:t>
+              <w:t xml:space="preserve">PLOS Global Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2, Ahead of print. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/tourisme.5099⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pgph.0000095⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03886969v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03531962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Five Primary care teams facing the Covid Pandemic: analysis of territorial mobilizations</w:t>
               </w:r>
@@ -1491,51 +1491,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observer et comparer les points d’eau fréquentés en milieu villageois : vers une meilleure compréhension des mécanismes de transmission de la maladie de l’ulcère de Buruli au sud-est du Bénin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Boccarossa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Fleuret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue francophone sur la santé et les territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1569,51 +1569,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développer un territoire par le tourisme revient-il également à un développement dans le champ de la santé ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Fleuret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carnets de géographes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 14, </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1641,243 +1641,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03095254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Practicing health geography in 2017 IMGS 2017 Editorial</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Pour une approche conjointe du tourisme et de la santé : postulats à partir de l'exemple de Cancún - Riviera Maya (Mexique)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Fleuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Charreire</w:t>
+                <w:t xml:space="preserve">Samuel Jouault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Social Science &amp; Medicine</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Teoros. Revue de recherche en tourisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2 (38), 28p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02064767v1</w:t>
+                <w:t xml:space="preserve">hal-02301866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pour une approche conjointe du tourisme et de la santé : postulats à partir de l'exemple de Cancún - Riviera Maya (Mexique)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Practicing health geography in 2017 IMGS 2017 Editorial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Fleuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Samuel Jouault</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Charreire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Teoros. Revue de recherche en tourisme</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Social Science &amp; Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.en ligne. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.socscimed.2019.01.025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02301866v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02064767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of well drilling on Buruli ulcer incidence in Benin: a case-control, quantitative survey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Horace Degnonvi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Fleuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Coudereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2079,51 +2079,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un système d’information géographique pour mieux comprendre les pratiques d’automédication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Fleuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Hoyez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2466,256 +2466,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01330411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction locale de la santé : quels sont les facteurs de réussite des projets locaux de santé communautaire ?</w:t>
+                <w:t xml:space="preserve">Local Experiences in Community Health</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Fleuret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Espace Politique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Aims Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2 (3), pp.537-553. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3934/publichealth.2015.3.537⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01186336v1</w:t>
+                <w:t xml:space="preserve">hal-01187839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automédication : l’influence du contexte local dans les perceptions et pratiques des médecins généralistes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Larramendy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Fleuret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue francophone sur la santé et les territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, pp.000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01187844v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local Experiences in Community Health</w:t>
+                <w:t xml:space="preserve">Construction locale de la santé : quels sont les facteurs de réussite des projets locaux de santé communautaire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Fleuret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aims Public Health</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">L'Espace Politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 26 (2), pp.sans objet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3934/publichealth.2015.3.537⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01187839v1</w:t>
+                <w:t xml:space="preserve">hal-01186336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les immigrés au seuil du grand âge. Un questionnement à ancrer dans les territoires de vie</w:t>
               </w:r>
@@ -2727,51 +2727,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Plard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Martineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Fleuret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hommes et migrations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 1309, pp.31-37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2887,81 +2887,81 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing students wellbeing in a spatial dimension</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Fleuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Prugneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Geographical Journal</w:t>
+              <w:t xml:space="preserve">Geographical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 181 (2), pp.110-120. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/geoj.12098⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
@@ -3003,51 +3003,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamiques territoriales de l'économie sociale et solidaire dans les Pays de la Loire. Quels enseignements pour la géographie ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bioteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Fleuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Glemain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3085,51 +3085,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expériences locales en santé communautaire: exemples choisis au Canada, Brésil et Mali, expérimentation en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Fleuret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 89 (2), pp.227 - 246</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3154,51 +3154,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expériences locales en santé communautaire : exemples choisis au Canada, Brésil et Mali, expérimentation en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Fleuret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Géographie de la santé en France, 2012-2 (2), pp.227-246</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3217,212 +3217,212 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01410481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Health geography’s voluntary turn: A view from western France</w:t>
+                <w:t xml:space="preserve">La prévention du SIDA à Bamako, une mise en contexte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mark Skinner</w:t>
+                <w:t xml:space="preserve">Sébastien Tusseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Fleuret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Health and Place</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Villes en parallèles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 44-45, pp.49 - 74</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01188082v1</w:t>
+                <w:t xml:space="preserve">hal-01188088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La prévention du SIDA à Bamako, une mise en contexte</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Tusseau</w:t>
+                <w:t xml:space="preserve">Health geography’s voluntary turn: A view from western France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Skinner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Fleuret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Villes en parallèles</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Health and Place</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 17 (1), pp.33 - 41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.healthplace.2010.09.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01188088v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01188082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vieillissement des personnes handicapées : enjeux organisationnels, transversaux et dimension territoriale</w:t>
               </w:r>
@@ -3486,64 +3486,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Health geography's voluntary turn: a view from western France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Fleuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Skinner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Health and Place</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 17, pp.33-41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3562,579 +3562,579 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00865107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting and mapping the location of an estimated population from a survey: an applied method</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Health, Well‐being and Immigrant Populations in France and Britain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Curtis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Cécile Hoyez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Séchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Danic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Fleuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/cybergeo.22999⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Migration, Health and Social Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 5 (4), pp.4 - 19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5042/ijmhsc.2010.0228⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03110056v1</w:t>
+                <w:t xml:space="preserve">hal-03110062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting and mapping the location of an estimated population from a survey: an applied methodology</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">La prévention du SIDA à Bamako, une mise en contexte, villes en Parallèles,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Fleuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marc Schneider</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Tusseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, pp.en ligne</w:t>
+              <w:t xml:space="preserve">Vilel sen parallèle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 44, pp.49-74</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00865100v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00865104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La prévention du SIDA à Bamako, une mise en contexte, villes en Parallèles,</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Essai de typologie des Centres de santé et de services sociaux au Québec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Fleuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Tusseau</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Apparicio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vilel sen parallèle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 44, pp.49-74</w:t>
+              <w:t xml:space="preserve">Canadian Geographer / Le Géographe canadien</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 55 (2), pp.143-157</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00865104v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00865101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Essai de typologie des Centres de santé et de services sociaux au Québec</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Predicting and mapping the location of an estimated population from a survey: an applied method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Fleuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Apparicio</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gerber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Geographer / Le Géographe canadien</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Non spécifié. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cybergeo.22999⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00865101v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03110056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Health, Well‐being and Immigrant Populations in France and Britain</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne-Cécile Hoyez</w:t>
+                <w:t xml:space="preserve">Predicting and mapping the location of an estimated population from a survey: an applied methodology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Fleuret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gerber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Séchet</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marc Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Migration, Health and Social Care</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, pp.en ligne</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-03110062v1</w:t>
+                <w:t xml:space="preserve">halshs-00865100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mieux comprendre le rôle de l'économie sociale dans les services sociaux et de santé : exemples choisis en France et au Canada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Fleuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Skinner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Internationale de l'Economie Sociale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 315, pp.75-89</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4159,51 +4159,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Networks in local health systems: towards new spaces?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Fleuret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GeoJournal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, online first, 13 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4250,51 +4250,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fixes sans domiciles : réflexions autour de la mobilité des SDF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djemila Zeneidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Fleuret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espace Géographique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 2007/1 (36), pp.1-14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4328,51 +4328,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wellbeing, Health And Geography: A Critical Review And Research Agenda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Fleuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Atkinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4404,126 +4404,126 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00175544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">approche comparée des systèmes de santé en France et au Québec dans les dimensions de territoires</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Les associations dans le système sanitaire et social en France : les territoires de l'invisible</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Fleuret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de l'ARS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 3, pp.145-156</w:t>
+              <w:t xml:space="preserve">Economie et solidarités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 36, pp.107-128</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00175548v1</w:t>
+                <w:t xml:space="preserve">halshs-00175534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand le territoire devient un enjeu de santé : réseaux locaux de services (RLS) au Québec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Fleuret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Études canadiennes / Canadian Studies : Revue interdisciplinaire des études canadiennes en France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 61, pp.89-112</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4542,126 +4542,126 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00175559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les associations dans le système sanitaire et social en France : les territoires de l'invisible</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">approche comparée des systèmes de santé en France et au Québec dans les dimensions de territoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Fleuret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economie et solidarités</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 36, pp.107-128</w:t>
+              <w:t xml:space="preserve">Cahiers de l'ARS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 3, pp.145-156</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00175534v1</w:t>
+                <w:t xml:space="preserve">halshs-00175548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand une réflexion sur la vulnérabilité conduit à monter un projet autour de l'accès aux mobilités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Fleuret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hommes et Terres du Nord</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 1 (2003/2), pp.3-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4686,51 +4686,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recomposition du paysage sanitaire : quand les exigences territoriales rejoignent les enjeux de santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Fleuret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 78 (3), pp.239-246</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4781,51 +4781,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymonde Séchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Fleuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pihet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4880,51 +4880,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les aires d'influence d'un CHU, l'exemple angevin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Fleuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Veschambre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4988,394 +4988,394 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The contribution of comparative genomics to health geography research. A case study on the identification of M. ulcerans contamination sites in Benin</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’apport de la génomique comparative dans la recherche en géographie de la santé : étudede cas sur l’identification des lieux de contamination de M. ulcerans au Bénin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Boccarossa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Fleuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Boccarossa</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harvey Spero Johnson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Eveillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Marion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">the International Medical Geography Symposium (IMGS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Atlanta, United States</w:t>
+              <w:t xml:space="preserve">4èmes Rencontres de Géographie de la Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Aubervillers (Campus Condorcet), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05065558v1</w:t>
+                <w:t xml:space="preserve">hal-05065579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accessibilité aux soins depuis le déploiement des maisons de santé pluri-professionnelles : une scoping review de la littérature française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Peurois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Schweyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Fleuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Ramond-Roquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17e Congrès du Collège de Médecine Générale France (CMGF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05148173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’apport de la génomique comparative dans la recherche en géographie de la santé : étudede cas sur l’identification des lieux de contamination de M. ulcerans au Bénin</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The contribution of comparative genomics to health geography research. A case study on the identification of M. ulcerans contamination sites in Benin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Fleuret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Boccarossa</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Eveillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Marion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4èmes Rencontres de Géographie de la Santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Aubervillers (Campus Condorcet), France</w:t>
+              <w:t xml:space="preserve">the International Medical Geography Symposium (IMGS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Atlanta, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05065579v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05065558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TRANSFORMER LE TOURISME POUR LE RENDRE RESPECTUEUX DE LA SANTE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Fleuret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tourisme et transitions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 12e édition du colloque pluridisciplinaire AsTRES, Nov 2023, Papeete (Tahiti), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5413,64 +5413,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une meilleure compréhension de la dynamique de transmission de M. ulcerans auBénin : l’apport de la génomique comparative et des sciences humaines et sociales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Boccarossa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Eveillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harvey Spero Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Fleuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5534,51 +5534,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concertation pluri professionnelle en MSP, profils et situations cliniques des patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Fiquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Ramond-Roquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Peurois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5853,51 +5853,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Territoires, santé et si les frontières étaient intérieures ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bioteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Fleuret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontières, politiques de santé et réseaux de soins</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Arras, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5922,51 +5922,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Espaces en précarités et bien-être : Les enjeux du lien social.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Fleuret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3th International Conference of Territorial Intelligence "Territory, well-being and social inclusion" REIT, October 19th-21th 2005, Liège</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2005, Liège, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5991,51 +5991,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Associations et réseaux &amp;quot;institutionnels&amp;quot; de soins en France : concurrence, complémentarité ou indifférence polie ? Nonprofit organizations in the healthcare networks in France : competition, complementarity or polite indifference ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Fleuret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"Contesting Citizenship and Civil Society in a Divided World"</w:t>
             </w:r>
             <w:br/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ryerson University and York University, Toronto, Canada</w:t>
@@ -6137,90 +6137,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accessibilité aux soins depuis le déploiement des maisons de santé pluri-professionnelles : une scoping review de la littérature française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Peurois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Schweyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Fleuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Ramond-Roquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès du Collège National des Généralistes Enseignants (CNGE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6402,51 +6402,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allers-retours entre tourisme et santé.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Fleuret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ISTE</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 7, pp.236, 2022, Série Tourisme et systèmes de mobilités, Philippe Violier, 978-1-78406-845-6</w:t>
             </w:r>
           </w:p>
@@ -6473,51 +6473,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Back and Forth between Tourism and Health: From Medical Tourism to Global Health</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Fleuret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">WILEY-ISTE. , 5, pp.256, 2022, tourism and mobility systems set, 978-1-786-30538-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
@@ -6610,51 +6610,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abécédaire de la géographie de la santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Fleuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clelia Gasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6724,51 +6724,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Se soigner par soi-même. Recherche interdisciplinaire sur l'automédication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Brutus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Fleuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Guienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
@@ -6808,51 +6808,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construction locale de la santé.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Fleuret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Matériologiques, pp.70, 2017, Epistémologie de la médecine et du soin, 978-2-37361-116-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7006,51 +7006,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numéro spécial géographie de la santé - Cahiers de géographie du Québec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-S. Cloutier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Fleuret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">55 (156), 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7156,51 +7156,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Itinéraires Bis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Kahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Fleuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Descotes-Genon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7261,51 +7261,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geographie de la santé. Un panorama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Fleuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Thouez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7336,51 +7336,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Espaces, qualité de vie et Bien-être</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Fleuret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires d'Angers, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7398,51 +7398,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La santé, les soins, les territoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Fleuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymonde Séchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7499,351 +7499,351 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géographie de la santé</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Espaces touristiques en mutation sur la Petite Côte sénégalaise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lessault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Soleil Cloutier</w:t>
-[...64 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sakho Papa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Fleuret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environnement et santé publique : fondements et pratiques</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Mers, fleuves et littoraux. Les relations franco-sénégalaises au fil de l'eau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04365557v1</w:t>
+                <w:t xml:space="preserve">hal-04304173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mixed Research Methods for Buruli Ulcer Prevention in Southern Benin Using Geographic Health Surveys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Boccarossa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Fleuret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Health and Medical Geography in Africa</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.91-114, 2023, Global Perspectives on Health Geography, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-41268-4_5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04298383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Espaces touristiques en mutation sur la Petite Côte sénégalaise</w:t>
-[...42 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Géographie de la santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Soleil Cloutier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Turcotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prisca Ayassamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Durette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">I. Goupil-Sormany; M. Debia; P. Glorennec; J. -P. Gonzalez; N. Noisel. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mers, fleuves et littoraux. Les relations franco-sénégalaises au fil de l'eau</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environnement et santé publique : fondements et pratiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de l'EHESP, pp.227-249, 2023, Références Santé Social, 978-2-8109-1007-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ehesp.goupi.2023.01.0227⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04304173v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04365557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géographie de la santé en France, regards rétrospectifs et actuels</w:t>
               </w:r>
@@ -7941,51 +7941,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B comme ... Bien-être</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Fleuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8040,51 +8040,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tourisme médical</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Chasles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Fleuret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Abécédaire de la géographie de la santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8109,51 +8109,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Social constructivism (in a socially constructed health geography ?)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Fleuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valorie Crooks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8230,51 +8230,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'importance du lieu et du contexte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Fleuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Hoyez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8329,51 +8329,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enquêter sur les rapports professionnels/usagers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Hoyez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Fleuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Brique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8588,51 +8588,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'évolution de la santé et la place de la médecine dans la société</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Fleuret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">A. Lévy. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ville, urbanisme et santé, les trois révolutions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mutualité Française, Editions Pascal, pp.263-287, 2012</w:t>
@@ -8655,299 +8655,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00865112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des soins primaires à la territorialisation de la santé : le cas du Brésil</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Géographie de la santé post-collectiviste en Roumanie : rupture sous influences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Fleuret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bioteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Santé et géographie, nouveaux regards</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Economica Anthropos, pp.179 - 214, 2011, 978-2-7178-6098-6</w:t>
+              <w:t xml:space="preserve">Santé et géographie. Nouveaux regards</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Economica Anthropos, pp.153 - 177, 2011, 978-2-7178-6098-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03254999v1</w:t>
+                <w:t xml:space="preserve">hal-03255000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regards croisés sur les géographies de la santé anglophone et francophone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damian Collins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Fleuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Huish</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Hoyez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Santé et géographie, nouveaux regards</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Economica Anthropos, pp.73 - 100, 2011, 978-2-7178-6098-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03254988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géographie de la santé post-collectiviste en Roumanie : rupture sous influences</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Des soins primaires à la territorialisation de la santé : le cas du Brésil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-G. Medina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Fleuret</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Bioteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Santé et géographie. Nouveaux regards</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Economica Anthropos, pp.153 - 177, 2011, 978-2-7178-6098-6</w:t>
+              <w:t xml:space="preserve">Santé et géographie, nouveaux regards</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Economica Anthropos, pp.179 - 214, 2011, 978-2-7178-6098-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03255000v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03254999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
@@ -9009,221 +9009,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03435077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réseaux locaux de santé et associations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Territoires, santé et discontinuités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bioteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Fleuret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réseaux en question : utopies, pratiques et prospective</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IRVSM, pp.179 - 189, 2010</w:t>
+              <w:t xml:space="preserve">Frontières et santé. Genèses et maillages des réseaux transfrontaliers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.69 - 81, 2010, Géographie et cultures, 978-2-296-13095-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03255011v1</w:t>
+                <w:t xml:space="preserve">hal-03255001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Territoires, santé et discontinuités</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Réseaux locaux de santé et associations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Fleuret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontières et santé. Genèses et maillages des réseaux transfrontaliers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, L'Harmattan, pp.69 - 81, 2010, Géographie et cultures, 978-2-296-13095-1</w:t>
+              <w:t xml:space="preserve">Réseaux en question : utopies, pratiques et prospective</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IRVSM, pp.179 - 189, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03255001v1</w:t>
+                <w:t xml:space="preserve">hal-03255011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rôle de l’économie sociale dans les territoires : l'exemple des services sociaux et de santé en France et au Canada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Fleuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Skinner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'économie sociale et solidaire. Nouvelles pratiques et dynamiques territoriales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.241 - 255, 2010, 978-2-7535-1273-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9248,51 +9248,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Territoires et santé : quelle est l’utilité de la géographie de la santé ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Fleuret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Développement territorial et santé : enjeux et opportunités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses polytechniques et universitaires romandes, pp.25 - 48, 2010, 9782880748401</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9311,221 +9311,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03255009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Papa est chercheur</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Un atlas de l'économie sociale et solidaire dans les Pays-de-la-Loire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bioteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Fleuret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Itinéraire bis, parcours de chercheurs au CNRS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Connaissances et Savoirs, 2010, 2753901643</w:t>
+              <w:t xml:space="preserve">La politique du lien. Les nouvelles dynamiques territoriales de l'économie sociale et solidaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.73-90, 2010, Espace et Territoires, 978-2-7535-1208-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03255016v1</w:t>
+                <w:t xml:space="preserve">hal-03254984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un atlas de l'économie sociale et solidaire dans les Pays-de-la-Loire</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Papa est chercheur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Fleuret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La politique du lien. Les nouvelles dynamiques territoriales de l'économie sociale et solidaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.73-90, 2010, Espace et Territoires, 978-2-7535-1208-5</w:t>
+              <w:t xml:space="preserve">Itinéraire bis, parcours de chercheurs au CNRS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Connaissances et Savoirs, 2010, 2753901643</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03254984v1</w:t>
+                <w:t xml:space="preserve">hal-03255016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sans-abris et santé : enjeux de visibilité et d'appropriation au prisme d'une approche qualitative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djemila Zeneidi-Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Fleuret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fleuret, Sébastien ; Thouez, Jean-Pierre. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géographie de la santé : un panorama</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Economica/Anthropos, pp.45-71, 2007</w:t>
@@ -9567,51 +9567,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détresse sociale et santé. Vie à la rue et non-demande de soins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Fleuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pihet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9681,64 +9681,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivir y malvivir en el país de las vacaciones: desarrollo turístico y salud mental en Quintana Roo, México</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Fleuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Marie Dit Chirot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9756,51 +9756,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du tourisme médical à une géographie des interactions entre tourisme et santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Fleuret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9968,64 +9968,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réflexions au carrefour des mobilités internationales et des questions de santé dans une localité du Sud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lessault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Fleuret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10056,51 +10056,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atlas de l’Economie Sociale et Solidaire - Pays de la Loire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bioteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Fleuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10189,77 +10189,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La concertation pluri-professionnelle au sein des maisons de santé : une étude interdisciplinaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Schweyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Ramond-Roquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Fiquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Fleuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10294,51 +10294,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Démarche de définition d’un collectif santé: ses contours, ses missions, ses modes de fonctionnement et la participation des habitants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Fleuret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Rapport pour la ville d’Angers. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -10373,51 +10373,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enquête vie étudiante 2008-2009, Angers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Fleuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10568,51 +10568,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3AC9F72A"/>
+    <w:nsid w:val="610798CE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10799,51 +10799,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sebastien-fleuret" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9906-2740" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069245630" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455744v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Fiquet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Peurois" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Schweyer" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fleuret" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Esvan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12875-025-03142-z" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05384736v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Boccarossa" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Marion" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lepetit" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Briand" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Ganlonon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2025.118790" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05247798v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harvey Johnson" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esai Anagonou" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;l&#233;sphore Brou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perin Catraye" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0013509" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05477486v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zou Yohan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande To&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Fournet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Pennetier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alphonsine Koffi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14nh6" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05477478v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14rha" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868171v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lessault" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brenda Le Bigot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#232;me Niang" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamadou Samb" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12sv1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04383374v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Fleuret" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geographies4010003" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298305v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfst.1785" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03531962v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horace Degnonvi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;lesphore Yao Brou" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Robbe-Saule" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Esnault" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgph.0000095" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03886969v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Szpyrka" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Marie Dit Chirot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tourisme.5099" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03263178v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Blois" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Garnier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfst.976" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023277v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfst.535" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03095254v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdg.5406" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064767v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Charreire" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2019.01.025" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301866v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Jouault" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02284585v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Coudereau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Gnimavo" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigrid Giffon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2542-5196(19)30110-X" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654623v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Andr&#233;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Angoulvant" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Huez" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Perrotin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Peltier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544982v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Hoyez" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christen Juliane" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330417v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damian Collins" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2016.01.029" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TW5BTZ9H-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276560v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Rouland" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Jarraya" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfst.651" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330411v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sss.2011.0206" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186336v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187844v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Larramendy" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187839v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/publichealth.2015.3.537" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646789v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Plard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Martineau" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389253v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bioteau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.697.0890" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03337707v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Prugneau" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geoj.12098" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/97E362DBAED06243216D4310B93EFEA31C7BE9CE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01892579v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Glemain" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03110040v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01410481v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188082v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Skinner" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.healthplace.2010.09.002" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q24J7WZH-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188088v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Tusseau" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03110057v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1008893ar" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00865107v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03110056v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Schneider" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gerber" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.22999" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00865100v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00865104v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00865101v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Apparicio" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03110062v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Curtis" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. S&#233;chet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Danic" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5042/ijmhsc.2010.0228" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2501DFDFEA446AC32C9DB53E979B1209FA36864F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00865099v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00398035v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10708-009-9285-6" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00175537v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djemila Zeneidi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.361.0001" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00175544v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Atkinson" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00175548v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00175559v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00175534v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00175520v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00175526v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01449383v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymonde S&#233;chet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier David" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pihet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Raoulx" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00175510v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Veschambre" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065558v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148173v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Faivre" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Ramond-Roquin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065579v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harvey Spero Johnson" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Eveillard" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298413v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05065637v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979709v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Gay" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03932146v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03119971v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658907v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01022495v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009667v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05599706v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150016v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03691918v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03887047v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298334v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394165391" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03691989v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clelia Gasquet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://materiologiques.com/fr/epistemologie-de-la-medecine-et-du-soin/293-abecedaire-de-la-sante-geographie-et-sante-9782373612202.html" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654594v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brutus" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Guienne" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr/societe/7550-se-soigner-par-soi-meme.html" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544969v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02171321v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Calvez" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bertrand" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Vaillant" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/8119/sante-et-territoires" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03337708v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-S. Cloutier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03254983v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424173v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Kahn" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Descotes-Genon" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B. Garnier" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Levenes" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00398042v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Thouez" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009666v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009665v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365557v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Soleil Cloutier" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Turcotte" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prisca Ayassamy" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bonnet" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Durette" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ehesp.goupi.2023.01.0227" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298383v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-41268-4_5" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304173v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakho Papa" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720589v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Peggy Hellequin" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lucas-Gabrielli" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rican" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02548599v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Michel" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02106216v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Chasles" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064725v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valorie Crooks" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gavin Andrews" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie Pearce" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Routledge-Handbook-of-Health-Geography/Crooks-Andrews-Pearce/p/book/9781138098046" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02277197v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130066v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Brique" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle d'Halluin" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334651v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01892416v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00865112v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03254999v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-G. Medina" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03254988v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Huish" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03255000v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03435077v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03255011v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03255001v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03254990v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03255009v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03255016v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03254984v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00353014v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djemila Zeneidi-Henry" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00325498v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dumont" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03095374v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064734v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05233856v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342697v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658904v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Pierre" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03979382v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03337710v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489760v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Daniel" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Gaillard" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sebastien-fleuret" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9906-2740" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069245630" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455744v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Fiquet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Peurois" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Schweyer" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fleuret" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Esvan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12875-025-03142-z" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05384736v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Boccarossa" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Marion" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lepetit" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Briand" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Ganlonon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2025.118790" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05247798v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harvey Johnson" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esai Anagonou" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;l&#233;sphore Brou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perin Catraye" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0013509" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05477478v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14rha" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05477486v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zou Yohan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande To&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Fournet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Pennetier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alphonsine Koffi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14nh6" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04383374v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Fleuret" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geographies4010003" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868171v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lessault" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brenda Le Bigot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#232;me Niang" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamadou Samb" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12sv1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298305v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfst.1785" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03886969v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Szpyrka" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Marie Dit Chirot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tourisme.5099" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03531962v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horace Degnonvi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;lesphore Yao Brou" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Robbe-Saule" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Esnault" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgph.0000095" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03263178v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Blois" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Garnier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfst.976" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023277v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfst.535" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03095254v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdg.5406" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301866v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Jouault" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064767v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Charreire" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2019.01.025" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02284585v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Coudereau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Gnimavo" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigrid Giffon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2542-5196(19)30110-X" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654623v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Andr&#233;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Angoulvant" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Huez" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Perrotin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Peltier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544982v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Hoyez" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christen Juliane" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330417v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damian Collins" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2016.01.029" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TW5BTZ9H-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276560v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Rouland" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Jarraya" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfst.651" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330411v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sss.2011.0206" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187839v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/publichealth.2015.3.537" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187844v2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Larramendy" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186336v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646789v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Plard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Martineau" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389253v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bioteau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.697.0890" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03337707v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Prugneau" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geoj.12098" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/97E362DBAED06243216D4310B93EFEA31C7BE9CE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01892579v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Glemain" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03110040v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01410481v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188088v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Tusseau" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188082v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Skinner" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.healthplace.2010.09.002" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q24J7WZH-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03110057v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1008893ar" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00865107v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03110062v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Curtis" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. S&#233;chet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Danic" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5042/ijmhsc.2010.0228" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2501DFDFEA446AC32C9DB53E979B1209FA36864F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00865104v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00865101v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Apparicio" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03110056v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Schneider" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gerber" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.22999" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00865100v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00865099v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00398035v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10708-009-9285-6" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00175537v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djemila Zeneidi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.361.0001" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00175544v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Atkinson" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00175534v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00175559v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00175548v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00175520v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00175526v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01449383v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymonde S&#233;chet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier David" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pihet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Raoulx" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00175510v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Veschambre" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065579v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harvey Spero Johnson" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Eveillard" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148173v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Faivre" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Ramond-Roquin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065558v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298413v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05065637v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979709v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Gay" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03932146v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03119971v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658907v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01022495v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009667v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05599706v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150016v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03691918v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03887047v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298334v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394165391" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03691989v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clelia Gasquet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://materiologiques.com/fr/epistemologie-de-la-medecine-et-du-soin/293-abecedaire-de-la-sante-geographie-et-sante-9782373612202.html" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654594v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brutus" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Guienne" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr/societe/7550-se-soigner-par-soi-meme.html" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544969v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02171321v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Calvez" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bertrand" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Vaillant" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/8119/sante-et-territoires" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03337708v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-S. Cloutier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03254983v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424173v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Kahn" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Descotes-Genon" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B. Garnier" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Levenes" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00398042v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Thouez" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009666v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009665v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304173v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakho Papa" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298383v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-41268-4_5" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365557v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Soleil Cloutier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Turcotte" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prisca Ayassamy" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bonnet" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Durette" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ehesp.goupi.2023.01.0227" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720589v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Peggy Hellequin" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lucas-Gabrielli" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rican" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02548599v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Michel" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02106216v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Chasles" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064725v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valorie Crooks" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gavin Andrews" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie Pearce" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Routledge-Handbook-of-Health-Geography/Crooks-Andrews-Pearce/p/book/9781138098046" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02277197v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130066v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Brique" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle d'Halluin" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334651v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01892416v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00865112v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03255000v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03254988v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Huish" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03254999v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-G. Medina" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03435077v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03255001v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03255011v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03254990v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03255009v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03254984v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03255016v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00353014v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djemila Zeneidi-Henry" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00325498v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dumont" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03095374v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064734v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05233856v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342697v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658904v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Pierre" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03979382v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03337710v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489760v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Daniel" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Gaillard" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>