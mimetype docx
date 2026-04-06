--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -1164,274 +1164,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03813194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitrogen-doped graphenic foam synthesized by solvothermal-based process: Effect of pyrolysis temperature on the material properties</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lilian Moumaneix</w:t>
+                <w:t xml:space="preserve">Intercalation of sodium and heavy alkali metals into graphenic foams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Speyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Fontana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">François Lapicque</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Cahen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Hérold</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 300, pp.110165. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2020.110165⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 306, pp.110344. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2020.110344⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02892597v1</w:t>
+                <w:t xml:space="preserve">hal-02959666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intercalation of sodium and heavy alkali metals into graphenic foams</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucie Speyer</w:t>
+                <w:t xml:space="preserve">Nitrogen-doped graphenic foam synthesized by solvothermal-based process: Effect of pyrolysis temperature on the material properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Moumaneix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Fontana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Cahen</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Dossot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lapicque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Hérold</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 306, pp.110344. </w:t>
+              <w:t xml:space="preserve">, 2020, 300, pp.110165. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2020.110344⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2020.110165⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02959666v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02892597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of and mechanism proposal for solvothermal reaction between sodium and 1-(2-hydroxyethyl)piperidine as the first step towards nitrogen-doped graphenic foam synthesis</w:t>
               </w:r>
@@ -2178,274 +2178,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02351968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the precursor alcohol on the adsorptive properties of graphene foams elaborated by a solvothermal-based process</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Real-time mass spectroscopy analysis of Li-ion battery electrolyte degradation under abusive thermal conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Ploneis</w:t>
+                <w:t xml:space="preserve">B. Gaulupeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Delobel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Cahen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Fontana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Hérold</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2017.02.035⟩</w:t>
+              <w:t xml:space="preserve">Journal of Power Sources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 342, pp.808-815. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2016.12.078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05050284v1</w:t>
+                <w:t xml:space="preserve">hal-02352028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-time mass spectroscopy analysis of Li-ion battery electrolyte degradation under abusive thermal conditions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">B. Delobel</w:t>
+                <w:t xml:space="preserve">Influence of the precursor alcohol on the adsorptive properties of graphene foams elaborated by a solvothermal-based process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Speyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Fontana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Cahen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Fontana</w:t>
+                <w:t xml:space="preserve">Sophie Ploneis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Hérold</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Power Sources</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 342, pp.808-815. </w:t>
+              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 243, pp.254-262. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2016.12.078⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2017.02.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02352028v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05050284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward the control of graphenic foams</w:t>
               </w:r>
@@ -2689,307 +2689,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01410295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-scale characterization of graphenic materials synthesized by a solvothermal-based process: Influence of the thermal treatment</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Fontana</w:t>
+                <w:t xml:space="preserve">Quantitative investigation of mineral impurities of HiPco SWCNT samples: Chemical mechanisms for purification and annealing treatments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Remy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Cahen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Malaman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ghouti Medjahdi</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Bellouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid State Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.solidstatesciences.2015.10.009⟩</w:t>
+              <w:t xml:space="preserve">Carbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 93, pp.933-944. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbon.2015.06.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01289108v1</w:t>
+                <w:t xml:space="preserve">hal-01279104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative investigation of mineral impurities of HiPco SWCNT samples: Chemical mechanisms for purification and annealing treatments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emeline Remy</w:t>
+                <w:t xml:space="preserve">Multi-scale characterization of graphenic materials synthesized by a solvothermal-based process: Influence of the thermal treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Speyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Fontana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Cahen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christine Bellouard</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghouti Medjahdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbon.2015.06.015⟩</w:t>
+              <w:t xml:space="preserve">Solid State Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 50, pp.42-51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.solidstatesciences.2015.10.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01279104v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01289108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of half-cells with sulfonated Pt/Vulcan catalyst for PEM fuel cells</w:t>
               </w:r>
@@ -3173,51 +3173,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Bettahar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Fontana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemSusChem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 6 (8), pp.1490-1499. </w:t>
@@ -3267,51 +3267,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Additive-Free Assemblies of Ramified Single-Walled Carbon Nanotubes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Remy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Hérold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4076,674 +4076,674 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01356182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interconnect materials for next-generation solid oxide fuel cells</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Metallic interconnects for SOFC: competitive effect of water vapour and oxygen on the oxidation behaviour of ferritic stainless steel.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Fontana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Caboche</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European-Science-Foundation-Exploratory Workshop on Proton Conducting Materials for Next-Generation Solid Oxide Fuel Cells</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Gordon Research Conference - High Temperature Corrosion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, New London (New Hampshire), United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00493200v1</w:t>
+                <w:t xml:space="preserve">hal-00493214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metallic interconnects for SOFC: competitive effect of water vapour and oxygen on the oxidation behaviour of ferritic stainless steel.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interconnect materials for next-generation solid oxide fuel cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Piccardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberta Amendola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Fontana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Caboche</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gordon Research Conference - High Temperature Corrosion</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European-Science-Foundation-Exploratory Workshop on Proton Conducting Materials for Next-Generation Solid Oxide Fuel Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Gênes, Italy. pp.545-551, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10800-008-9743-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00493214v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00493200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metallic interconnects for SOFC: effect of water vapour on oxidation resistance of differently coated alloys.</w:t>
+                <w:t xml:space="preserve">On the effect of surface treatment to improve oxidation resistance and conductivity of metallic interconnects for SOFC in operating conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Fontana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirko Vuksa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Caboche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Piccardo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fuel Cells Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Copenhague, Denmark</w:t>
+              <w:t xml:space="preserve">7th International Symposium on High Temperature Corrosion and Protection of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Les Embiez, France. pp.753-762</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00493218v1</w:t>
+                <w:t xml:space="preserve">hal-00493151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Résistance à la corrosion d'interconnecteurs métalliques de piles à combustibles de type SOFC : Influence de la vapeur d'eau</w:t>
+                <w:t xml:space="preserve">Metallic interconnects for SOFC: effect of water vapour on oxidation resistance of differently coated alloys.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Fontana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Caboche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IXèmes Journées d'Ecoles Doctorales Carnot et Pasteur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Besançon, France</w:t>
+              <w:t xml:space="preserve">Materials Science for Highly Efficient Use of Energy and Resource, Session fuel cell materials meet hydrogen, National Institute for Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Tsukuba, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00493237v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00493210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metallic interconnects for SOFC: effect of water vapour on oxidation resistance of differently coated alloys.</w:t>
+                <w:t xml:space="preserve">Résistance à la corrosion d'interconnecteurs métalliques de piles à combustibles de type SOFC : Influence de la vapeur d'eau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Fontana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Caboche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science for Highly Efficient Use of Energy and Resource, Session fuel cell materials meet hydrogen, National Institute for Materials Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, Tsukuba, Japan</w:t>
+              <w:t xml:space="preserve">IXèmes Journées d'Ecoles Doctorales Carnot et Pasteur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00493210v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00493237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the effect of surface treatment to improve oxidation resistance and conductivity of metallic interconnects for SOFC in operating conditions</w:t>
+                <w:t xml:space="preserve">Metallic interconnects for SOFC: effect of water vapour on oxidation resistance of differently coated alloys.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Fontana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Caboche</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paolo Piccardo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Symposium on High Temperature Corrosion and Protection of Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Les Embiez, France. pp.753-762</w:t>
+              <w:t xml:space="preserve">Fuel Cells Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Copenhague, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00493151v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00493218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OXYDATION D'INTERCONNECTEURS METALLIQUES DE PILE A COMBUSTIBLES DE TYPE SOFC SOUS HYDROGENE ENRICHI EN VAPEUR D'EAU</w:t>
               </w:r>
@@ -5109,51 +5109,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ASR evaluation of different kinds of coatings on a ferritic stainless steel as SOFC interconnects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Piccardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Gannon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6094,51 +6094,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04535209v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Raspado" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Speyer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Bolmont" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cahen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Fontana" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpcs.2024.112013" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508076v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Daoud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoubida Kecira" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumessa&#226;d Benturki" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Girods" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Rogaume" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13399-023-04359-7" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441210v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Le Guyader" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Morvan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Miconnet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Marin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Moussa" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/f15020304" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04150941v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fontana" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13399-022-03073-0" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205582v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Magniez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. da Silva Tousch" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fontana" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Martin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Czerwiec" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2023.134960" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956904v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Moumaneix" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lapicque" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire H&#233;rold" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtchem.2022.101343" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813223v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Agrebi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Letoff&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kallel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Royaud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Ayadi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00289-022-04171-9" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813194v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Letoff&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cuynet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric No&#235;l" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic de Poucques" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1cp04826k" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02892597v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dossot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2020.110165" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02959666v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2020.110344" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02929212v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenifer Guerrero Parra" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Herold" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0nj02716b" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02351893v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.S. Saidina" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mariatti" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zubir" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10854-019-02357-y" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120715v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13399-019-00543-w" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627440v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Donnot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Fontana" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microc.2019.05.022" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02351804v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11664-019-07376-3" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02351968v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2018.08.020" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05050284v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ploneis" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2017.02.035" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02352028v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gaulupeau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Delobel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cahen" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2016.12.078" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-01760332v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Louppe" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/pac-2016-1117" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01410295v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuzhen Xia" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bonnet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Desforges" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Maranzana" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2016.01.024" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289108v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaafar Ghanbaja" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghouti Medjahdi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2015.10.009" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279104v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Remy" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Malaman" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bellouard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2015.06.015" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-51NZFDWF-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01761567v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Thao Nguyen" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Mar&#233;ch&#233;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2014.04.007" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6BVKP3PK-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865986v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Olcese" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Lardier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Bettahar" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.201300191" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BZ3TDR4T-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289119v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Valsaque" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Mar&#234;ch&#233;" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp406396y" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769495v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chevalier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Caboche" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-012-9308-4" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8K1P6PTL-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461976v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Balland" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Gannon" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Deibert" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2009.04.017" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D51RVLZ7-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461969v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2008.11.041" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-208DFQRJ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461748v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Amendola" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Piccardo" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Caboche" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2007.06.255" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VF9SM70Z-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356182v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eun Jeong Kim" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Navas" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gleize" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493200v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Piccardo" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10800-008-9743-8" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZSBB80MK-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493214v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493218v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493237v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493210v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493151v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirko Vuksa" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493230v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493208v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493244v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493248v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461974v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Viviani" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Barbucci" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2007.07.096" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493252v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444121v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Chevigny" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368865v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Liebgott" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin da Silva Tousch" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien L&#233;toff&#233;" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorra Ibrahim" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Kabbara" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368920v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00461163v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03867756v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04535209v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Raspado" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Speyer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Bolmont" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cahen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Fontana" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpcs.2024.112013" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508076v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Daoud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoubida Kecira" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumessa&#226;d Benturki" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Girods" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Rogaume" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13399-023-04359-7" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441210v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Le Guyader" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Morvan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Miconnet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Marin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Moussa" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/f15020304" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04150941v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fontana" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13399-022-03073-0" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205582v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Magniez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. da Silva Tousch" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fontana" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Martin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Czerwiec" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2023.134960" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956904v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Moumaneix" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lapicque" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire H&#233;rold" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtchem.2022.101343" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813223v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Agrebi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Letoff&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kallel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Royaud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Ayadi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00289-022-04171-9" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813194v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Letoff&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cuynet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric No&#235;l" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic de Poucques" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1cp04826k" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02959666v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2020.110344" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02892597v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dossot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2020.110165" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02929212v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenifer Guerrero Parra" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Herold" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0nj02716b" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02351893v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.S. Saidina" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mariatti" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zubir" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10854-019-02357-y" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120715v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13399-019-00543-w" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627440v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Donnot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Fontana" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microc.2019.05.022" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02351804v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11664-019-07376-3" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02351968v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2018.08.020" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02352028v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gaulupeau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Delobel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cahen" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2016.12.078" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05050284v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ploneis" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2017.02.035" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-01760332v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Louppe" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/pac-2016-1117" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01410295v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuzhen Xia" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bonnet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Desforges" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Maranzana" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2016.01.024" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279104v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Remy" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Malaman" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaafar Ghanbaja" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bellouard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2015.06.015" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-51NZFDWF-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289108v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghouti Medjahdi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2015.10.009" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01761567v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Thao Nguyen" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Mar&#233;ch&#233;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2014.04.007" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6BVKP3PK-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865986v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Olcese" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Lardier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Bettahar" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.201300191" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BZ3TDR4T-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289119v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Valsaque" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Mar&#234;ch&#233;" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp406396y" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769495v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chevalier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Caboche" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-012-9308-4" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8K1P6PTL-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461976v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Balland" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Gannon" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Deibert" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2009.04.017" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D51RVLZ7-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461969v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2008.11.041" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-208DFQRJ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461748v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Amendola" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Piccardo" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Caboche" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2007.06.255" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VF9SM70Z-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356182v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eun Jeong Kim" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Navas" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gleize" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493214v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493200v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Piccardo" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10800-008-9743-8" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZSBB80MK-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493151v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirko Vuksa" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493210v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493237v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493218v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493230v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493208v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493244v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493248v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461974v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Viviani" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Barbucci" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2007.07.096" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493252v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444121v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Chevigny" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368865v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Liebgott" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin da Silva Tousch" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien L&#233;toff&#233;" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorra Ibrahim" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Kabbara" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368920v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00461163v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03867756v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>