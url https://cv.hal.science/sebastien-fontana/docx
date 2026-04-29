--- v1 (2026-04-06)
+++ v2 (2026-04-29)
@@ -109,1459 +109,1459 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuning the porosity of hard carbons elaborated from sucrose</w:t>
+                <w:t xml:space="preserve">Influence of Date Palm-Based Biochar and Compost on Water Retention Properties of Soils with Different Sand Contents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L Raspado</w:t>
+                <w:t xml:space="preserve">Elie Le Guyader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Speyer</w:t>
+                <w:t xml:space="preserve">Xavier Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickaël Bolmont</w:t>
+                <w:t xml:space="preserve">Vincent Miconnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Cahen</w:t>
+                <w:t xml:space="preserve">B. Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Fontana</w:t>
+                <w:t xml:space="preserve">Mohamed Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics and Chemistry of Solids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">Forests</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15 (2), pp.304. </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jpcs.2024.112013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/f15020304⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04535209v1</w:t>
+                <w:t xml:space="preserve">hal-04441210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of novel adsorbents from Phoenix dactylifera rachis. Box–Behnken design, kinetic, and isotherm models for BEZAKTIV Red S-MAX dye adsorption onto the produced carbons</w:t>
+                <w:t xml:space="preserve">The effect of steam on the physicochemical properties of activated carbons based on Ziziphus jujube stones for reactive dye removal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounir Daoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Oumessaâd Benturki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Zoubida Kecira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Girods</w:t>
+                <w:t xml:space="preserve">Sébastien Fontana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Rogaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomass Conversion and Biorefinery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 14 (18), pp.22183-22201. </w:t>
+              <w:t xml:space="preserve">, 2024, 14 (8), pp.9557-9570. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s13399-023-04359-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s13399-022-03073-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04508076v1</w:t>
+                <w:t xml:space="preserve">hal-04150941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Date Palm-Based Biochar and Compost on Water Retention Properties of Soils with Different Sand Contents</w:t>
+                <w:t xml:space="preserve">Tuning the porosity of hard carbons elaborated from sucrose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elie Le Guyader</w:t>
+                <w:t xml:space="preserve">L Raspado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Morvan</w:t>
+                <w:t xml:space="preserve">Lucie Speyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Miconnet</w:t>
+                <w:t xml:space="preserve">Mickaël Bolmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Marin</w:t>
+                <w:t xml:space="preserve">Sébastien Cahen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Moussa</w:t>
+                <w:t xml:space="preserve">S Fontana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forests</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 15 (2), pp.304. </w:t>
+              <w:t xml:space="preserve">Journal of Physics and Chemistry of Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/f15020304⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jpcs.2024.112013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04441210v1</w:t>
+                <w:t xml:space="preserve">hal-04535209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of steam on the physicochemical properties of activated carbons based on Ziziphus jujube stones for reactive dye removal</w:t>
+                <w:t xml:space="preserve">Characterization of novel adsorbents from Phoenix dactylifera rachis. Box–Behnken design, kinetic, and isotherm models for BEZAKTIV Red S-MAX dye adsorption onto the produced carbons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounir Daoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Zoubida Kecira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Oumessaâd Benturki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Fontana</w:t>
+                <w:t xml:space="preserve">Pierre Girods</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Rogaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomass Conversion and Biorefinery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 14 (8), pp.9557-9570. </w:t>
+              <w:t xml:space="preserve">, 2024, 14 (18), pp.22183-22201. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s13399-022-03073-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s13399-023-04359-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04150941v1</w:t>
+                <w:t xml:space="preserve">hal-04508076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How carbon black nanoparticles affect the occurrence of soft-sparking during plasma electrolytic oxidation</w:t>
+                <w:t xml:space="preserve">General outlook of the elaboration of nitrogen doped graphenic materials from the reaction between an amino alcohol and metallic sodium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Magniez</w:t>
+                <w:t xml:space="preserve">Lilian Moumaneix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Fontana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. da Silva Tousch</w:t>
+                <w:t xml:space="preserve">François Lapicque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Fontana</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Claire Hérold</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.matlet.2023.134960⟩</w:t>
+              <w:t xml:space="preserve">Materials Today Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 27, pp.101343. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mtchem.2022.101343⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04205582v1</w:t>
+                <w:t xml:space="preserve">hal-03956904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">General outlook of the elaboration of nitrogen doped graphenic materials from the reaction between an amino alcohol and metallic sodium</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How carbon black nanoparticles affect the occurrence of soft-sparking during plasma electrolytic oxidation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Magniez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. da Silva Tousch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lilian Moumaneix</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Fontana</w:t>
+                <w:t xml:space="preserve">S. Fontana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Lapicque</w:t>
+                <w:t xml:space="preserve">J. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Hérold</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">T. Czerwiec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Today Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 27, pp.101343. </w:t>
+              <w:t xml:space="preserve">Materials Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 350, pp.134960. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mtchem.2022.101343⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.matlet.2023.134960⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03956904v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04205582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic dielectric properties of isotactic polypropylene-g-maleic anhydride crosslinked by capped-end polyether diamine and filled with native or functionalized nano-graphite particles</w:t>
+                <w:t xml:space="preserve">Functionalization and exfoliation of graphite with low temperature pulse plasma in distilled water</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Agrebi</w:t>
+                <w:t xml:space="preserve">Adrien Letoffé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Letoffé</w:t>
+                <w:t xml:space="preserve">Stéphane Cuynet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Kallel</w:t>
+                <w:t xml:space="preserve">Cédric Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ludovic de Poucques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">I. Royaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Z. Ayadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Bulletin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 24 (9), pp.5578-5589. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00289-022-04171-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d1cp04826k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03813223v1</w:t>
+                <w:t xml:space="preserve">hal-03813194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functionalization and exfoliation of graphite with low temperature pulse plasma in distilled water</w:t>
+                <w:t xml:space="preserve">Dynamic dielectric properties of isotactic polypropylene-g-maleic anhydride crosslinked by capped-end polyether diamine and filled with native or functionalized nano-graphite particles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Letoffé</w:t>
+                <w:t xml:space="preserve">F. Agrebi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Cuynet</w:t>
+                <w:t xml:space="preserve">A. Letoffé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Noël</w:t>
+                <w:t xml:space="preserve">A. Kallel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Royaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic de Poucques</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">I. Royaud</w:t>
+                <w:t xml:space="preserve">Z. Ayadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 24 (9), pp.5578-5589. </w:t>
+              <w:t xml:space="preserve">Polymer Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d1cp04826k⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00289-022-04171-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03813194v1</w:t>
+                <w:t xml:space="preserve">hal-03813223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intercalation of sodium and heavy alkali metals into graphenic foams</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Investigation of and mechanism proposal for solvothermal reaction between sodium and 1-(2-hydroxyethyl)piperidine as the first step towards nitrogen-doped graphenic foam synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Moumaneix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenifer Guerrero Parra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Fontana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Claire Hérold</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lapicque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Herold</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2020.110344⟩</w:t>
+              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 44 (30), pp.13207-13215. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d0nj02716b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02959666v1</w:t>
+                <w:t xml:space="preserve">hal-02929212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitrogen-doped graphenic foam synthesized by solvothermal-based process: Effect of pyrolysis temperature on the material properties</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Intercalation of sodium and heavy alkali metals into graphenic foams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Speyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Fontana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Cahen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Hérold</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 300, pp.110165. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2020, 306, pp.110344. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2020.110344⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2020.110165⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02892597v1</w:t>
+                <w:t xml:space="preserve">hal-02959666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of and mechanism proposal for solvothermal reaction between sodium and 1-(2-hydroxyethyl)piperidine as the first step towards nitrogen-doped graphenic foam synthesis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Nitrogen-doped graphenic foam synthesized by solvothermal-based process: Effect of pyrolysis temperature on the material properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Moumaneix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Fontana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Dossot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lapicque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Claire Herold</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Hérold</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 44 (30), pp.13207-13215. </w:t>
+              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 300, pp.110165. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d0nj02716b⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2020.110165⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02929212v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02892597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance of graphene hybrid-based ink for flexible electronics</w:t>
               </w:r>
@@ -1586,64 +1586,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mariatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Zubir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Fontana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Hérold</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials Science: Materials in Electronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 30 (22), pp.19906-19916. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1690,90 +1690,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy and matter balance of process of activated carbon production from Algerian agricultural wastes: date palm rachis and jujube stones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounir Daoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oumessaâd Benturki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Fontana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Rogaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Girods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomass Conversion and Biorefinery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 11 (5), pp.1537-1554. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1820,64 +1820,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adsorption ability of activated carbons from Phoenix dactylifera rachis and Ziziphus jujube stones for the removal of commercial dye and the treatment of dyestuff wastewater</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounir Daoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oumessaâd Benturki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Girods</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Donnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1963,64 +1963,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.S. Saidina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Zubir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Fontana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Hérold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mariatti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2067,90 +2067,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simple production of high-quality graphene foams by pyrolysis of sodium ethoxide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Speyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Fontana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Cahen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Hérold</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 219, pp.57-66. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2178,404 +2178,404 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02351968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-time mass spectroscopy analysis of Li-ion battery electrolyte degradation under abusive thermal conditions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Toward the control of graphenic foams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Speyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Gaulupeau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">S. Cahen</w:t>
+                <w:t xml:space="preserve">Océane Louppe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Fontana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Cahen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Hérold</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Power Sources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2016.12.078⟩</w:t>
+              <w:t xml:space="preserve">Pure and Applied Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 89 (4), pp.565-577. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/pac-2016-1117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02352028v1</w:t>
+                <w:t xml:space="preserve">hal-01760332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the precursor alcohol on the adsorptive properties of graphene foams elaborated by a solvothermal-based process</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Fontana</w:t>
+                <w:t xml:space="preserve">Real-time mass spectroscopy analysis of Li-ion battery electrolyte degradation under abusive thermal conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Gaulupeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Delobel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Ploneis</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">S. Cahen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Fontana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Hérold</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 243, pp.254-262. </w:t>
+              <w:t xml:space="preserve">Journal of Power Sources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 342, pp.808-815. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2017.02.035⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2016.12.078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05050284v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02352028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward the control of graphenic foams</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Influence of the precursor alcohol on the adsorptive properties of graphene foams elaborated by a solvothermal-based process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Speyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Fontana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Océane Louppe</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Sophie Ploneis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Hérold</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pure and Applied Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 89 (4), pp.565-577. </w:t>
+              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 243, pp.254-262. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1515/pac-2016-1117⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2017.02.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01760332v1</w:t>
+                <w:t xml:space="preserve">hal-05050284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Less-Nafion electrodes based on PSSA-Pt/Vulcan catalyst for PEM fuel cells</w:t>
               </w:r>
@@ -2587,51 +2587,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuzhen Xia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Fontana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Desforges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2708,51 +2708,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative investigation of mineral impurities of HiPco SWCNT samples: Chemical mechanisms for purification and annealing treatments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Remy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Cahen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Malaman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2841,77 +2841,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-scale characterization of graphenic materials synthesized by a solvothermal-based process: Influence of the thermal treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Speyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Fontana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Cahen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3001,51 +3001,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuzhen Xia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi-Thao Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Fontana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Desforges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3160,51 +3160,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">George Lardier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Bettahar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Fontana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3280,90 +3280,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Additive-Free Assemblies of Ramified Single-Walled Carbon Nanotubes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Remy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Hérold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Valsaque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Marêché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Fontana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 117 (37), pp.19245-19252. </w:t>
@@ -3401,51 +3401,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metallic Interconnects for Solid Oxide Fuel Cell: Performance of Reactive Element Oxide Coating During 10, 20 and 30 Months Exposure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Fontana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3663,51 +3663,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metallic interconnects for solid oxide fuel cell: Effect of water vapour on oxidation resistance of differently coated alloys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Fontana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3779,51 +3779,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metallic interconnects for SOFC: Characterisation of corrosion resistance and conductivity evaluation at operating temperature of differently coated alloys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Fontana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberta Amendola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4009,51 +4009,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Navas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gleize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Speyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fifth International Symposium on Energy Challenges and Mechanics (ECM5) - Working on small scales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Inverness, United Kingdom</w:t>
@@ -4082,51 +4082,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metallic interconnects for SOFC: competitive effect of water vapour and oxygen on the oxidation behaviour of ferritic stainless steel.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Fontana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4203,51 +4203,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Piccardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberta Amendola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Fontana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4323,51 +4323,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the effect of surface treatment to improve oxidation resistance and conductivity of metallic interconnects for SOFC in operating conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Fontana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirko Vuksa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4444,51 +4444,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metallic interconnects for SOFC: effect of water vapour on oxidation resistance of differently coated alloys.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Fontana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4539,51 +4539,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Résistance à la corrosion d'interconnecteurs métalliques de piles à combustibles de type SOFC : Influence de la vapeur d'eau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Fontana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4634,51 +4634,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metallic interconnects for SOFC: effect of water vapour on oxidation resistance of differently coated alloys.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Fontana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4729,51 +4729,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OXYDATION D'INTERCONNECTEURS METALLIQUES DE PILE A COMBUSTIBLES DE TYPE SOFC SOUS HYDROGENE ENRICHI EN VAPEUR D'EAU</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Fontana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4824,51 +4824,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of Haynes230 for Solid Oxide Fuel Cell Interconnect Application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Fontana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4919,51 +4919,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">INTERCONNECTEURS METALLIQUES DE PILES A COMBUSTIBLES DE TYPE SOFC : EFFET DE LA VAPEUR D'EAU SUR LA RESISTANCE A LA CORROSION</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Fontana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5014,51 +5014,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interconnecteurs métalliques de piles à combustibles de type SOFC : effet d'un traitement de surface par MOCVD.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Fontana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5243,51 +5243,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation d'alliages métalliques commerciaux pour les interconnecteurs de piles à combustibles de type SOFC.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Fontana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5383,64 +5383,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-production of active char and hydrogen from Algerian Date Palm Spikelet: Matter and energy balance based on experimental data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounir Daoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oumessaâd Benturki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Fontana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Chevigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5760,51 +5760,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interconnecteurs métalliques de piles à combustible de type SOFC - Résistance à la corrosion et conductivité électrique à haute température</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Fontana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Matériaux. Université de Bourgogne, 2009. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -5863,51 +5863,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matériaux carbonés pour l’énergie et l’environnement : apport de l’analyse texturale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Fontana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chimie. Université de Lorraine (France); Institut Jean Lamour, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6094,51 +6094,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04535209v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Raspado" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Speyer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Bolmont" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cahen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Fontana" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpcs.2024.112013" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508076v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Daoud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoubida Kecira" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumessa&#226;d Benturki" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Girods" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Rogaume" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13399-023-04359-7" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441210v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Le Guyader" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Morvan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Miconnet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Marin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Moussa" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/f15020304" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04150941v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fontana" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13399-022-03073-0" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205582v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Magniez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. da Silva Tousch" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fontana" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Martin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Czerwiec" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2023.134960" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956904v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Moumaneix" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lapicque" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire H&#233;rold" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtchem.2022.101343" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813223v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Agrebi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Letoff&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kallel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Royaud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Ayadi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00289-022-04171-9" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813194v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Letoff&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cuynet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric No&#235;l" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic de Poucques" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1cp04826k" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02959666v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2020.110344" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02892597v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dossot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2020.110165" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02929212v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenifer Guerrero Parra" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Herold" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0nj02716b" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02351893v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.S. Saidina" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mariatti" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zubir" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10854-019-02357-y" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120715v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13399-019-00543-w" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627440v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Donnot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Fontana" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microc.2019.05.022" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02351804v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11664-019-07376-3" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02351968v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2018.08.020" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02352028v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gaulupeau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Delobel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cahen" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2016.12.078" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05050284v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ploneis" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2017.02.035" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-01760332v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Louppe" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/pac-2016-1117" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01410295v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuzhen Xia" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bonnet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Desforges" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Maranzana" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2016.01.024" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279104v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Remy" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Malaman" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaafar Ghanbaja" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bellouard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2015.06.015" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-51NZFDWF-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289108v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghouti Medjahdi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2015.10.009" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01761567v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Thao Nguyen" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Mar&#233;ch&#233;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2014.04.007" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6BVKP3PK-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865986v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Olcese" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Lardier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Bettahar" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.201300191" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BZ3TDR4T-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289119v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Valsaque" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Mar&#234;ch&#233;" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp406396y" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769495v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chevalier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Caboche" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-012-9308-4" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8K1P6PTL-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461976v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Balland" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Gannon" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Deibert" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2009.04.017" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D51RVLZ7-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461969v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2008.11.041" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-208DFQRJ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461748v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Amendola" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Piccardo" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Caboche" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2007.06.255" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VF9SM70Z-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356182v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eun Jeong Kim" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Navas" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gleize" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493214v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493200v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Piccardo" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10800-008-9743-8" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZSBB80MK-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493151v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirko Vuksa" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493210v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493237v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493218v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493230v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493208v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493244v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493248v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461974v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Viviani" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Barbucci" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2007.07.096" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493252v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444121v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Chevigny" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368865v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Liebgott" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin da Silva Tousch" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien L&#233;toff&#233;" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorra Ibrahim" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Kabbara" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368920v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00461163v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03867756v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441210v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Le Guyader" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Morvan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Miconnet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Marin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Moussa" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/f15020304" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04150941v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Daoud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumessa&#226;d Benturki" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoubida Kecira" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fontana" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Rogaume" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13399-022-03073-0" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04535209v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Raspado" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Speyer" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Bolmont" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cahen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Fontana" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpcs.2024.112013" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508076v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Girods" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13399-023-04359-7" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956904v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Moumaneix" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lapicque" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire H&#233;rold" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtchem.2022.101343" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205582v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Magniez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. da Silva Tousch" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fontana" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Martin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Czerwiec" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2023.134960" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813194v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Letoff&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cuynet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric No&#235;l" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic de Poucques" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Royaud" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1cp04826k" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813223v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Agrebi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Letoff&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kallel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Ayadi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00289-022-04171-9" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02929212v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenifer Guerrero Parra" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Herold" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0nj02716b" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02959666v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2020.110344" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02892597v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dossot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2020.110165" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02351893v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.S. Saidina" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mariatti" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zubir" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10854-019-02357-y" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120715v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13399-019-00543-w" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627440v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Donnot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Fontana" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microc.2019.05.022" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02351804v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11664-019-07376-3" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02351968v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2018.08.020" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-01760332v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Louppe" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/pac-2016-1117" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02352028v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gaulupeau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Delobel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cahen" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2016.12.078" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05050284v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ploneis" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2017.02.035" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01410295v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuzhen Xia" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bonnet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Desforges" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Maranzana" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2016.01.024" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279104v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Remy" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Malaman" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaafar Ghanbaja" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bellouard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2015.06.015" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-51NZFDWF-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289108v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghouti Medjahdi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2015.10.009" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01761567v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Thao Nguyen" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Mar&#233;ch&#233;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2014.04.007" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6BVKP3PK-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865986v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Olcese" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Lardier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Bettahar" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.201300191" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BZ3TDR4T-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289119v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Valsaque" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Mar&#234;ch&#233;" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp406396y" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769495v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chevalier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Caboche" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-012-9308-4" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8K1P6PTL-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461976v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Balland" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Gannon" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Deibert" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2009.04.017" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D51RVLZ7-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461969v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2008.11.041" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-208DFQRJ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461748v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Amendola" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Piccardo" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Caboche" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2007.06.255" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VF9SM70Z-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356182v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eun Jeong Kim" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Navas" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gleize" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493214v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493200v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Piccardo" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10800-008-9743-8" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZSBB80MK-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493151v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirko Vuksa" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493210v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493237v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493218v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493230v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493208v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493244v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493248v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461974v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Viviani" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Barbucci" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2007.07.096" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493252v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444121v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Chevigny" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368865v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Liebgott" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin da Silva Tousch" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien L&#233;toff&#233;" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorra Ibrahim" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Kabbara" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368920v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00461163v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03867756v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>