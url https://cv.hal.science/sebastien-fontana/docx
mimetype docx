--- v2 (2026-04-29)
+++ v3 (2026-05-24)
@@ -109,1459 +109,1459 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Date Palm-Based Biochar and Compost on Water Retention Properties of Soils with Different Sand Contents</w:t>
+                <w:t xml:space="preserve">Tuning the porosity of hard carbons elaborated from sucrose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elie Le Guyader</w:t>
+                <w:t xml:space="preserve">L Raspado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Morvan</w:t>
+                <w:t xml:space="preserve">Lucie Speyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Miconnet</w:t>
+                <w:t xml:space="preserve">Mickaël Bolmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Marin</w:t>
+                <w:t xml:space="preserve">Sébastien Cahen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Moussa</w:t>
+                <w:t xml:space="preserve">S Fontana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forests</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 15 (2), pp.304. </w:t>
+              <w:t xml:space="preserve">Journal of Physics and Chemistry of Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/f15020304⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jpcs.2024.112013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04441210v1</w:t>
+                <w:t xml:space="preserve">hal-04535209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of steam on the physicochemical properties of activated carbons based on Ziziphus jujube stones for reactive dye removal</w:t>
+                <w:t xml:space="preserve">Characterization of novel adsorbents from Phoenix dactylifera rachis. Box–Behnken design, kinetic, and isotherm models for BEZAKTIV Red S-MAX dye adsorption onto the produced carbons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounir Daoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Zoubida Kecira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Oumessaâd Benturki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Fontana</w:t>
+                <w:t xml:space="preserve">Pierre Girods</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Rogaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomass Conversion and Biorefinery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 14 (8), pp.9557-9570. </w:t>
+              <w:t xml:space="preserve">, 2024, 14 (18), pp.22183-22201. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s13399-022-03073-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s13399-023-04359-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04150941v1</w:t>
+                <w:t xml:space="preserve">hal-04508076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuning the porosity of hard carbons elaborated from sucrose</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The effect of steam on the physicochemical properties of activated carbons based on Ziziphus jujube stones for reactive dye removal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounir Daoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oumessaâd Benturki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoubida Kecira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L Raspado</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">S Fontana</w:t>
+                <w:t xml:space="preserve">Sébastien Fontana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Rogaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics and Chemistry of Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jpcs.2024.112013⟩</w:t>
+              <w:t xml:space="preserve">Biomass Conversion and Biorefinery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (8), pp.9557-9570. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13399-022-03073-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04535209v1</w:t>
+                <w:t xml:space="preserve">hal-04150941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of novel adsorbents from Phoenix dactylifera rachis. Box–Behnken design, kinetic, and isotherm models for BEZAKTIV Red S-MAX dye adsorption onto the produced carbons</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Oumessaâd Benturki</w:t>
+                <w:t xml:space="preserve">Influence of Date Palm-Based Biochar and Compost on Water Retention Properties of Soils with Different Sand Contents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Le Guyader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Miconnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Girods</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yann Rogaume</w:t>
+                <w:t xml:space="preserve">Mohamed Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomass Conversion and Biorefinery</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 14 (18), pp.22183-22201. </w:t>
+              <w:t xml:space="preserve">Forests</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15 (2), pp.304. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s13399-023-04359-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/f15020304⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04508076v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04441210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">General outlook of the elaboration of nitrogen doped graphenic materials from the reaction between an amino alcohol and metallic sodium</w:t>
+                <w:t xml:space="preserve">How carbon black nanoparticles affect the occurrence of soft-sparking during plasma electrolytic oxidation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lilian Moumaneix</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Fontana</w:t>
+                <w:t xml:space="preserve">L. Magniez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Lapicque</w:t>
+                <w:t xml:space="preserve">C. da Silva Tousch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Hérold</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">S. Fontana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Czerwiec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Today Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mtchem.2022.101343⟩</w:t>
+              <w:t xml:space="preserve">Materials Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 350, pp.134960. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matlet.2023.134960⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03956904v1</w:t>
+                <w:t xml:space="preserve">hal-04205582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How carbon black nanoparticles affect the occurrence of soft-sparking during plasma electrolytic oxidation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">General outlook of the elaboration of nitrogen doped graphenic materials from the reaction between an amino alcohol and metallic sodium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Fontana</w:t>
+                <w:t xml:space="preserve">Lilian Moumaneix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Fontana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Martin</w:t>
+                <w:t xml:space="preserve">François Lapicque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Czerwiec</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Claire Hérold</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 350, pp.134960. </w:t>
+              <w:t xml:space="preserve">Materials Today Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 27, pp.101343. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.matlet.2023.134960⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mtchem.2022.101343⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04205582v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03956904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functionalization and exfoliation of graphite with low temperature pulse plasma in distilled water</w:t>
+                <w:t xml:space="preserve">Dynamic dielectric properties of isotactic polypropylene-g-maleic anhydride crosslinked by capped-end polyether diamine and filled with native or functionalized nano-graphite particles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Letoffé</w:t>
+                <w:t xml:space="preserve">F. Agrebi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Cuynet</w:t>
+                <w:t xml:space="preserve">A. Letoffé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Noël</w:t>
+                <w:t xml:space="preserve">A. Kallel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic de Poucques</w:t>
+                <w:t xml:space="preserve">I. Royaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Royaud</w:t>
+                <w:t xml:space="preserve">Z. Ayadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 24 (9), pp.5578-5589. </w:t>
+              <w:t xml:space="preserve">Polymer Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d1cp04826k⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00289-022-04171-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03813194v1</w:t>
+                <w:t xml:space="preserve">hal-03813223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic dielectric properties of isotactic polypropylene-g-maleic anhydride crosslinked by capped-end polyether diamine and filled with native or functionalized nano-graphite particles</w:t>
+                <w:t xml:space="preserve">Functionalization and exfoliation of graphite with low temperature pulse plasma in distilled water</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Agrebi</w:t>
+                <w:t xml:space="preserve">Adrien Letoffé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Letoffé</w:t>
+                <w:t xml:space="preserve">Stéphane Cuynet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Kallel</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Cédric Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic de Poucques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Royaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Z. Ayadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Bulletin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 24 (9), pp.5578-5589. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00289-022-04171-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d1cp04826k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03813223v1</w:t>
+                <w:t xml:space="preserve">hal-03813194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of and mechanism proposal for solvothermal reaction between sodium and 1-(2-hydroxyethyl)piperidine as the first step towards nitrogen-doped graphenic foam synthesis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Nitrogen-doped graphenic foam synthesized by solvothermal-based process: Effect of pyrolysis temperature on the material properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Moumaneix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Fontana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jenifer Guerrero Parra</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">M. Dossot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lapicque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Claire Herold</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Hérold</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d0nj02716b⟩</w:t>
+              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 300, pp.110165. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2020.110165⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02929212v1</w:t>
+                <w:t xml:space="preserve">hal-02892597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intercalation of sodium and heavy alkali metals into graphenic foams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Speyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Fontana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Cahen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Hérold</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 306, pp.110344. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.micromeso.2020.110344⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02959666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitrogen-doped graphenic foam synthesized by solvothermal-based process: Effect of pyrolysis temperature on the material properties</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Investigation of and mechanism proposal for solvothermal reaction between sodium and 1-(2-hydroxyethyl)piperidine as the first step towards nitrogen-doped graphenic foam synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Moumaneix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenifer Guerrero Parra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Fontana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lapicque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Dossot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Claire Hérold</w:t>
+                <w:t xml:space="preserve">Claire Herold</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 300, pp.110165. </w:t>
+              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 44 (30), pp.13207-13215. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2020.110165⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d0nj02716b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02892597v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02929212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance of graphene hybrid-based ink for flexible electronics</w:t>
               </w:r>
@@ -1586,64 +1586,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mariatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Zubir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Fontana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Hérold</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials Science: Materials in Electronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 30 (22), pp.19906-19916. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1690,90 +1690,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy and matter balance of process of activated carbon production from Algerian agricultural wastes: date palm rachis and jujube stones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounir Daoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oumessaâd Benturki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Fontana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Rogaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Girods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomass Conversion and Biorefinery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 11 (5), pp.1537-1554. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1820,64 +1820,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adsorption ability of activated carbons from Phoenix dactylifera rachis and Ziziphus jujube stones for the removal of commercial dye and the treatment of dyestuff wastewater</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounir Daoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oumessaâd Benturki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Girods</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Donnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1963,64 +1963,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.S. Saidina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Zubir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Fontana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Hérold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mariatti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2067,90 +2067,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simple production of high-quality graphene foams by pyrolysis of sodium ethoxide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Speyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Fontana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Cahen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Hérold</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 219, pp.57-66. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2178,157 +2178,144 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02351968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward the control of graphenic foams</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Influence of the precursor alcohol on the adsorptive properties of graphene foams elaborated by a solvothermal-based process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Speyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Fontana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Océane Louppe</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Sophie Ploneis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Hérold</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pure and Applied Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 89 (4), pp.565-577. </w:t>
+              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 243, pp.254-262. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1515/pac-2016-1117⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2017.02.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01760332v1</w:t>
+                <w:t xml:space="preserve">hal-05050284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real-time mass spectroscopy analysis of Li-ion battery electrolyte degradation under abusive thermal conditions</w:t>
               </w:r>
@@ -2353,64 +2340,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Delobel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Cahen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Fontana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Hérold</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Power Sources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 342, pp.808-815. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2438,144 +2425,157 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02352028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the precursor alcohol on the adsorptive properties of graphene foams elaborated by a solvothermal-based process</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Toward the control of graphenic foams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Speyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Océane Louppe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Fontana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Cahen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Hérold</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 243, pp.254-262. </w:t>
+              <w:t xml:space="preserve">Pure and Applied Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 89 (4), pp.565-577. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2017.02.035⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1515/pac-2016-1117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05050284v1</w:t>
+                <w:t xml:space="preserve">hal-01760332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Less-Nafion electrodes based on PSSA-Pt/Vulcan catalyst for PEM fuel cells</w:t>
               </w:r>
@@ -2587,51 +2587,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuzhen Xia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Fontana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Desforges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2689,307 +2689,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01410295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative investigation of mineral impurities of HiPco SWCNT samples: Chemical mechanisms for purification and annealing treatments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multi-scale characterization of graphenic materials synthesized by a solvothermal-based process: Influence of the thermal treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Speyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Fontana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Cahen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emeline Remy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Cahen</w:t>
+                <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Malaman</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christine Bellouard</w:t>
+                <w:t xml:space="preserve">Ghouti Medjahdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbon.2015.06.015⟩</w:t>
+              <w:t xml:space="preserve">Solid State Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 50, pp.42-51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.solidstatesciences.2015.10.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01279104v1</w:t>
+                <w:t xml:space="preserve">hal-01289108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-scale characterization of graphenic materials synthesized by a solvothermal-based process: Influence of the thermal treatment</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Quantitative investigation of mineral impurities of HiPco SWCNT samples: Chemical mechanisms for purification and annealing treatments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Remy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Cahen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Malaman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ghouti Medjahdi</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Bellouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid State Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Carbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 93, pp.933-944. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbon.2015.06.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.solidstatesciences.2015.10.009⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01289108v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01279104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of half-cells with sulfonated Pt/Vulcan catalyst for PEM fuel cells</w:t>
               </w:r>
@@ -3001,51 +3001,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuzhen Xia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi-Thao Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Fontana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Desforges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3160,64 +3160,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">George Lardier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Bettahar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Fontana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemSusChem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 6 (8), pp.1490-1499. </w:t>
@@ -3267,103 +3267,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Additive-Free Assemblies of Ramified Single-Walled Carbon Nanotubes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Remy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Hérold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Valsaque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Marêché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Fontana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 117 (37), pp.19245-19252. </w:t>
@@ -3401,51 +3401,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metallic Interconnects for Solid Oxide Fuel Cell: Performance of Reactive Element Oxide Coating During 10, 20 and 30 Months Exposure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Fontana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3663,51 +3663,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metallic interconnects for solid oxide fuel cell: Effect of water vapour on oxidation resistance of differently coated alloys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Fontana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3779,51 +3779,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metallic interconnects for SOFC: Characterisation of corrosion resistance and conductivity evaluation at operating temperature of differently coated alloys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Fontana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberta Amendola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4009,51 +4009,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Navas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gleize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Speyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fifth International Symposium on Energy Challenges and Mechanics (ECM5) - Working on small scales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Inverness, United Kingdom</w:t>
@@ -4076,704 +4076,704 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01356182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metallic interconnects for SOFC: competitive effect of water vapour and oxygen on the oxidation behaviour of ferritic stainless steel.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Interconnect materials for next-generation solid oxide fuel cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Piccardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberta Amendola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Fontana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Caboche</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gordon Research Conference - High Temperature Corrosion</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European-Science-Foundation-Exploratory Workshop on Proton Conducting Materials for Next-Generation Solid Oxide Fuel Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Gênes, Italy. pp.545-551, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10800-008-9743-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00493214v1</w:t>
+                <w:t xml:space="preserve">hal-00493200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interconnect materials for next-generation solid oxide fuel cells</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Metallic interconnects for SOFC: competitive effect of water vapour and oxygen on the oxidation behaviour of ferritic stainless steel.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Fontana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Caboche</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European-Science-Foundation-Exploratory Workshop on Proton Conducting Materials for Next-Generation Solid Oxide Fuel Cells</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Gordon Research Conference - High Temperature Corrosion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, New London (New Hampshire), United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00493200v1</w:t>
+                <w:t xml:space="preserve">hal-00493214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the effect of surface treatment to improve oxidation resistance and conductivity of metallic interconnects for SOFC in operating conditions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Résistance à la corrosion d'interconnecteurs métalliques de piles à combustibles de type SOFC : Influence de la vapeur d'eau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Fontana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Caboche</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paolo Piccardo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Symposium on High Temperature Corrosion and Protection of Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Les Embiez, France. pp.753-762</w:t>
+              <w:t xml:space="preserve">IXèmes Journées d'Ecoles Doctorales Carnot et Pasteur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00493151v1</w:t>
+                <w:t xml:space="preserve">hal-00493237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metallic interconnects for SOFC: effect of water vapour on oxidation resistance of differently coated alloys.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Fontana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Caboche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science for Highly Efficient Use of Energy and Resource, Session fuel cell materials meet hydrogen, National Institute for Materials Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, Tsukuba, Japan</w:t>
+              <w:t xml:space="preserve">Fuel Cells Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Copenhague, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00493210v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00493218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Résistance à la corrosion d'interconnecteurs métalliques de piles à combustibles de type SOFC : Influence de la vapeur d'eau</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Metallic interconnects for SOFC: effect of water vapour on oxidation resistance of differently coated alloys.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Fontana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Caboche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IXèmes Journées d'Ecoles Doctorales Carnot et Pasteur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Besançon, France</w:t>
+              <w:t xml:space="preserve">Materials Science for Highly Efficient Use of Energy and Resource, Session fuel cell materials meet hydrogen, National Institute for Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Tsukuba, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00493237v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00493210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metallic interconnects for SOFC: effect of water vapour on oxidation resistance of differently coated alloys.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">On the effect of surface treatment to improve oxidation resistance and conductivity of metallic interconnects for SOFC in operating conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Fontana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirko Vuksa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Caboche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Piccardo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fuel Cells Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Copenhague, Denmark</w:t>
+              <w:t xml:space="preserve">7th International Symposium on High Temperature Corrosion and Protection of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Les Embiez, France. pp.753-762</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00493218v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00493151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OXYDATION D'INTERCONNECTEURS METALLIQUES DE PILE A COMBUSTIBLES DE TYPE SOFC SOUS HYDROGENE ENRICHI EN VAPEUR D'EAU</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Fontana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4824,51 +4824,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of Haynes230 for Solid Oxide Fuel Cell Interconnect Application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Fontana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4919,51 +4919,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">INTERCONNECTEURS METALLIQUES DE PILES A COMBUSTIBLES DE TYPE SOFC : EFFET DE LA VAPEUR D'EAU SUR LA RESISTANCE A LA CORROSION</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Fontana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5014,51 +5014,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interconnecteurs métalliques de piles à combustibles de type SOFC : effet d'un traitement de surface par MOCVD.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Fontana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5109,51 +5109,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ASR evaluation of different kinds of coatings on a ferritic stainless steel as SOFC interconnects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Piccardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Gannon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5243,51 +5243,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation d'alliages métalliques commerciaux pour les interconnecteurs de piles à combustibles de type SOFC.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Fontana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5383,64 +5383,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-production of active char and hydrogen from Algerian Date Palm Spikelet: Matter and energy balance based on experimental data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounir Daoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oumessaâd Benturki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Fontana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Chevigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5760,51 +5760,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interconnecteurs métalliques de piles à combustible de type SOFC - Résistance à la corrosion et conductivité électrique à haute température</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Fontana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Matériaux. Université de Bourgogne, 2009. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -5863,51 +5863,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matériaux carbonés pour l’énergie et l’environnement : apport de l’analyse texturale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Fontana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chimie. Université de Lorraine (France); Institut Jean Lamour, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6094,51 +6094,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441210v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Le Guyader" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Morvan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Miconnet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Marin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Moussa" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/f15020304" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04150941v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Daoud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumessa&#226;d Benturki" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoubida Kecira" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fontana" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Rogaume" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13399-022-03073-0" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04535209v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Raspado" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Speyer" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Bolmont" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cahen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Fontana" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpcs.2024.112013" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508076v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Girods" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13399-023-04359-7" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956904v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Moumaneix" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lapicque" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire H&#233;rold" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtchem.2022.101343" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205582v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Magniez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. da Silva Tousch" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fontana" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Martin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Czerwiec" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2023.134960" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813194v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Letoff&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cuynet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric No&#235;l" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic de Poucques" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Royaud" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1cp04826k" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813223v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Agrebi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Letoff&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kallel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Ayadi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00289-022-04171-9" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02929212v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenifer Guerrero Parra" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Herold" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0nj02716b" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02959666v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2020.110344" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02892597v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dossot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2020.110165" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02351893v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.S. Saidina" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mariatti" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zubir" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10854-019-02357-y" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120715v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13399-019-00543-w" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627440v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Donnot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Fontana" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microc.2019.05.022" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02351804v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11664-019-07376-3" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02351968v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2018.08.020" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-01760332v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Louppe" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/pac-2016-1117" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02352028v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gaulupeau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Delobel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cahen" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2016.12.078" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05050284v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ploneis" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2017.02.035" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01410295v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuzhen Xia" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bonnet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Desforges" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Maranzana" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2016.01.024" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279104v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Remy" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Malaman" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaafar Ghanbaja" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bellouard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2015.06.015" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-51NZFDWF-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289108v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghouti Medjahdi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2015.10.009" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01761567v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Thao Nguyen" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Mar&#233;ch&#233;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2014.04.007" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6BVKP3PK-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865986v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Olcese" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Lardier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Bettahar" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.201300191" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BZ3TDR4T-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289119v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Valsaque" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Mar&#234;ch&#233;" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp406396y" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769495v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chevalier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Caboche" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-012-9308-4" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8K1P6PTL-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461976v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Balland" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Gannon" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Deibert" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2009.04.017" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D51RVLZ7-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461969v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2008.11.041" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-208DFQRJ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461748v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Amendola" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Piccardo" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Caboche" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2007.06.255" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VF9SM70Z-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356182v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eun Jeong Kim" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Navas" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gleize" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493214v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493200v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Piccardo" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10800-008-9743-8" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZSBB80MK-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493151v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirko Vuksa" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493210v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493237v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493218v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493230v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493208v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493244v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493248v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461974v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Viviani" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Barbucci" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2007.07.096" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493252v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444121v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Chevigny" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368865v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Liebgott" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin da Silva Tousch" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien L&#233;toff&#233;" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorra Ibrahim" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Kabbara" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368920v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00461163v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03867756v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04535209v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Raspado" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Speyer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Bolmont" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cahen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Fontana" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpcs.2024.112013" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508076v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Daoud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoubida Kecira" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumessa&#226;d Benturki" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Girods" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Rogaume" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13399-023-04359-7" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04150941v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fontana" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13399-022-03073-0" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441210v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Le Guyader" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Morvan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Miconnet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Marin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Moussa" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/f15020304" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205582v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Magniez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. da Silva Tousch" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fontana" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Martin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Czerwiec" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2023.134960" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956904v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Moumaneix" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lapicque" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire H&#233;rold" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtchem.2022.101343" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813223v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Agrebi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Letoff&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kallel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Royaud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Ayadi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00289-022-04171-9" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813194v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Letoff&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cuynet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric No&#235;l" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic de Poucques" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1cp04826k" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02892597v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dossot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2020.110165" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02959666v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2020.110344" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02929212v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenifer Guerrero Parra" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Herold" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0nj02716b" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02351893v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.S. Saidina" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mariatti" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zubir" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10854-019-02357-y" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120715v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13399-019-00543-w" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627440v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Donnot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Fontana" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microc.2019.05.022" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02351804v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11664-019-07376-3" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02351968v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2018.08.020" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05050284v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ploneis" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2017.02.035" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02352028v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gaulupeau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Delobel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cahen" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2016.12.078" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-01760332v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Louppe" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/pac-2016-1117" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01410295v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuzhen Xia" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bonnet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Desforges" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Maranzana" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2016.01.024" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289108v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaafar Ghanbaja" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghouti Medjahdi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2015.10.009" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279104v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Remy" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Malaman" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bellouard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2015.06.015" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-51NZFDWF-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01761567v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Thao Nguyen" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Mar&#233;ch&#233;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2014.04.007" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6BVKP3PK-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865986v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Olcese" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Lardier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Bettahar" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.201300191" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BZ3TDR4T-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289119v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Valsaque" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Mar&#234;ch&#233;" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp406396y" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769495v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chevalier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Caboche" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-012-9308-4" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8K1P6PTL-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461976v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Balland" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Gannon" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Deibert" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2009.04.017" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D51RVLZ7-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461969v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2008.11.041" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-208DFQRJ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461748v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Amendola" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Piccardo" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Caboche" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2007.06.255" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VF9SM70Z-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356182v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eun Jeong Kim" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Navas" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gleize" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493200v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Piccardo" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10800-008-9743-8" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZSBB80MK-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493214v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493237v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493218v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493210v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493151v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirko Vuksa" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493230v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493208v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493244v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493248v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461974v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Viviani" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Barbucci" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2007.07.096" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493252v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444121v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Chevigny" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368865v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Liebgott" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin da Silva Tousch" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien L&#233;toff&#233;" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorra Ibrahim" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Kabbara" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368920v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00461163v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03867756v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>