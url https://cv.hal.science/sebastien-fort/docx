--- v0 (2026-03-27)
+++ v1 (2026-04-30)
@@ -368,295 +368,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05335800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The $Medicago\ truncatula$ LYR4 intracellular domain serves as a scaffold in immunity signaling independent of its phosphorylation activity</w:t>
+                <w:t xml:space="preserve">Several groups of LysM-RLKs are involved in symbiotic signal perception and arbuscular mycorrhiza establishment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bine Simonsen</w:t>
+                <w:t xml:space="preserve">Yi Ding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henriette Ruebsam</w:t>
+                <w:t xml:space="preserve">Zélie Lesterps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Vogel Kolte</w:t>
+                <w:t xml:space="preserve">Virginie Gasciolli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Meisner Larsen</w:t>
+                <w:t xml:space="preserve">Anne-Laure Fuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christina Kroenauer</w:t>
+                <w:t xml:space="preserve">Mégane Gaston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 246, pp.1423-1431. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (1), pp.5999. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/nph.70067⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-025-60717-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04755909v2</w:t>
+                <w:t xml:space="preserve">hal-05203846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Several groups of LysM-RLKs are involved in symbiotic signal perception and arbuscular mycorrhiza establishment</w:t>
+                <w:t xml:space="preserve">The $Medicago\ truncatula$ LYR4 intracellular domain serves as a scaffold in immunity signaling independent of its phosphorylation activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yi Ding</w:t>
+                <w:t xml:space="preserve">Bine Simonsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zélie Lesterps</w:t>
+                <w:t xml:space="preserve">Henriette Ruebsam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Gasciolli</w:t>
+                <w:t xml:space="preserve">Marie Vogel Kolte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Laure Fuchs</w:t>
+                <w:t xml:space="preserve">Maria Meisner Larsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mégane Gaston</w:t>
+                <w:t xml:space="preserve">Christina Kroenauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 16 (1), pp.5999. </w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 246, pp.1423-1431. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-025-60717-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/nph.70067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05203846v1</w:t>
+                <w:t xml:space="preserve">hal-04755909v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glycosynthase-Based Synthesis of Peptidoglycan Oligosaccharides to Address Bacterial Cell-Wall Elongation Processes</w:t>
               </w:r>
@@ -1038,295 +1038,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03988750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of Neuraminidase‐Resistant Sialyllactose Mimetics from &amp;lt;i&amp;gt;N&amp;lt;/i&amp;gt;‐Acyl Mannosamines using Metabolically Engineered &amp;lt;i&amp;gt;Escherichia coli&amp;lt;/i&amp;gt;</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evolution of Lipochitooligosaccharide Binding to a LysM-RLK for Nodulation in Medicago truncatula</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Samain</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Armand</w:t>
+                <w:t xml:space="preserve">Julie Cullimore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Jeacomine</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emeline Richard</w:t>
+                <w:t xml:space="preserve">Judith Fliegmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Gasciolli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystel Gibelin-Viala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Carles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.202301555⟩</w:t>
+              <w:t xml:space="preserve">Plant and Cell Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/pcp/pcad033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04231571v1</w:t>
+                <w:t xml:space="preserve">hal-04131801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of Lipochitooligosaccharide Binding to a LysM-RLK for Nodulation in Medicago truncatula</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Virginie Gasciolli</w:t>
+                <w:t xml:space="preserve">Synthesis of Neuraminidase‐Resistant Sialyllactose Mimetics from &amp;lt;i&amp;gt;N&amp;lt;/i&amp;gt;‐Acyl Mannosamines using Metabolically Engineered &amp;lt;i&amp;gt;Escherichia coli&amp;lt;/i&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Rivollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chrystel Gibelin-Viala</w:t>
+                <w:t xml:space="preserve">Eric Samain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Armand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noémie Carles</w:t>
+                <w:t xml:space="preserve">Isabelle Jeacomine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Cell Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, </w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 29 (46), </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/pcp/pcad033⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/chem.202301555⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04131801v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04231571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biocatalyse et oligosaccharides de chitine pour une agriculture plus verte</w:t>
               </w:r>
@@ -1848,51 +1848,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Jeacomine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Armand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3796,425 +3796,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02115541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A versatile nanoarray electrode produced from block copolymer thin films for specific detection of proteins</w:t>
+                <w:t xml:space="preserve">Chemo-bacterial synthesis of conjugatable glycosaminoglycans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samira Fayad</w:t>
+                <w:t xml:space="preserve">Bernard Priem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edson Minatti</w:t>
+                <w:t xml:space="preserve">Julien Peroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valdir Soldi</w:t>
+                <w:t xml:space="preserve">Philippe Colin-Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Drouillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Fort</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 123, pp.128-136. </w:t>
+              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 167, pp.123-128. </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.polymer.2017.07.015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2017.03.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02115433v1</w:t>
+                <w:t xml:space="preserve">hal-02115546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemo-bacterial synthesis of conjugatable glycosaminoglycans</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chemobacterial Synthesis of a Sialyl-Tn Cyclopeptide Vaccine Candidate.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Priem</w:t>
+                <w:t xml:space="preserve">Carlo Pifferi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Peroux</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sophie Drouillard</w:t>
+                <w:t xml:space="preserve">Michele Fiore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Samain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Fort</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2017.03.026⟩</w:t>
+              <w:t xml:space="preserve">ChemBioChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 18 (17), pp.1730-1734. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cbic.201700240⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02115546v1</w:t>
+                <w:t xml:space="preserve">hal-01571659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemobacterial Synthesis of a Sialyl-Tn Cyclopeptide Vaccine Candidate.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emeline Richard</w:t>
+                <w:t xml:space="preserve">A versatile nanoarray electrode produced from block copolymer thin films for specific detection of proteins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samira Fayad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edson Minatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlo Pifferi</w:t>
+                <w:t xml:space="preserve">Valdir Soldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michele Fiore</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Fort</w:t>
+                <w:t xml:space="preserve">Pierre Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemBioChem</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 18 (17), pp.1730-1734. </w:t>
+              <w:t xml:space="preserve">Polymer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 123, pp.128-136. </w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cbic.201700240⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.polymer.2017.07.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01571659v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02115433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determining the Site of Action of Strigolactones during Nodulation</w:t>
               </w:r>
@@ -4239,51 +4239,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cassandra Hugill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Samain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Cottaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4477,51 +4477,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient Conjugation of Oligosaccharides to Polymer Particles through Furan/Maleimide Diels-Alder Reaction: Application to the Capture of Carbohydrate-Binding Proteins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Petrelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Samain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Pradeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5022,77 +5022,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurine Buon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Drouillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Priem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Glycobiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 26 (7), pp.723-731. </w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5371,307 +5371,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01354648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbohydrates as New Probes for the Identification of Closely Related Escherichia coli Strains Using Surface Plasmon Resonance Imaging</w:t>
+                <w:t xml:space="preserve">Chemoenzymatic Syntheses of Sialylated Oligosaccharides Containing C5-Modified Neuraminic Acids for Dual Inhibition of Hemagglutinins and Neuraminidases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Bulard</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Roberto Calemczuk</w:t>
+                <w:t xml:space="preserve">Lémonia Birikaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Pradeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Armand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Priem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Márquez-Domínguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ac5037704⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 21 (30), pp.10903-10912. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201500708⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01587601v1</w:t>
+                <w:t xml:space="preserve">hal-02119224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemoenzymatic Syntheses of Sialylated Oligosaccharides Containing C5-Modified Neuraminic Acids for Dual Inhibition of Hemagglutinins and Neuraminidases</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Carbohydrates as New Probes for the Identification of Closely Related Escherichia coli Strains Using Surface Plasmon Resonance Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Bulard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Bouchet-Spinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Chaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lémonia Birikaki</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Luis Márquez-Domínguez</w:t>
+                <w:t xml:space="preserve">André Roget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Calemczuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201500708⟩</w:t>
+              <w:t xml:space="preserve">Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 87 (3), pp.1804-1811. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ac5037704⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02119224v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01587601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oligosaccharide-based block copolymers: Metal-free thiol–maleimide click conjugation and self-assembly into nanoparticles</w:t>
               </w:r>
@@ -6699,449 +6699,449 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02114580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Block copolymer technology applied to nanoelectronics</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Xyloglucan-based diblock co-oligomer: Synthesis, self-assembly and steric stabilization of proteins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Baron</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">C. Gauche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Soldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Fort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Borsali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Halila</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pssc.201300002⟩</w:t>
+              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 98 (2), pp.1272-1280. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2013.07.064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02114577v1</w:t>
+                <w:t xml:space="preserve">hal-00903495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lipo-chitooligosaccharidic Symbiotic Signals Are Recognized by LysM Receptor-Like Kinase LYR3 in the Legume Medicago truncatula.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Judith Fliegmann</w:t>
+                <w:t xml:space="preserve">Block copolymer technology applied to nanoelectronics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salomé Tallegas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Aggrafeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Canova</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Virginie Gasciolli</w:t>
+                <w:t xml:space="preserve">Billel Salhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Chemical Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/cb400369u⟩</w:t>
+              <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 10 (9), pp.1195-1206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssc.201300002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00856771v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02114577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xyloglucan-based diblock co-oligomer: Synthesis, self-assembly and steric stabilization of proteins</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lipo-chitooligosaccharidic Symbiotic Signals Are Recognized by LysM Receptor-Like Kinase LYR3 in the Legume Medicago truncatula.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Fliegmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Canova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Gauche</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christophe Lachaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Uhlenbroich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Gasciolli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2013.07.064⟩</w:t>
+              <w:t xml:space="preserve">ACS Chemical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (9), pp.1900-1906. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/cb400369u⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00903495v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00856771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lipo-chitooligosaccharidic symbiotic signals are recognized by the LysM receptor-like kinase LYR3 in the legume &amp;lt;i&amp;gt;Medicago truncatula&amp;lt;/i&amp;gt;</w:t>
               </w:r>
@@ -8690,51 +8690,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Issei Otsuka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edson Minatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Borsali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9150,256 +9150,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02119250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemo-bacterial synthesis and immunoreactivity of a brain HNK-1 analogue</w:t>
+                <w:t xml:space="preserve">Nano-Organization of Amylose- b -Polystyrene Block Copolymer Films Doped with Bipyridine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Bastide</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Karim Aissou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Issei Otsuka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Rochas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Fort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Halila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 27 (7), pp.4098-4103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/la104936k⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00577124v1</w:t>
+                <w:t xml:space="preserve">hal-02114617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nano-Organization of Amylose- b -Polystyrene Block Copolymer Films Doped with Bipyridine</w:t>
+                <w:t xml:space="preserve">Chemo-bacterial synthesis and immunoreactivity of a brain HNK-1 analogue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karim Aissou</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L. Bastide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Priem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Fort</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Carbohydrate Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, pp.348-351</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02114617v1</w:t>
+                <w:t xml:space="preserve">hal-00577124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-assembled carbohydrate-based micelles for lectin targeting</w:t>
               </w:r>
@@ -9510,51 +9510,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nano-Organization of Amylose-b-Polystyrene Block Copolymer Films Doped with Bipyridine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Aissou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Issei Otsuka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9589,51 +9589,51 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Halila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langmuir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 27 (7), pp.4098-4103. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/la104936k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00951650v1</w:t>
@@ -9696,51 +9696,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Halila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Aissou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langmuir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 26 (4), pp.2325-2332. </w:t>
@@ -9955,51 +9955,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Halila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Aissou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langmuir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 26 (4), pp.2325-2332. </w:t>
@@ -10645,286 +10645,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00396636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a sialic acid-containing hydrogel of poly[N-(2-hydroxypropyl) methacrylamide]: characterization and implantation study.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Syntheses of well-defined glyco-polyorganosiloxanes by « click » chemistry and their surfactant properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Halila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Woerly</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Pignot-Paintrand</w:t>
+                <w:t xml:space="preserve">M. Manguian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Cottet</w:t>
+                <w:t xml:space="preserve">S. Cottaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Carcenac</w:t>
+                <w:t xml:space="preserve">T. Hamaide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomacromolecules</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Macromolecular Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, pp.1282-1290</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00391543v1</w:t>
+                <w:t xml:space="preserve">hal-00303844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Syntheses of well-defined glyco-polyorganosiloxanes by « click » chemistry and their surfactant properties</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Halila</w:t>
+                <w:t xml:space="preserve">Development of a sialic acid-containing hydrogel of poly[N-(2-hydroxypropyl) methacrylamide]: characterization and implantation study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Woerly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Fort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Pignot-Paintrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Manguian</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Fort</w:t>
+                <w:t xml:space="preserve">Cécile Cottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Cottaz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">T. Hamaide</w:t>
+                <w:t xml:space="preserve">Carole Carcenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecular Chemistry and Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biomacromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 9 (9), pp.2329-37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/bm800234r⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00303844v1</w:t>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00391543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New chromogenic substrates for feruloyl esterases</w:t>
               </w:r>
@@ -11931,90 +11931,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biosynthesis of conjugatable saccharidic moieties of GM2 and GM3 gangliosides by engineered &amp;lt;i&amp;gt;E. coli&amp;lt;/i&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lémonia Birikaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Samain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 20, pp.2558-2560. </w:t>
@@ -12238,51 +12238,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.P. Frandsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Schlein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Cottaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, pp.1389-1394</w:t>
@@ -12350,51 +12350,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Varrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Schulein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Cottaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Driguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12488,51 +12488,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Schulein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Nardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Cottaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tetrahedron Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, pp.3443-3446</w:t>
@@ -12854,51 +12854,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Christiansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Schulein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Cottaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Driguez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13249,51 +13249,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Traversier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Rosa-Calatrava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Samain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13999,51 +13999,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Rivollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Samain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothée Jary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14241,51 +14241,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Rivollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Samain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothée Jary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14677,103 +14677,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discrimination of Different Foodborne Pathogens onto Carbohydrate Microarrays Using Surface Plasmon Resonance Imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Bulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Bouchet-Spinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Chaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Roget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Calemczuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Biomedical Electronics and Devices</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2015, Lisbon, France. pp.121-126</w:t>
@@ -15786,277 +15786,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04835580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lipo-Chitooligosaccharides Induce Specialized Fungal Metabolite Profiles That Modulate Bacterial Growth</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alyssa A Carrell</w:t>
+                <w:t xml:space="preserve">Synthèse de N-acétylchitooligosaccharides fluorescents : Applications à la caractérisation du transport lysosomal d’oligosaccharides (LOST)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Bosco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younès Bouzidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haifei Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Pradeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Chantret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gordon Research Conference on : Mycotoxins and Phycotoxins</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Easton, MA, United States</w:t>
+              <w:t xml:space="preserve">3èmes Journées du GDR ChemBio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04784966v1</w:t>
+                <w:t xml:space="preserve">hal-04784597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthèse de N-acétylchitooligosaccharides fluorescents : Applications à la caractérisation du transport lysosomal d’oligosaccharides (LOST)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Chantret</w:t>
+                <w:t xml:space="preserve">Lipo-Chitooligosaccharides Induce Specialized Fungal Metabolite Profiles That Modulate Bacterial Growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomás A Rush</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Tannous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew J Lane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muralikrishnan Gopalakrishnan Meena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alyssa A Carrell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3èmes Journées du GDR ChemBio</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Gordon Research Conference on : Mycotoxins and Phycotoxins</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Easton, MA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04784597v1</w:t>
+                <w:t xml:space="preserve">hal-04784966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glycosynthase-based synthesis of peptidoglycan oligosaccharides to decipher bacterial cell-wall elongation processes</w:t>
               </w:r>
@@ -16344,51 +16344,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Traversier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Armand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Samain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28èmes Journées du Groupe Français des Glycosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Branville, France</w:t>
@@ -17612,64 +17612,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Halila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Driguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Cottaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Hamaide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Patent n° : WO2007132000. 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
@@ -17730,64 +17730,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Halila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Driguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Cottaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Hamaide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Patent n° : US2009253609 (A1). 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
@@ -17848,64 +17848,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Halila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Driguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Cottaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Hamaide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Patent n° : FR2900929. 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
@@ -17966,64 +17966,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Halila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Driguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Cottaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Hamaide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Patent n° : FR2900931. 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
@@ -18058,51 +18058,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Method of producing 6-thio-sialylated glycoproteins and glycoconjugates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Cottaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Birikaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18485,51 +18485,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05154688v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Teyssier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Grat" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Landry" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Ouradou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie K Rich" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2426063122" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335800v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Rivollier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Richard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Hoang" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Traversier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Rosa-Calatrava" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5OB00270B" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755909v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bine Simonsen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henriette Ruebsam" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vogel Kolte" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Meisner Larsen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Kroenauer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.70067" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05203846v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Ding" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z&#233;lie Lesterps" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Gasciolli" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Fuchs" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Gaston" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-60717-1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527575v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rousseau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dindet Steve-Evanes Koffi Teki" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Boyat" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pradeau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acschembio.5c00792" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523476v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youn&#232;s Bouzidi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Bosco" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haifei Gao" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucr&#232;ce Matheron" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/glycob/cwad099" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988750v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Michaud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Armand" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Cottaz" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202202991" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231571v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Samain" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jeacomine" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202301555" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04131801v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Cullimore" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Fliegmann" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystel Gibelin-Viala" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Carles" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcad033" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764427v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fort" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989151v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;s A Rush" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Tannous" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew J Lane" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muralikrishnan Gopalakrishnan Meena" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyssa A Carrell" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/msystems.01052-22" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787779v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sukanya Luang" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fern&#225;ndez-Luengo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Nin-Hill" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Streltsov" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Schwerdt" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-33180-5" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247429v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Masselin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Fort" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Gueret" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md19060320" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374259v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajoc.202100547" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949578v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bonhomme" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bensmihen" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Andr&#233;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Amblard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Garcia" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erab096" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374257v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Fort" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202103212" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566887v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akshay Kumar" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hippolyte Durand" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Zeno" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Balsollier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Watbled" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9SC06312A" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916284v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;s Allen Rush" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Puech Pag&#232;s" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Bascaules" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Jargeat" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Maillet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-17615-5" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315602v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tian Zeng" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Rodriguez&#8208;moreno" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem Mansurkhodzaev" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Wang" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy van den Berg" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.16245" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917628v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoltan Bozsoki" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kira Gysel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon B Hansen" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damiano Lironi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Kr&#246;nauer" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abb3377" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316484v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Petrelli" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Donzel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.bioconjchem.9b00432" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135022v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alys Peisley" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Varghese" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Ketudat Cairns" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-09691-z" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351401v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Feng" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jongho Sun" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guru Radhakrishnan" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tak Lee" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zolt&#225;n Bozs&#243;ki" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-12999-5" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115128v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Lena H&#252;rter" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Hedrich" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dietmar Geiger" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0198126" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115111v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bliman" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Demeunynck" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Leblond" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Meignan" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Baussane" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.bioconjchem.8b00314" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773343v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115146v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Labre" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mathieu" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Chaud" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Morvan" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Vall&#233;e" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2017.12.069" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115541v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Santos-L&#243;pez" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Borraz-Arg&#252;ello" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis M&#225;rquez-Dom&#237;nguez" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Flores-Alonso" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Humberto Ram&#237;rez-Mendoza" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rvsc.2017.05.008" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115433v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Fayad" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edson Minatti" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valdir Soldi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Labb&#233;" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2017.07.015" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115546v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Priem" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Peroux" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Colin-Morel" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Drouillard" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2017.03.026" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571659v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Pifferi" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Fiore" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.201700240" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115326v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin Mcadam" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandra Hugill" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.17.00741" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115551v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Chambon" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2017.02.007" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115628v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Halila" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.201600509" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673946v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Schindler" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Barnes" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gina Renois" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Gray" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chambert" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-01179-y" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006286v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firas Azzam" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eder Siqueira" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roumaissa Hassaini" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pignon" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.6b00344.s001" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439064v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristian E. H. Frandsen" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas J. Simmons" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Dupree" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens-Christian N. Poulsen" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glyn R. Hemsworth" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NCHEMBIO.2029" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119208v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Buon" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/glycob/cww027" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119204v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane Borsali" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CC07136H" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354648v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Damiani" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Drain" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Guichard" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Balzergue" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boscari" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.00794" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587601v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bulard" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Bouchet-Spinelli" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Roget" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Calemczuk" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac5037704" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119224v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;monia Birikaki" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201500708" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PSZ6X15C-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119238v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Petrelli" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Borsali" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fort" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Halila" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2015.01.079" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VPLPQXVN-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178956v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chambon" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Despras" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brossay" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vauzeilles" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Urban" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5GC00623F" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119231v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Benjamin Miller" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Granqvist" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Wiley-Kalil" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico E. Gobbato" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.114.131326" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119221v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Elias Allievi Frizon" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Miguel Serafini Micheletto" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luiz Westrup" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscila Sayoko Silva Wakabayashi" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francieli Rocha Serafim" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2015.06.035" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7ZPWB0FK-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066709v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.G. Dal Bo" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Soldi" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.C. Giacomelli" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Travelet" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017998v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.V. Mccleary" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mangan" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Daly" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ivory" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017979v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Eising" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.C. Elias" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.L. Albuquerque" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Domingos" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114580v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issei Otsuka" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Tallegas" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoko Sakai" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Rochas" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3nr00332a" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114577v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Baron" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gay" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Aggrafeil" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Billel Salhi" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201300002" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SP9W2KL1-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856771v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Canova" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lachaud" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Uhlenbroich" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cb400369u" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903495v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gauche" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2013.07.064" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8S6PMQJ4-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903488v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fliegmann" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Canova" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lachaud" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Uhlenbroich" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gasciolli" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849904v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouchet-Spinelli" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Reuillard" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Coche-Guerente" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Armand" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Labbe" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652627v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gondran" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Dubois" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Cosnier" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2013.00010" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787589v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lenouvel" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825433v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Baradel" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Badi" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Lutz" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114582v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takuya Isono" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohei Kondo" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma3026578" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114597v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Travelet" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pignot-Paintrand" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm300167e" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114585v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/mz300543u" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757513v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Otsuka" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Isono" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rochas" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757512v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lauressergues" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.M. Delaux" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Formey" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lelandais-Briere" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720284v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jean" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647829v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lauressergues" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marc Delaux" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lelandais-Bri&#232;re" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2012.05099.x" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114600v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel de Medeiros Modolon" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm3000138" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114592v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Cushen" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Bates" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn300459r" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849893v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lancuski" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bossard" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119250v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lopez" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Bizot" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bul&#233;on" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Driguez" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2011.11.085" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7FRCDLP8-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577124v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bastide" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Priem" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114617v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Aissou" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la104936k" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603077v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.G. Dalbo" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Pignot-Paintrand" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951650v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950666v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keita Fuchise" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la902743y" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00499341v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Keita" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Aissou" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114632v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603086v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teerachai Kuntothom" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Raab" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Tvaro&#353;ka" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salila Pengthaisong" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi101112c" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396624v2" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Faure" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M. Courtin" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Delcour" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dumon" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.B. Faulds" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/CH08458" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396633v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bay" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Birikaki" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ganneau" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Samain" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmdc.200900032" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119333v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Girault" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Molko" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cadet" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/10715769709097804" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396636v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chwalek" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Auzely" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00391543v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Woerly" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cottet" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Carcenac" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm800234r" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00303844v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Manguian" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cottaz" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hamaide" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655815v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Marmuse" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Asther" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Fabre" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Navarro" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lesage-Meessen" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b717742a" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AB43AEFBAEF8605DE06FDF47A147E628B5EE8744/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373953v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maggy Manguian" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Hamaide" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365444v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Szunerits" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b714717a" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-TZS5WD1F-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305554v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Marmuse" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Asther" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Navarro" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lesage-Meessen" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305576v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Woerly" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Heyraud" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661210v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel M. Asther" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2007.06.004" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H3WN9W0N-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305783v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.S. Kim" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Hindsgaul" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305938v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Renaudet" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dumy" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B506699A" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305951v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Antoine" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B500686D" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119344v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Masson" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Froment" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ribes" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Bec" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0167-4838(02)00265-0" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307334v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Boyer" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.P. Frandsen" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schlein" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307673v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Varrot" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schulein" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Driguez" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307710v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.M. Coutinho" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Nardin" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119336v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mccort" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Dur&#233;ault" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Depezay" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0968-0896(99)00267-9" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ML4G5NXP-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00309653v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Greffe" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.J. Davies" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Moroz" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00309599v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Christiansen" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119330v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-1997-1005" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382159v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Scalabrini" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Loquet" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Bouzehla" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Pavageau" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Richard Millot" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773024v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791539v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Vernhes" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Fortuna" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Lemoine" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berang&#232;re Lebas" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770396v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770380v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773945v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Brigandat" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Ayala" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774091v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774151v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776563v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Jary" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776571v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776582v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776599v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Garcia" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776611v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776608v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119382v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380010v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Fleury" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335796v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Boje Hansen" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henriette R&#252;bsam" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Husam M.A.B. Alsarraf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Madland" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04824394v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Rich" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946476v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Latour" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Py" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773375v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Periaux-Becquey" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Finn Tlatlik" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chantret" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773158v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donna-Joe Bigot" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Cioci" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Esque" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04747348v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;meline Vernhes" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835580v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784966v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784597v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784773v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784650v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784798v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785450v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Villalobos Solis" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Lane" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785400v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785382v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785389v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955348v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chambon S. Armand S. Cottaz" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115597v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. J Ellison" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Cushen" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grant Willson" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M. Bates" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955346v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cushen C.G. Willson C. Bates J.A. Easley" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954721v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Baron" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757502v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01906108v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306052v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fleury" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508715v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306057v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306058v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352516v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119354v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lohmann" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Houga" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Wilson" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Destarac" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05154688v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Teyssier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Grat" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Landry" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Ouradou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie K Rich" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2426063122" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335800v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Rivollier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Richard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Hoang" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Traversier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Rosa-Calatrava" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5OB00270B" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05203846v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Ding" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z&#233;lie Lesterps" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Gasciolli" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Fuchs" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Gaston" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-60717-1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755909v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bine Simonsen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henriette Ruebsam" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vogel Kolte" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Meisner Larsen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Kroenauer" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.70067" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527575v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rousseau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dindet Steve-Evanes Koffi Teki" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Boyat" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pradeau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acschembio.5c00792" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523476v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youn&#232;s Bouzidi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Bosco" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haifei Gao" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucr&#232;ce Matheron" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/glycob/cwad099" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988750v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Michaud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Armand" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Cottaz" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202202991" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04131801v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Cullimore" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Fliegmann" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystel Gibelin-Viala" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Carles" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcad033" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231571v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Samain" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jeacomine" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202301555" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764427v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fort" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989151v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;s A Rush" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Tannous" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew J Lane" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muralikrishnan Gopalakrishnan Meena" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyssa A Carrell" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/msystems.01052-22" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787779v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sukanya Luang" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fern&#225;ndez-Luengo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Nin-Hill" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Streltsov" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Schwerdt" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-33180-5" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247429v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Masselin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Fort" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Gueret" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md19060320" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374259v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajoc.202100547" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949578v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bonhomme" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bensmihen" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Andr&#233;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Amblard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Garcia" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erab096" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374257v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Fort" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202103212" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566887v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akshay Kumar" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hippolyte Durand" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Zeno" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Balsollier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Watbled" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9SC06312A" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916284v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;s Allen Rush" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Puech Pag&#232;s" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Bascaules" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Jargeat" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Maillet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-17615-5" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315602v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tian Zeng" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Rodriguez&#8208;moreno" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem Mansurkhodzaev" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Wang" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy van den Berg" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.16245" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917628v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoltan Bozsoki" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kira Gysel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon B Hansen" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damiano Lironi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Kr&#246;nauer" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abb3377" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316484v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Petrelli" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Donzel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.bioconjchem.9b00432" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135022v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alys Peisley" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Varghese" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Ketudat Cairns" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-09691-z" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351401v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Feng" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jongho Sun" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guru Radhakrishnan" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tak Lee" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zolt&#225;n Bozs&#243;ki" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-12999-5" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115128v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Lena H&#252;rter" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Hedrich" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dietmar Geiger" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0198126" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115111v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bliman" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Demeunynck" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Leblond" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Meignan" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Baussane" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.bioconjchem.8b00314" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773343v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115146v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Labre" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mathieu" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Chaud" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Morvan" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Vall&#233;e" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2017.12.069" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115541v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Santos-L&#243;pez" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Borraz-Arg&#252;ello" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis M&#225;rquez-Dom&#237;nguez" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Flores-Alonso" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Humberto Ram&#237;rez-Mendoza" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rvsc.2017.05.008" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115546v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Priem" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Peroux" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Colin-Morel" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Drouillard" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2017.03.026" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571659v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Pifferi" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Fiore" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.201700240" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115433v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Fayad" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edson Minatti" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valdir Soldi" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Labb&#233;" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2017.07.015" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115326v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin Mcadam" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandra Hugill" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.17.00741" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115551v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Chambon" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2017.02.007" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115628v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Halila" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.201600509" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673946v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Schindler" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Barnes" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gina Renois" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Gray" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chambert" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-01179-y" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006286v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firas Azzam" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eder Siqueira" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roumaissa Hassaini" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pignon" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.6b00344.s001" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439064v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristian E. H. Frandsen" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas J. Simmons" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Dupree" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens-Christian N. Poulsen" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glyn R. Hemsworth" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NCHEMBIO.2029" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119208v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Buon" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/glycob/cww027" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119204v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane Borsali" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CC07136H" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354648v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Damiani" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Drain" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Guichard" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Balzergue" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boscari" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.00794" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119224v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;monia Birikaki" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201500708" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PSZ6X15C-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587601v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bulard" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Bouchet-Spinelli" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Roget" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Calemczuk" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac5037704" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119238v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Petrelli" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Borsali" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fort" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Halila" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2015.01.079" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VPLPQXVN-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178956v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chambon" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Despras" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brossay" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vauzeilles" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Urban" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5GC00623F" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119231v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Benjamin Miller" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Granqvist" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Wiley-Kalil" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico E. Gobbato" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.114.131326" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119221v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Elias Allievi Frizon" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Miguel Serafini Micheletto" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luiz Westrup" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscila Sayoko Silva Wakabayashi" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francieli Rocha Serafim" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2015.06.035" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7ZPWB0FK-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066709v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.G. Dal Bo" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Soldi" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.C. Giacomelli" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Travelet" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017998v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.V. Mccleary" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mangan" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Daly" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ivory" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017979v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Eising" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.C. Elias" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.L. Albuquerque" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Domingos" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114580v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issei Otsuka" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Tallegas" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoko Sakai" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Rochas" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3nr00332a" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903495v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gauche" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2013.07.064" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8S6PMQJ4-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114577v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Baron" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gay" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Aggrafeil" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Billel Salhi" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201300002" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SP9W2KL1-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856771v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Canova" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lachaud" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Uhlenbroich" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cb400369u" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903488v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fliegmann" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Canova" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lachaud" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Uhlenbroich" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gasciolli" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849904v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouchet-Spinelli" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Reuillard" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Coche-Guerente" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Armand" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Labbe" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652627v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gondran" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Dubois" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Cosnier" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2013.00010" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787589v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lenouvel" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825433v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Baradel" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Badi" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Lutz" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114582v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takuya Isono" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohei Kondo" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma3026578" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114597v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Travelet" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pignot-Paintrand" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm300167e" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114585v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/mz300543u" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757513v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Otsuka" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Isono" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rochas" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757512v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lauressergues" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.M. Delaux" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Formey" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lelandais-Briere" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720284v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jean" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647829v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lauressergues" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marc Delaux" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lelandais-Bri&#232;re" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2012.05099.x" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114600v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel de Medeiros Modolon" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm3000138" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114592v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Cushen" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Bates" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn300459r" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849893v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lancuski" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bossard" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119250v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lopez" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Bizot" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bul&#233;on" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Driguez" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2011.11.085" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7FRCDLP8-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114617v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Aissou" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la104936k" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577124v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bastide" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Priem" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603077v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.G. Dalbo" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Pignot-Paintrand" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951650v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950666v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keita Fuchise" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la902743y" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00499341v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Keita" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Aissou" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114632v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603086v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teerachai Kuntothom" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Raab" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Tvaro&#353;ka" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salila Pengthaisong" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi101112c" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396624v2" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Faure" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M. Courtin" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Delcour" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dumon" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.B. Faulds" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/CH08458" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396633v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bay" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Birikaki" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ganneau" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Samain" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmdc.200900032" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119333v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Girault" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Molko" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cadet" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/10715769709097804" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396636v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chwalek" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Auzely" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00303844v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Manguian" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cottaz" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hamaide" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00391543v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Woerly" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cottet" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Carcenac" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm800234r" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655815v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Marmuse" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Asther" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Fabre" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Navarro" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lesage-Meessen" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b717742a" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AB43AEFBAEF8605DE06FDF47A147E628B5EE8744/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373953v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maggy Manguian" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Hamaide" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365444v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Szunerits" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b714717a" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-TZS5WD1F-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305554v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Marmuse" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Asther" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Navarro" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lesage-Meessen" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305576v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Woerly" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Heyraud" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661210v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel M. Asther" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2007.06.004" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H3WN9W0N-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305783v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.S. Kim" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Hindsgaul" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305938v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Renaudet" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dumy" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B506699A" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305951v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Antoine" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B500686D" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119344v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Masson" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Froment" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ribes" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Bec" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0167-4838(02)00265-0" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307334v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Boyer" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.P. Frandsen" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schlein" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307673v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Varrot" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schulein" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Driguez" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307710v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.M. Coutinho" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Nardin" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119336v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mccort" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Dur&#233;ault" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Depezay" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0968-0896(99)00267-9" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ML4G5NXP-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00309653v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Greffe" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.J. Davies" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Moroz" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00309599v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Christiansen" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119330v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-1997-1005" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382159v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Scalabrini" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Loquet" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Bouzehla" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Pavageau" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Richard Millot" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773024v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791539v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Vernhes" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Fortuna" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Lemoine" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berang&#232;re Lebas" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770396v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770380v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773945v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Brigandat" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Ayala" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774091v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774151v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776563v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Jary" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776571v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776582v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776599v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Garcia" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776611v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776608v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119382v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380010v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Fleury" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335796v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Boje Hansen" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henriette R&#252;bsam" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Husam M.A.B. Alsarraf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Madland" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04824394v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Rich" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946476v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Latour" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Py" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773375v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Periaux-Becquey" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Finn Tlatlik" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chantret" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773158v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donna-Joe Bigot" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Cioci" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Esque" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04747348v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;meline Vernhes" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835580v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784597v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784966v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784773v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784650v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784798v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785450v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Villalobos Solis" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Lane" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785400v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785382v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785389v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955348v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chambon S. Armand S. Cottaz" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115597v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. J Ellison" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Cushen" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grant Willson" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M. Bates" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955346v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cushen C.G. Willson C. Bates J.A. Easley" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954721v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Baron" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757502v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01906108v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306052v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fleury" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508715v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306057v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306058v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352516v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119354v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lohmann" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Houga" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Wilson" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Destarac" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>