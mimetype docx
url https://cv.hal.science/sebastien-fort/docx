--- v1 (2026-04-30)
+++ v2 (2026-05-20)
@@ -66,13002 +66,13388 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Click-Electrochemical Conjugation of Complex Carbohydrates to Protein and Cell Surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Scalabrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Loquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Richard-Millot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Clémenceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Ollier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05612370v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Structural basis for size-selective perception of chitin in plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kira Gysel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Boje Hansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henriette Rübsam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Husam M.A.B. Alsarraf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Madland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05335796v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LysM-RLK plays an ancestral symbiotic function in plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Teyssier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Grat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Landry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Ouradou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Rich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04824394v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (100)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A plant Lysin Motif Receptor-Like Kinase plays an ancestral function in mycorrhiza</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mélanie K Rich</w:t>
+                <w:t xml:space="preserve">Glycosynthase-Based Synthesis of Peptidoglycan Oligosaccharides to Address Bacterial Cell-Wall Elongation Processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dindet Steve-Evanes Koffi Teki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Boyat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Pradeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.2426063122⟩</w:t>
+              <w:t xml:space="preserve">ACS Chemical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 20 (12), pp.2999-3008. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acschembio.5c00792⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05154688v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05527575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical modification of sialylated oligosaccharides to functionalize nanostructured lipid carriers: exploring two different strategies</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Manuel Rosa-Calatrava</w:t>
+                <w:t xml:space="preserve">A plant Lysin Motif Receptor-Like Kinase plays an ancestral function in mycorrhiza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Teyssier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Grat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Landry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Ouradou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie K Rich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D5OB00270B⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 122 (24), pp.e2426063122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2426063122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05335800v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05154688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Several groups of LysM-RLKs are involved in symbiotic signal perception and arbuscular mycorrhiza establishment</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mégane Gaston</w:t>
+                <w:t xml:space="preserve">Chemical modification of sialylated oligosaccharides to functionalize nanostructured lipid carriers: exploring two different strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Rivollier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Traversier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Rosa-Calatrava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-025-60717-1⟩</w:t>
+              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 23 (21), pp.5240-5250. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D5OB00270B⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05203846v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05335800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The $Medicago\ truncatula$ LYR4 intracellular domain serves as a scaffold in immunity signaling independent of its phosphorylation activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bine Simonsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henriette Ruebsam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Vogel Kolte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Meisner Larsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Kroenauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Phytologist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 246, pp.1423-1431. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/nph.70067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04755909v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glycosynthase-Based Synthesis of Peptidoglycan Oligosaccharides to Address Bacterial Cell-Wall Elongation Processes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Pradeau</w:t>
+                <w:t xml:space="preserve">Several groups of LysM-RLKs are involved in symbiotic signal perception and arbuscular mycorrhiza establishment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi Ding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zélie Lesterps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Gasciolli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mégane Gaston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Chemical Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acschembio.5c00792⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (1), pp.5999. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-025-60717-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05527575v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05203846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transport of N -acetylchitooligosaccharides and fluorescent N -acetylchitooligosaccharide analogs into rat liver lysosomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younès Bouzidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Bosco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haifei Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Pradeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucrèce Matheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Glycobiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 34 (2), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/glycob/cwad099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05523476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hijacking the Peptidoglycan Recycling Pathway of Escherichia coli to Produce Muropeptides</w:t>
+                <w:t xml:space="preserve">Synthesis of Neuraminidase‐Resistant Sialyllactose Mimetics from &amp;lt;i&amp;gt;N&amp;lt;/i&amp;gt;‐Acyl Mannosamines using Metabolically Engineered &amp;lt;i&amp;gt;Escherichia coli&amp;lt;/i&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Rousseau</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Paul Rivollier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Samain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Armand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Cottaz</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Jeacomine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 29 (6), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.202202991⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 29 (46), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.202301555⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03988750v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04231571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of Lipochitooligosaccharide Binding to a LysM-RLK for Nodulation in Medicago truncatula</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Cullimore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Fliegmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Gasciolli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystel Gibelin-Viala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Carles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant and Cell Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/pcp/pcad033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04131801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of Neuraminidase‐Resistant Sialyllactose Mimetics from &amp;lt;i&amp;gt;N&amp;lt;/i&amp;gt;‐Acyl Mannosamines using Metabolically Engineered &amp;lt;i&amp;gt;Escherichia coli&amp;lt;/i&amp;gt;</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Hijacking the Peptidoglycan Recycling Pathway of Escherichia coli to Produce Muropeptides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Michaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Pradeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Armand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Emeline Richard</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Cottaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 29 (46), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.202301555⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 29 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.202202991⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04231571v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03988750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biocatalyse et oligosaccharides de chitine pour une agriculture plus verte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Armand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Cottaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Fort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Actualité Chimique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 470, pp.20-29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03764427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lipo-Chitooligosaccharides Induce Specialized Fungal Metabolite Profiles That Modulate Bacterial Growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomás A Rush</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanna Tannous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew J Lane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muralikrishnan Gopalakrishnan Meena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alyssa A Carrell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">mSystems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 7 (6), pp.01052-22. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1128/msystems.01052-22⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03989151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The evolutionary advantage of an aromatic clamp in plant family 3 glycoside exo-hydrolases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sukanya Luang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Fernández-Luengo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alba Nin-Hill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Streltsov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Schwerdt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 13 (1), pp.5577. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41467-022-33180-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03787779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing Chitin Depolymerization by Lysozyme to Long-Chain Oligosaccharides</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Size‐controlled synthesis of β(1→4)‐GlcNAc oligosaccharides using an endo‐glycosynthase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Armand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Cottaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Fort</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine drugs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/md19060320⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 27 (70), pp.17637-17646. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.202103212⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03247429v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03374257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Route to NAG‐NAM Disaccharide, an Important Building Block for Peptidoglycan Oligomer Synthesis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Optimizing Chitin Depolymerization by Lysozyme to Long-Chain Oligosaccharides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Masselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Fort</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Pradeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Fort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Gueret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Asian Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ajoc.202100547⟩</w:t>
+              <w:t xml:space="preserve">Marine drugs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 19 (6), pp.320. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/md19060320⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03374259v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03247429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distinct genetic bases for plant root responses to lipo-chitooligosaccharide signal molecules from distinct microbial origins</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Magali Garcia</w:t>
+                <w:t xml:space="preserve">A New Route to NAG‐NAM Disaccharide, an Important Building Block for Peptidoglycan Oligomer Synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Jeacomine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Armand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jxb/erab096⟩</w:t>
+              <w:t xml:space="preserve">Asian Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (12), pp.3290-3292. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ajoc.202100547⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02949578v2</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03374259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Size‐controlled synthesis of β(1→4)‐GlcNAc oligosaccharides using an endo‐glycosynthase</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Distinct genetic bases for plant root responses to lipo-chitooligosaccharide signal molecules from distinct microbial origins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Bonhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Bensmihen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Amblard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.202103212⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 72 (10), pp.3821-3834. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/erab096⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03374257v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02949578v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The surface chemistry of a nanocellulose drug carrier unravelled by MAS-DNP</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bastien Watbled</w:t>
+                <w:t xml:space="preserve">Ligand-recognizing motifs in plant LysM receptors are major determinants of specificity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoltan Bozsoki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kira Gysel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon B Hansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damiano Lironi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Krönauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C9SC06312A⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 369 (6504), pp.663-670. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.abb3377⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02566887v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02917628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lipo-chitooligosaccharides as regulatory signals of fungal growth and development</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Maillet</w:t>
+                <w:t xml:space="preserve">The surface chemistry of a nanocellulose drug carrier unravelled by MAS-DNP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akshay Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hippolyte Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Zeno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Balsollier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Watbled</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-020-17615-5⟩</w:t>
+              <w:t xml:space="preserve">Chemical Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (15), pp.3868-3877. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C9SC06312A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02916284v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02566887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A LysM effector subverts chitin‐triggered immunity to facilitate arbuscular mycorrhizal symbiosis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Willy van den Berg</w:t>
+                <w:t xml:space="preserve">Lipo-chitooligosaccharides as regulatory signals of fungal growth and development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomás Allen Rush</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Puech Pagès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Bascaules</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Jargeat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Maillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/nph.16245⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, pp.3897. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-020-17615-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02315602v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02916284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ligand-recognizing motifs in plant LysM receptors are major determinants of specificity</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christina Krönauer</w:t>
+                <w:t xml:space="preserve">A LysM effector subverts chitin‐triggered immunity to facilitate arbuscular mycorrhizal symbiosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tian Zeng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Rodriguez‐moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artem Mansurkhodzaev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peng Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Willy van den Berg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.abb3377⟩</w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 225 (1), pp.448-460. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nph.16245⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02917628v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02315602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unprecedented Affinity Labeling of Carbohydrate-Binding Proteins with s -Triazinyl Glycosides</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Cottaz</w:t>
+                <w:t xml:space="preserve">Discovery of processive catalysis by an exo-hydrolase with a pocket-shaped active site</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Streltsov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sukanya Luang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alys Peisley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Varghese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Ketudat Cairns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioconjugate Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.bioconjchem.9b00432⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (1), pp.2222. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-019-09691-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02316484v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02135022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discovery of processive catalysis by an exo-hydrolase with a pocket-shaped active site</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">James Ketudat Cairns</w:t>
+                <w:t xml:space="preserve">Unprecedented Affinity Labeling of Carbohydrate-Binding Proteins with s -Triazinyl Glycosides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Masselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Petrelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Donzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Armand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Cottaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-019-09691-z⟩</w:t>
+              <w:t xml:space="preserve">Bioconjugate Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 30 (9), pp.2332-2339. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.bioconjchem.9b00432⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02135022v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02316484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A combination of chitooligosaccharide and lipochitooligosaccharide recognition promotes arbuscular mycorrhizal associations in Medicago truncatula</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feng Feng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jongho Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guru Radhakrishnan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tak Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoltán Bozsóki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 10, pp.5047. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41467-019-12999-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02351401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mycorrhizal lipochitinoligosaccharides (LCOs) depolarize root hairs of Medicago truncatula</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Dietmar Geiger</w:t>
+                <w:t xml:space="preserve">DMTMM-mediated amidation of alginate oligosaccharides aimed at modulating their interaction with proteins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavien Labre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Chaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romuald Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0198126⟩</w:t>
+              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 184, pp.427-434. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2017.12.069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02115128v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02115146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enzymatically Activated Glyco-Prodrugs of Doxorubicin Synthesized by a Catalysis-Free Diels–Alder Reaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bliman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Demeunynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Leblond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Meignan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Baussane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioconjugate Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 29 (7), pp.2370-2381. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.bioconjchem.8b00314⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02115111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enzymatically Activated Glyco-Prodrugs of Doxorubicin Synthesized by a Catalysis-Free Diels−Alder Reaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bliman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Demeunynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Leblond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Meignan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Fort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioconjugate Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03773343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DMTMM-mediated amidation of alginate oligosaccharides aimed at modulating their interaction with proteins</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Romuald Vallée</w:t>
+                <w:t xml:space="preserve">Mycorrhizal lipochitinoligosaccharides (LCOs) depolarize root hairs of Medicago truncatula</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna-Lena Hürter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Fort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Cottaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rainer Hedrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dietmar Geiger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2017.12.069⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13 (5), pp.e0198126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0198126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02115146v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02115128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neuraminidase activity of blue eye disease porcine rubulavirus: Specificity, affinity and inhibition studies</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Humberto Ramírez-Mendoza</w:t>
+                <w:t xml:space="preserve">Anomeric memory of the glycosidic bond upon fragmentation and its consequences for carbohydrate sequencing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Schindler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Barnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gina Renois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Gray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Chambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research in Veterinary Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rvsc.2017.05.008⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8 (1), pp.973. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-017-01179-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02115541v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01673946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemo-bacterial synthesis of conjugatable glycosaminoglycans</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">A versatile nanoarray electrode produced from block copolymer thin films for specific detection of proteins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samira Fayad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edson Minatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valdir Soldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Fort</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Labbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2017.03.026⟩</w:t>
+              <w:t xml:space="preserve">Polymer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 123, pp.128-136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymer.2017.07.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02115546v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02115433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemobacterial Synthesis of a Sialyl-Tn Cyclopeptide Vaccine Candidate.</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Chemo-bacterial synthesis of conjugatable glycosaminoglycans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Priem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Peroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Colin-Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Drouillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Fort</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemBioChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cbic.201700240⟩</w:t>
+              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 167, pp.123-128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2017.03.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01571659v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02115546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A versatile nanoarray electrode produced from block copolymer thin films for specific detection of proteins</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Chemobacterial Synthesis of a Sialyl-Tn Cyclopeptide Vaccine Candidate.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Pifferi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Fiore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Samain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Fort</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.polymer.2017.07.015⟩</w:t>
+              <w:t xml:space="preserve">ChemBioChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 18 (17), pp.1730-1734. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cbic.201700240⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02115433v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01571659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determining the Site of Action of Strigolactones during Nodulation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Cottaz</w:t>
+                <w:t xml:space="preserve">Neuraminidase activity of blue eye disease porcine rubulavirus: Specificity, affinity and inhibition studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerardo Santos-López</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Borraz-Argüello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Márquez-Domínguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Carlos Flores-Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Humberto Ramírez-Mendoza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1104/pp.17.00741⟩</w:t>
+              <w:t xml:space="preserve">Research in Veterinary Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 114, pp.218-224. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rvsc.2017.05.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02115326v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02115541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High yield production of Rhizobium NodB chitin deacetylase and its use for in vitro synthesis of lipo-chitinoligosaccharide precursors</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Determining the Site of Action of Strigolactones during Nodulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erin Mcadam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cassandra Hugill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Samain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Cottaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carres.2017.02.007⟩</w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 175 (1), pp.529-542. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1104/pp.17.00741⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02115551v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02115326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Conjugation of Oligosaccharides to Polymer Particles through Furan/Maleimide Diels-Alder Reaction: Application to the Capture of Carbohydrate-Binding Proteins</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">High yield production of Rhizobium NodB chitin deacetylase and its use for in vitro synthesis of lipo-chitinoligosaccharide precursors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Chambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Pradeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sami Halila</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Fort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Cottaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Fort</w:t>
+                <w:t xml:space="preserve">Sylvie Armand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemBioChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cbic.201600509⟩</w:t>
+              <w:t xml:space="preserve">Carbohydrate Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 442, pp.25-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carres.2017.02.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02115628v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02115551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anomeric memory of the glycosidic bond upon fragmentation and its consequences for carbohydrate sequencing</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Efficient Conjugation of Oligosaccharides to Polymer Particles through Furan/Maleimide Diels-Alder Reaction: Application to the Capture of Carbohydrate-Binding Proteins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Petrelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Samain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Pradeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Halila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Fort</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-017-01179-y⟩</w:t>
+              <w:t xml:space="preserve">ChemBioChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 18 (2), pp.206-212. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cbic.201600509⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01673946v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02115628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tunable Aggregation and Gelation of Thermoresponsive Suspensions of Polymer-Grafted Cellulose Nanocrystals</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Pignon</w:t>
+                <w:t xml:space="preserve">Nod Factor Effects on Root Hair-Specific Transcriptome of Medicago truncatula: Focus on Plasma Membrane Transport Systems and Reactive Oxygen Species Networks.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Damiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Drain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Guichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Balzergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Boscari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomacromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.biomac.6b00344.s001⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7, pp.794. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2016.00794⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02006286v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01354648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The molecular basis of polysaccharide cleavage by lytic polysaccharide monooxygenases</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jens-Christian N. Poulsen</w:t>
+                <w:t xml:space="preserve">Redox tunable delivery systems: sweet block copolymer micelles via thiol–(bromo)maleimide conjugation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Petrelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Redouane Borsali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glyn R. Hemsworth</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sami Halila</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Chemical Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/NCHEMBIO.2029⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 52 (82), pp.12202-12205. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C6CC07136H⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01439064v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02119204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bacterial synthesis of polysialic acid lactosides in recombinant Escherichia coli K-12</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurine Buon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Drouillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Priem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Glycobiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 26 (7), pp.723-731. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/glycob/cww027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02119208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Redox tunable delivery systems: sweet block copolymer micelles via thiol–(bromo)maleimide conjugation</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The molecular basis of polysaccharide cleavage by lytic polysaccharide monooxygenases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristian E. H. Frandsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas J. Simmons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Dupree</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens-Christian N. Poulsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Glyn R. Hemsworth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C6CC07136H⟩</w:t>
+              <w:t xml:space="preserve">Nature Chemical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 12 (4), pp.298+. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/NCHEMBIO.2029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02119204v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01439064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nod Factor Effects on Root Hair-Specific Transcriptome of Medicago truncatula: Focus on Plasma Membrane Transport Systems and Reactive Oxygen Species Networks.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Boscari</w:t>
+                <w:t xml:space="preserve">Tunable Aggregation and Gelation of Thermoresponsive Suspensions of Polymer-Grafted Cellulose Nanocrystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Firas Azzam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eder Siqueira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Fort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roumaissa Hassaini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2016.00794⟩</w:t>
+              <w:t xml:space="preserve">Biomacromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 17 (6), pp.2112-2119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.biomac.6b00344.s001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01354648v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02006286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemoenzymatic Syntheses of Sialylated Oligosaccharides Containing C5-Modified Neuraminic Acids for Dual Inhibition of Hemagglutinins and Neuraminidases</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Luis Márquez-Domínguez</w:t>
+                <w:t xml:space="preserve">New glycosylated conjugate copolymer N-acetyl-β-d-glucosaminyl-pluronic: Synthesis, self-assembly and biological assays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiago Elias Allievi Frizon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmine Miguel Serafini Micheletto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Luiz Westrup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priscila Sayoko Silva Wakabayashi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francieli Rocha Serafim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201500708⟩</w:t>
+              <w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 133, pp.323-330. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfb.2015.06.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02119224v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02119221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbohydrates as New Probes for the Identification of Closely Related Escherichia coli Strains Using Surface Plasmon Resonance Imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Bulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Bouchet-Spinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Chaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Roget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Calemczuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytical Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 87 (3), pp.1804-1811. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/ac5037704⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01587601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oligosaccharide-based block copolymers: Metal-free thiol–maleimide click conjugation and self-assembly into nanoparticles</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Chemoenzymatic Syntheses of Sialylated Oligosaccharides Containing C5-Modified Neuraminic Acids for Dual Inhibition of Hemagglutinins and Neuraminidases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lémonia Birikaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Pradeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Armand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Priem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Márquez-Domínguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2015.01.079⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 21 (30), pp.10903-10912. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201500708⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02119238v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02119224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient chemoenzymatic synthesis of lipo-chitin oligosaccharides as plant growth promoters</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Oligosaccharide-based block copolymers: Metal-free thiol–maleimide click conjugation and self-assembly into nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Petrelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Borsali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Fort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Halila</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Green Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C5GC00623F⟩</w:t>
+              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 124, pp.109-116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2015.01.079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01178956v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02119238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activation of Symbiosis Signaling by Arbuscular Mycorrhizal Fungi in Legumes and Rice</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Enrico E. Gobbato</w:t>
+                <w:t xml:space="preserve">Efficient chemoenzymatic synthesis of lipo-chitin oligosaccharides as plant growth promoters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Chambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Despras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Brossay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Vauzeilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Urban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1105/tpc.114.131326⟩</w:t>
+              <w:t xml:space="preserve">Green Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 17 (7), pp.3923-3930. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C5GC00623F⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02119231v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01178956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New glycosylated conjugate copolymer N-acetyl-β-d-glucosaminyl-pluronic: Synthesis, self-assembly and biological assays</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Francieli Rocha Serafim</w:t>
+                <w:t xml:space="preserve">Activation of Symbiosis Signaling by Arbuscular Mycorrhizal Fungi in Legumes and Rice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jongho Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Benjamin Miller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Granqvist</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Wiley-Kalil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico E. Gobbato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.colsurfb.2015.06.035⟩</w:t>
+              <w:t xml:space="preserve">The Plant cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 27 (3), pp.823-838. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1105/tpc.114.131326⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02119221v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02119231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis, micellization and lectin binding of new glycosurfactants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.G. Dal Bo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Soldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.C. Giacomelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Travelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Borsali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbohydrate Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, pp.31-36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01066709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novel substrates for the measurement of &amp;lt;i&amp;gt;endo&amp;lt;/i&amp;gt;-1,4-β-glucanase (&amp;lt;i&amp;gt;endo&amp;lt;/i&amp;gt;-cellulase)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B.V. Mccleary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Mangan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Daly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Ivory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbohydrate Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, pp.9-17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01017998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of Silver Glyconanoparticles from New Sugar-based amphiphiles and their catalytic application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Eising</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W.C. Elias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B.L. Albuquerque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.B. Domingos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langmuir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, pp.6011-6020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01017979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of 10 nm scale cylinder orientation in self-organized sugar-based block copolymer thin films</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId279" w:history="1">
+                <w:t xml:space="preserve">Sub-10 nm Nano-Organization in AB 2 - and AB 3 -Type Miktoarm Star Copolymers Consisting of Maltoheptaose and Polycaprolactone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takuya Isono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Issei Otsuka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohei Kondo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Halila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c3nr00332a⟩</w:t>
+              <w:t xml:space="preserve">Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 46 (4), pp.1461-1469. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ma3026578⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02114580v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02114582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xyloglucan-based diblock co-oligomer: Synthesis, self-assembly and steric stabilization of proteins</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Block copolymer technology applied to nanoelectronics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salomé Tallegas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Aggrafeil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Billel Salhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2013.07.064⟩</w:t>
+              <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 10 (9), pp.1195-1206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssc.201300002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00903495v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02114577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Block copolymer technology applied to nanoelectronics</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Billel Salhi</w:t>
+                <w:t xml:space="preserve">Lipo-chitooligosaccharidic Symbiotic Signals Are Recognized by LysM Receptor-Like Kinase LYR3 in the Legume Medicago truncatula.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Fliegmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Canova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lachaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Uhlenbroich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Gasciolli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pssc.201300002⟩</w:t>
+              <w:t xml:space="preserve">ACS Chemical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (9), pp.1900-1906. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/cb400369u⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02114577v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00856771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lipo-chitooligosaccharidic Symbiotic Signals Are Recognized by LysM Receptor-Like Kinase LYR3 in the Legume Medicago truncatula.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Xyloglucan-based diblock co-oligomer: Synthesis, self-assembly and steric stabilization of proteins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gauche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Soldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Fort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Borsali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Halila</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Chemical Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/cb400369u⟩</w:t>
+              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 98 (2), pp.1272-1280. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2013.07.064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00856771v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00903495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lipo-chitooligosaccharidic symbiotic signals are recognized by the LysM receptor-like kinase LYR3 in the legume &amp;lt;i&amp;gt;Medicago truncatula&amp;lt;/i&amp;gt;</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">V. Gasciolli</w:t>
+                <w:t xml:space="preserve">Oligosaccharide biosensor for direct monitoring of enzymatic activities using QCM-D</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bouchet-Spinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Reuillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Coche-Guerente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Armand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Labbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Chem. Biol.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, pp.1900-1906</w:t>
+              <w:t xml:space="preserve">Biosens. Bioelectron.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.290-296</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00903488v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00849904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oligosaccharide biosensor for direct monitoring of enzymatic activities using QCM-D</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P. Labbe</w:t>
+                <w:t xml:space="preserve">Lipo-chitooligosaccharidic symbiotic signals are recognized by the LysM receptor-like kinase LYR3 in the legume &amp;lt;i&amp;gt;Medicago truncatula&amp;lt;/i&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Fliegmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Canova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lachaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Uhlenbroich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Gasciolli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biosens. Bioelectron.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, pp.290-296</w:t>
+              <w:t xml:space="preserve">ACS Chem. Biol.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.1900-1906</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00849904v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00903488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrogenerated poly(pyrrole-lactosyl) and poly(pyrrole-3'-sialyllactosyl) interfaces: toward the impedimetric detection of lectins</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Control of 10 nm scale cylinder orientation in self-organized sugar-based block copolymer thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Issei Otsuka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salomé Tallegas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoko Sakai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Rochas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Halila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fchem.2013.00010⟩</w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 5 (7), pp.2637-2641. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c3nr00332a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01652627v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02114580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional characterization of starch-degrading enzymes using quartz crystal microbalance with dissipation monitoring (QCM-D)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Electrogenerated poly(pyrrole-lactosyl) and poly(pyrrole-3'-sialyllactosyl) interfaces: toward the impedimetric detection of lectins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Gondran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Fort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Cosnier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fchem.2013.00010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00787589v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01652627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of single-chain sugar arrays</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Functional characterization of starch-degrading enzymes using quartz crystal microbalance with dissipation monitoring (QCM-D)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bouchet-Spinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Coche-Guerente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Armand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lenouvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Labbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, pp.2335-2339</w:t>
+              <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.1038-1043</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00825433v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00787589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sub-10 nm Nano-Organization in AB 2 - and AB 3 -Type Miktoarm Star Copolymers Consisting of Maltoheptaose and Polycaprolactone</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synthesis of single-chain sugar arrays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Baradel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Fort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Halila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Badi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Lutz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecules</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.2335-2339</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02114582v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00825433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermoresponsive Self-Assemblies of Cyclic and Branched Oligosaccharide- block -poly( N -isopropylacrylamide) Diblock Copolymers into Nanoparticles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId279" w:history="1">
+                <w:t xml:space="preserve">10 nm Scale Cylinder–Cubic Phase Transition Induced by Caramelization in Sugar-Based Block Copolymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Issei Otsuka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takuya Isono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Rochas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Halila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Fort</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Pignot-Paintrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomacromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/bm300167e⟩</w:t>
+              <w:t xml:space="preserve">ACS Macro Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 1 (12), pp.1379-1382. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/mz300543u⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02114597v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02114585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">10 nm Scale Cylinder–Cubic Phase Transition Induced by Caramelization in Sugar-Based Block Copolymers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Fort</w:t>
+                <w:t xml:space="preserve">10 nm scale cylinder-cubic phase transition induced by caramelization in sugar-based block copolymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Otsuka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Isono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Rochas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Halila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Macro Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 1 (12), pp.1379-1382. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2012, pp.1379-1382</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02114585v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00757513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">10 nm scale cylinder-cubic phase transition induced by caramelization in sugar-based block copolymers</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId238" w:history="1">
+                <w:t xml:space="preserve">The microRNA miR171h modulates arbuscular mycorrhizal colonization of &amp;lt;i&amp;gt;Medicago truncatula&amp;lt;/i&amp;gt; by targeting NSP2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Lauressergues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.M. Delaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Formey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lelandais-Briere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Macro Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, pp.1379-1382</w:t>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, pp.512-522</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00757513v1</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00757512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The microRNA miR171h modulates arbuscular mycorrhizal colonization of &amp;lt;i&amp;gt;Medicago truncatula&amp;lt;/i&amp;gt; by targeting NSP2</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Fort</w:t>
+                <w:t xml:space="preserve">Self-assembly of amphiphilic glycoconjugates into lectin-adhesive nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.G. Dal Bo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Soldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.C. Giacomelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Travelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, pp.512-522</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, pp.1418-1426</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00757512v1</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00720284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-assembly of amphiphilic glycoconjugates into lectin-adhesive nanoparticles</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">B. Jean</w:t>
+                <w:t xml:space="preserve">The microRNA miR171h modulates arbuscular mycorrhizal colonization of Medicago truncatula by targeting NSP2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Lauressergues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marc Delaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Formey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lelandais-Brière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 72 (3), pp.512 - 522. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-313X.2012.05099.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00720284v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02647829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The microRNA miR171h modulates arbuscular mycorrhizal colonization of Medicago truncatula by targeting NSP2</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Sweet Block Copolymer Nanoparticles: Preparation and Self-Assembly of Fully Oligosaccharide-Based Amphiphile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel de Medeiros Modolon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Issei Otsuka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Fort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edson Minatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Redouane Borsali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-313X.2012.05099.x⟩</w:t>
+              <w:t xml:space="preserve">Biomacromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 13 (4), pp.1129-1135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/bm3000138⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02647829v1</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02114600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sweet Block Copolymer Nanoparticles: Preparation and Self-Assembly of Fully Oligosaccharide-Based Amphiphile</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId279" w:history="1">
+                <w:t xml:space="preserve">Oligosaccharide/Silicon-Containing Block Copolymers with 5 nm Features for Lithographic Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Cushen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Issei Otsuka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Bates</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Halila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Fort</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Redouane Borsali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomacromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/bm3000138⟩</w:t>
+              <w:t xml:space="preserve">ACS Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 6 (4), pp.3424-3433. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/nn300459r⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02114600v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02114592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oligosaccharide/Silicon-Containing Block Copolymers with 5 nm Features for Lithographic Applications</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId279" w:history="1">
+                <w:t xml:space="preserve">Thermoresponsive Self-Assemblies of Cyclic and Branched Oligosaccharide- block -poly( N -isopropylacrylamide) Diblock Copolymers into Nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Issei Otsuka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Travelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Halila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Fort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Pignot-Paintrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Nano</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/nn300459r⟩</w:t>
+              <w:t xml:space="preserve">Biomacromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 13 (5), pp.1458-1465. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/bm300167e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02114592v1</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02114597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrospun azido-PCL nanofibers for enhanced surface functionalization by click chemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lancuski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bossard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, pp.6499-6504</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00849893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemo-enzymatic synthesis of xylogluco-oligosaccharides and their interactions with cellulose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Bizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Buléon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Driguez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 88 (1), pp.185-193. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.carbpol.2011.11.085⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02119250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nano-Organization of Amylose- b -Polystyrene Block Copolymer Films Doped with Bipyridine</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chemo-bacterial synthesis and immunoreactivity of a brain HNK-1 analogue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bastide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Priem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Fort</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Carbohydrate Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, pp.348-351</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02114617v1</w:t>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00577124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemo-bacterial synthesis and immunoreactivity of a brain HNK-1 analogue</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nano-Organization of Amylose- b -Polystyrene Block Copolymer Films Doped with Bipyridine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Aissou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Issei Otsuka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Rochas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Fort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Halila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 27 (7), pp.4098-4103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/la104936k⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00577124v1</w:t>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02114617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-assembled carbohydrate-based micelles for lectin targeting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.G. Dalbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Soldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.C. Giacomelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Pignot-Paintrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soft Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, pp.3453-3461</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00603077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nano-Organization of Amylose-b-Polystyrene Block Copolymer Films Doped with Bipyridine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Aissou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Issei Otsuka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Rochas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Halila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langmuir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 27 (7), pp.4098-4103. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/la104936k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00951650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermoresponsive Vesicular Morphologies Obtained by Self-Assemblies of Hybrid Oligosaccharide-block-poly(N-isopropylacrylamide) Copolymer Systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId279" w:history="1">
+                <w:t xml:space="preserve">Thermoresponsive Vesicular Morphologies Obtained by Self-Assemblies of Hybrid Oligosaccharide- block -poly( N -isopropylacrylamide) Copolymer Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Issei Otsuka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keita Fuchise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Halila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Aissou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langmuir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 26 (4), pp.2325-2332. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/la902743y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00950666v1</w:t>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02114632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermo-responsive vesicular morphologies obtained by self-assemblies of hybrid oligosaccharide-block-poly(N isopropylacrylamide) copolymer systems</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId238" w:history="1">
+                <w:t xml:space="preserve">Binding of β-d-glucosides and β-d-mannosides by rice and barley β-d-glycosidases with distinct substrate specificities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teerachai Kuntothom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michal Raab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Tvaroška</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">K. Aissou</w:t>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salila Pengthaisong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 49 (40), pp.8779-8793. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/bi101112c⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00499341v1</w:t>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00603086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermoresponsive Vesicular Morphologies Obtained by Self-Assemblies of Hybrid Oligosaccharide- block -poly( N -isopropylacrylamide) Copolymer Systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId279" w:history="1">
+                <w:t xml:space="preserve">Thermoresponsive Vesicular Morphologies Obtained by Self-Assemblies of Hybrid Oligosaccharide-block-poly(N-isopropylacrylamide) Copolymer Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Issei Otsuka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keita Fuchise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Halila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Aissou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langmuir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 26 (4), pp.2325-2332. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/la902743y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02114632v1</w:t>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00950666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Binding of β-d-glucosides and β-d-mannosides by rice and barley β-d-glycosidases with distinct substrate specificities</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId238" w:history="1">
+                <w:t xml:space="preserve">Thermo-responsive vesicular morphologies obtained by self-assemblies of hybrid oligosaccharide-block-poly(N isopropylacrylamide) copolymer systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Otsuka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Keita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Halila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Salila Pengthaisong</w:t>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Aissou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, pp.2325-2332</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00603086v1</w:t>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00499341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A brief and informationally rich naming system for oligosaccharide motifs of heteroxylans found in plant cell walls</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synthesis and biological evaluation of multivalent carbohydrate ligands obtained by click assembly of pseudo-rotaxanes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Chwalek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Auzely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Fort</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Australian Journal of Chemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, pp.1680-1688</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00396624v2</w:t>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00396636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Induction of a melanoma-specific antibody response by a monovalent, but not a divalent, synthetic GM2 neoglycopeptide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Birikaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ganneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Samain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemMedChem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 4 (4), pp.582-587. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/cmdc.200900032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00396633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ozonolysis of 2′-Deoxycytidine: Isolation and Identification of the Main Oxidation Products</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A brief and informationally rich naming system for oligosaccharide motifs of heteroxylans found in plant cell walls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.M. Courtin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.A. Delcour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dumon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.B. Faulds</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Free Radical Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3109/10715769709097804⟩</w:t>
+              <w:t xml:space="preserve">Australian Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 62, pp.533-537. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1071/CH08458⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02119333v1</w:t>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00396624v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and biological evaluation of multivalent carbohydrate ligands obtained by click assembly of pseudo-rotaxanes</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId238" w:history="1">
+                <w:t xml:space="preserve">Ozonolysis of 2′-Deoxycytidine: Isolation and Identification of the Main Oxidation Products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Fort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Molko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Cadet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Free Radical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 26 (3), pp.257-266. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3109/10715769709097804⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00396636v1</w:t>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02119333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Syntheses of well-defined glyco-polyorganosiloxanes by « click » chemistry and their surfactant properties</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">T. Hamaide</w:t>
+                <w:t xml:space="preserve">Development of a sialic acid-containing hydrogel of poly[N-(2-hydroxypropyl) methacrylamide]: characterization and implantation study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Woerly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Fort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Pignot-Paintrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Cottet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Carcenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecular Chemistry and Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biomacromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 9 (9), pp.2329-37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/bm800234r⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00303844v1</w:t>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00391543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a sialic acid-containing hydrogel of poly[N-(2-hydroxypropyl) methacrylamide]: characterization and implantation study.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Carole Carcenac</w:t>
+                <w:t xml:space="preserve">Syntheses of well-defined glyco-polyorganosiloxanes by « click » chemistry and their surfactant properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Halila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Manguian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Fort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Cottaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Hamaide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomacromolecules</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Macromolecular Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, pp.1282-1290</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00391543v1</w:t>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00303844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New chromogenic substrates for feruloyl esterases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Marmuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Asther</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Lesage-Meessen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 6 (7), pp.1208. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/b717742a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02655815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syntheses of well-defined glyco-polyorganosiloxanes by &amp;quot;click&amp;quot; chemistry and their surfactant properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Halila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maggy Manguian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Cottaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Hamaide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Macromolecular Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 209 (12), pp.1282-1290</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00373953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of carbohydrate-binding proteins by oligosaccharide-modified polypyrrole interfaces using electrochemical surface plasmon resonance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Gondran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Cosnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Szunerits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analyst</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 133 (2), pp.206-212. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/b714717a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00365444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chromogenic substrates for feruloyl esterases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Marmuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Asther</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Lesage-Meessen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbohydrate Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, pp.2316-2321</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00305554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sialic acid engineering of thin hydrogel membranes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Woerly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Heyraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Macromolecular Rapid Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, pp.1045-1050</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00305576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chromogenic substrates for feruloyl esterases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Marmuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Asther</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Lesage-Meessen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel M. Asther</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbohydrate Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 342 (15), pp.2316-2321. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.carres.2007.06.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02661210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Screening for galectin-3 inhibitors from synthetic lacto-N-biose libraries using microscale affinity chromatography coupled to mass spectrometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H.S. Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Hindsgaul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, pp.7146-7154</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00305783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrochemical detection of&amp;lt;i&amp;gt; Arachis hypogaea&amp;lt;/i&amp;gt; (peanut) agglutinin binding to monovalent and clustered lactosyl motifs immobilized on a polypyrrole film</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId314" w:history="1">
+                <w:t xml:space="preserve">Biosynthesis of conjugatable saccharidic moieties of GM2 and GM3 gangliosides by engineered &amp;lt;i&amp;gt;E. coli&amp;lt;/i&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Fort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lémonia Birikaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Hugues Driguez</w:t>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Samain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 34, pp.4318-4320. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/B506699A⟩</w:t>
+              <w:t xml:space="preserve">, 2005, 20, pp.2558-2560. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/B500686D⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00305938v1</w:t>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00305951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biosynthesis of conjugatable saccharidic moieties of GM2 and GM3 gangliosides by engineered &amp;lt;i&amp;gt;E. coli&amp;lt;/i&amp;gt;</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId314" w:history="1">
+                <w:t xml:space="preserve">Electrochemical detection of&amp;lt;i&amp;gt; Arachis hypogaea&amp;lt;/i&amp;gt; (peanut) agglutinin binding to monovalent and clustered lactosyl motifs immobilized on a polypyrrole film</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId454" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Eric Samain</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Gondran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Renaudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Dumy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Driguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 20, pp.2558-2560. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/B500686D⟩</w:t>
+              <w:t xml:space="preserve">, 2005, 34, pp.4318-4320. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/B506699A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00305951v1</w:t>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00305938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Butyrylcholinesterase-catalyzed hydrolysis of N-methylindoxyl acetate: analysis of volume changes upon reaction and hysteretic behavior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Thérèse Froment</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Ribes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Bec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochimica et Biophysica Acta (BBA) - Protein Structure and Molecular Enzymology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 1597 (2), pp.229-243. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/s0167-4838(02)00265-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02119344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemoenzymatic synthesis of a bifunctionalized cellohexaoside as specific substrate for sensitive assay of cellulases by fluorescence quenching. Glycosynthase assisted synthesis of oligosaccharides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.P. Frandsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Schlein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Cottaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, pp.1389-1394</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00307334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mixed linkage cello-oligosaccharides: a new class for glycoside hydrolase inhibitors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Varrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Schulein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Cottaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Driguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemBioChem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, pp.319-325</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00307673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The rational design of an iminosugar inhibitor able to mimic substrate distortion occurring during retaining-cellulase hydrolysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.M. Coutinho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Schulein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Nardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Cottaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tetrahedron Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, pp.3443-3446</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00307710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and evaluation as glycosidase inhibitors of 2,5-imino- d -glucitol and 1,5-imino- d -mannitol related derivatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Mccort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Duréault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Depezay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 8 (1), pp.135-143. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/s0968-0896(99)00267-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02119336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Highly efficient synthesis of β(1→4)-oligo- and polysaccharides using a mutant cellulase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Greffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G.J. Davies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Moroz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, pp.5429-5437</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00309653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stepwise synthesis of cellodextrins assisted by a mutant cellulase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Christiansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Schulein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Cottaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Driguez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Isr. J. Chem.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, pp.217-221</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00309599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selective One-Step Synthesis of Enantiopure cis -2,5-Disubstituted Pyrrolidines or cis -3,6-Disubstituted Piperidines from the (2 R ,2' R ) (1,2-ethanediyl) Bis-aziridine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Mccort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Duréault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Depezay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SYNLETT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 1997 (11), pp.1235-1236. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1055/s-1997-1005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02119330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13071,5103 +13457,4835 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrochemical Wiring of Sugars onto Proteins and Living Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Scalabrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Loquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Bouzehla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Pavageau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Richard Millot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemBioParis 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05382159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial synthesis and multivalent assembly of sialylated polylactosamines to tackle influenza viruses</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Chemo-enzymatic synthesis of oligosaccharidic GlcNAc-based glycoconjugates : challenge and scope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Fort</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29èmes Journées du Groupe Français des Glycosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Obernai, France</w:t>
+              <w:t xml:space="preserve">Japan-France Joint Workshop on Sustainable Polymers 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hokkaido University, Jul 2024, Sapporo (Japon), Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId493" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04773024v1</w:t>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04770396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing the role of hemicellulase glycosylation in plant cell wall degradation: targeted glycosylation through click chemistry and activity monitoring in complex substrates.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tackling the challenge of peptidoglycan synthesis using a lysozyme-derived glycosynthase and metabolically engineered bacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Fort</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th LignoBiotech symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Toulouse, France</w:t>
+              <w:t xml:space="preserve">30ème Congrès du Club de Biocatalyse en Synthèse Organique (CBSO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Saint-Valéry sur Somme, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId494" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04791539v1</w:t>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04770380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemo-enzymatic synthesis of oligosaccharidic GlcNAc-based glycoconjugates : challenge and scope</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Microbial synthesis and multivalent assembly of sialylated polylactosamines to tackle influenza viruses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Michaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Traversier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Rosa-Calatrava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Samain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Fort</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Japan-France Joint Workshop on Sustainable Polymers 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Hokkaido University, Jul 2024, Sapporo (Japon), Japan</w:t>
+              <w:t xml:space="preserve">29èmes Journées du Groupe Français des Glycosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Obernai, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId499" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04770396v1</w:t>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04773024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tackling the challenge of peptidoglycan synthesis using a lysozyme-derived glycosynthase and metabolically engineered bacteria</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Probing the role of hemicellulase glycosylation in plant cell wall degradation: targeted glycosylation through click chemistry and activity monitoring in complex substrates.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Vernhes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Fortuna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Pradeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Berangère Lebas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30ème Congrès du Club de Biocatalyse en Synthèse Organique (CBSO)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Saint-Valéry sur Somme, France</w:t>
+              <w:t xml:space="preserve">7th LignoBiotech symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId500" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04770380v1</w:t>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04791539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glycosynthase-based synthesis of peptidoglycan oligosaccharides to decipher bacterial cell-wall elongation processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dindet Steve-Evanes Koffi Teki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Brigandat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Ayala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st European Carbohydrate Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04773945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Highjacking the peptidoglycan recycling pathway of Escherichia coli for the production of muropeptides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Pradeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Armand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Cottaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2èmes Journées du GDR ChemBio</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04774091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Highjacking the peptidoglycan recycling pathway of Escherichia coli for the production of muropeptides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Pradeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Armand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Cottaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28èmes Journées du Groupe Français des Glycosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Branville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04774151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Engineering sialylated lipid nanoparticles toward a new cure for Influenza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Rivollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Samain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothée Jary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Fort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Grenoble Drug Discovery Club</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04776563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glycosynthase-based chemo-enzymatic synthesis of peptidoglycan oligomers</w:t>
+                <w:t xml:space="preserve">Engineering sialylated lipid nanoparticles toward a new cure for Influenza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Rousseau</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Paul Rivollier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Samain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothée Jary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Fort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cycle de visioconférences en Glycosiences - Groupe Français des Glycosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Visio Conférence, France</w:t>
+              <w:t xml:space="preserve">Cycle de Visioconférences en Glycosciences - Groupe Français des Glycosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Visio Conférence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId508" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04776571v1</w:t>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04776582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Engineering sialylated lipid nanoparticles toward a new cure for Influenza</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Glycosynthase-based chemo-enzymatic synthesis of peptidoglycan oligomers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Armand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Cottaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Fort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cycle de Visioconférences en Glycosciences - Groupe Français des Glycosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Visio Conférence, France</w:t>
+              <w:t xml:space="preserve">Cycle de visioconférences en Glycosiences - Groupe Français des Glycosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Visio Conférence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId509" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04776582v1</w:t>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04776571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Symbiotic stimulation of root development in Medicago truncatula through the eyes of GWAS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bensmihen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Amblard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant and Animal Genome XXVIII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2020, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04776599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hen Egg-White Lysozyme Engineering for the synthesis of chitinoligosaccharides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Armand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Cottaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Fort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Challenge Science Week</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Grenoble, France</w:t>
+              <w:t xml:space="preserve">European Carbohydrate Symposium Eurocarb XX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Leiden, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId512" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04776611v1</w:t>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04776608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hen Egg-White Lysozyme Engineering for the synthesis of chitinoligosaccharides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Armand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Cottaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Fort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Carbohydrate Symposium Eurocarb XX</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Leiden, Netherlands</w:t>
+              <w:t xml:space="preserve">Global Challenge Science Week</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId513" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04776608v1</w:t>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04776611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discrimination of Different Foodborne Pathogens onto Carbohydrate Microarrays Using Surface Plasmon Resonance Imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Bulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Bouchet-Spinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Chaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Roget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Calemczuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Biomedical Electronics and Devices</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2015, Lisbon, France. pp.121-126</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02119382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Well-defined glyco-polyorganosiloxane by click chemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Halila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Cottaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Hamaide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISPO 07, 5th International Workshop of Silicon-based Polymers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00380010v1</w:t>
-              </w:r>
-[...266 lines deleted...]
-                <w:t xml:space="preserve">hal-04824394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (14)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and reactivity of oxaziridines and diaziridines as REACT bioconjugation reagent</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Synthesis Of Fluorescent And Fluorogenic Probes To Characterize Lost, The Lysosomal Oligosaccharide Transporter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Bosco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Periaux-Becquey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Finn Tlatlik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Pradeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Chantret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4èmes Journées scientifiques du GDR ChemBio</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">XXVIII EFMC International Symposium on Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId524" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04946476v1</w:t>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04773375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis Of Fluorescent And Fluorogenic Probes To Characterize Lost, The Lysosomal Oligosaccharide Transporter</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Chantret</w:t>
+                <w:t xml:space="preserve">Extending the chemical space of enzymes through genetic code expansion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Vernhes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donna-Joe Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianluca Cioci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Esque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVIII EFMC International Symposium on Medicinal Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Rome, Italy</w:t>
+              <w:t xml:space="preserve">2nd Edition of the Conference "Non-canonical amino acids : tools for biological and biophysical investigations"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId527" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04773375v1</w:t>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04773158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extending the chemical space of enzymes through genetic code expansion</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synthesis and reactivity of oxaziridines and diaziridines as REACT bioconjugation reagent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Latour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Fort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Py</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd Edition of the Conference "Non-canonical amino acids : tools for biological and biophysical investigations"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">4èmes Journées scientifiques du GDR ChemBio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId531" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04773158v1</w:t>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04946476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probing the role of hemicellulase glycosylation in plant cell wall degradation: targeted glycosylation through click chemistry and activity monitoring in complex substrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émeline Vernhes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Fortuna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Pradeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Berangère Lebas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LignoBiotech</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04747348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and reactivity of oxaziridines and diaziridines as REACT bioconjugation reagent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Latour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Py</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de printemps 2024 de la SCF - Rhône-Alpes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Grenoble (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04835580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthèse de N-acétylchitooligosaccharides fluorescents : Applications à la caractérisation du transport lysosomal d’oligosaccharides (LOST)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Chantret</w:t>
+                <w:t xml:space="preserve">Glycosynthase-based synthesis of peptidoglycan oligosaccharides to decipher bacterial cell-wall elongation processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dindet Steve-Evanes Koffi Teki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Brigandat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Ayala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3èmes Journées du GDR ChemBio</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Biotrans 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId538" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04784597v1</w:t>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04784773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lipo-Chitooligosaccharides Induce Specialized Fungal Metabolite Profiles That Modulate Bacterial Growth</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alyssa A Carrell</w:t>
+                <w:t xml:space="preserve">Synthèse de N-acétylchitooligosaccharides fluorescents : Applications à la caractérisation du transport lysosomal d’oligosaccharides (LOST)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Bosco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younès Bouzidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haifei Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Pradeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Chantret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gordon Research Conference on : Mycotoxins and Phycotoxins</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Easton, MA, United States</w:t>
+              <w:t xml:space="preserve">3èmes Journées du GDR ChemBio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId539" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04784966v1</w:t>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04784597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glycosynthase-based synthesis of peptidoglycan oligosaccharides to decipher bacterial cell-wall elongation processes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Isabel Ayala</w:t>
+                <w:t xml:space="preserve">Lipo-Chitooligosaccharides Induce Specialized Fungal Metabolite Profiles That Modulate Bacterial Growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomás A Rush</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Tannous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew J Lane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muralikrishnan Gopalakrishnan Meena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alyssa A Carrell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biotrans 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">Gordon Research Conference on : Mycotoxins and Phycotoxins</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Easton, MA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId540" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04784773v1</w:t>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04784966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical tools for the identification of Lysosomal OligoSaccharide Transporter (LOST)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Bosco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younès Bouzidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haifei Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Chantret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de Chimie Organique de la SFC 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04784650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Engineering sialylated lipid nanoparticles toward a new cure for Influenza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Rivollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Traversier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Armand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Samain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28èmes Journées du Groupe Français des Glycosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Branville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04784798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beyond the symbiosis: Novel modulating roles of lipochitooligosaccharides and chitooligosaccharides in the developmentof fungi and nearby microbes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomás A Rush</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Villalobos Solis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanna Tannous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muralikrishnan Gopalakrishnan Meena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew Lane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31st Fungal Genetics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Pacific Grove (CA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04785450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hen Egg-White Lysozyme Engineering for the synthesis of chitinoligosaccharides</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Selective labeling of carbohydrate-binding proteins by triazinyl-glycosides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Masselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Armand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Cottaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Fort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th Carbohydrate Bioengineering Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId546" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04785400v1</w:t>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04785389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective labeling of carbohydrate-binding proteins by triazinyl-glycosides</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Hen Egg-White Lysozyme Engineering for the synthesis of chitinoligosaccharides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Armand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Cottaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Fort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurocarb XX</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Leiden, Netherlands</w:t>
+              <w:t xml:space="preserve">13th Carbohydrate Bioengineering Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId547" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04785382v1</w:t>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04785400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selective labeling of carbohydrate-binding proteins by triazinyl-glycosides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Masselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Armand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Cottaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Fort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th Carbohydrate Bioengineering Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Eurocarb XX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Leiden, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId548" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04785389v1</w:t>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04785382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Brevet (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédés de préparation de lipochito-oligosaccharides et de leurs précurseurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Chambon S. Armand S. Cottaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N° de brevet: FR2991682. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00955348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oligosaccharide/silicon-containing block copolymers for lithography applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. J Ellison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.D. Cushen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Otsuka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Grant Willson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.M. Bates</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">United States, Patent n° : WO/2012/177839. 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brevet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId555" w:history="1">
-              <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02115597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId556" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oligosaccharide/silicon-containing block copolymers for lithography applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Issei Otsuka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Borsali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Halila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Cushen C.G. Willson C. Bates J.A. Easley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Patent n° : WO2012177839. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId556" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00955346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Films minces nanoorganisés à base de copolymères à blocs polysaccharidiques / Thin films organized in nanodomains on the basis of copolymers having polysaccharide blocks for applications in nanotechnology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Aissou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Halila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Borsali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId559" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Baron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Patent n° : WO2012013911. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00954721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Films minces nanoorganisés à base de copolymères à blocs polysaccharidiques / Thin films organized in nanodomains on the basis of copolymers having polysaccharide blocks for applications in nanotechnology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Aissou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Halila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Borsali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId559" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Baron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Patent n° : WO2012013911. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00757502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auto-organisation de films minces de polystyrène-bloc-amylose (4’,4-bipyridine) pour des applications dans la microélectronique et les nanotechnologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Borsali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Aissou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Halila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId559" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Fort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: N° 13/812 904. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01906108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybrid compounds based on silicones and at least another polymer or nonpolymer molecular entity, in particular of the polyol type, their preparation process, and their application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Halila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Driguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Cottaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Hamaide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Patent n° : WO2007132000. 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00306052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybrid compounds based on silicones, and at least one other molecular entity, polymer or otherwise, especially of the polyol type, hybrid material preparation, and applications of the hybrid materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Halila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Driguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Cottaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Hamaide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Patent n° : US2009253609 (A1). 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00508715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Composés hybrides à base de polyol(s) et à base d'au moins une autre entité moléculaire, polymères ou non, notamment de type polyorganosiloxane, son procédé de préparation et ses apllications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId563" w:history="1">
+                <w:t xml:space="preserve">Composés hybrides à base de silicones et à base d'au moins une autre entité moléculaire, polymère ou non, notamment de type polyol(s), leur procédé de préparation et leurs applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Halila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Driguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Cottaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Hamaide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Patent n° : FR2900929. 2006</w:t>
+              <w:t xml:space="preserve">Patent n° : FR2900931. 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId565" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00306057v1</w:t>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00306058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Composés hybrides à base de silicones et à base d'au moins une autre entité moléculaire, polymère ou non, notamment de type polyol(s), leur procédé de préparation et leurs applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId563" w:history="1">
+                <w:t xml:space="preserve">Composés hybrides à base de polyol(s) et à base d'au moins une autre entité moléculaire, polymères ou non, notamment de type polyorganosiloxane, son procédé de préparation et ses apllications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Halila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Driguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Cottaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Hamaide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Patent n° : FR2900931. 2006</w:t>
+              <w:t xml:space="preserve">Patent n° : FR2900929. 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId566" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00306058v1</w:t>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00306057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Method of producing 6-thio-sialylated glycoproteins and glycoconjugates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Cottaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Birikaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Samain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Driguez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Patent n° : EP1911850. 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00352516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -18177,168 +18295,168 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybrid Block Copolymers Incorporating Oligosasaccharides and D Synthetic Blocks Grown by Controlled Radical Polymerization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId569" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lohmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId570" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Houga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Driguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId571" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Wilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId572" w:history="1">
+            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Destarac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Symposium Series, Vol. 1023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.231-240, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02119354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId573"/>
+      <w:footerReference w:type="default" r:id="rId577"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -18485,51 +18603,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05154688v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Teyssier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Grat" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Landry" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Ouradou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie K Rich" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2426063122" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335800v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Rivollier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Richard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Hoang" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Traversier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Rosa-Calatrava" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5OB00270B" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05203846v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Ding" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z&#233;lie Lesterps" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Gasciolli" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Fuchs" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Gaston" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-60717-1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755909v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bine Simonsen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henriette Ruebsam" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vogel Kolte" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Meisner Larsen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Kroenauer" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.70067" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527575v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rousseau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dindet Steve-Evanes Koffi Teki" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Boyat" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pradeau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acschembio.5c00792" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523476v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youn&#232;s Bouzidi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Bosco" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haifei Gao" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucr&#232;ce Matheron" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/glycob/cwad099" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988750v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Michaud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Armand" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Cottaz" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202202991" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04131801v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Cullimore" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Fliegmann" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystel Gibelin-Viala" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Carles" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcad033" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231571v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Samain" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jeacomine" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202301555" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764427v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fort" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989151v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;s A Rush" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Tannous" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew J Lane" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muralikrishnan Gopalakrishnan Meena" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyssa A Carrell" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/msystems.01052-22" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787779v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sukanya Luang" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fern&#225;ndez-Luengo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Nin-Hill" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Streltsov" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Schwerdt" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-33180-5" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247429v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Masselin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Fort" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Gueret" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md19060320" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374259v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajoc.202100547" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949578v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bonhomme" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bensmihen" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Andr&#233;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Amblard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Garcia" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erab096" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374257v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Fort" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202103212" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566887v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akshay Kumar" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hippolyte Durand" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Zeno" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Balsollier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Watbled" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9SC06312A" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916284v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;s Allen Rush" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Puech Pag&#232;s" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Bascaules" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Jargeat" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Maillet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-17615-5" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315602v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tian Zeng" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Rodriguez&#8208;moreno" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem Mansurkhodzaev" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Wang" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy van den Berg" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.16245" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917628v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoltan Bozsoki" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kira Gysel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon B Hansen" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damiano Lironi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Kr&#246;nauer" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abb3377" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316484v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Petrelli" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Donzel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.bioconjchem.9b00432" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135022v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alys Peisley" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Varghese" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Ketudat Cairns" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-09691-z" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351401v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Feng" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jongho Sun" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guru Radhakrishnan" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tak Lee" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zolt&#225;n Bozs&#243;ki" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-12999-5" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115128v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Lena H&#252;rter" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Hedrich" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dietmar Geiger" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0198126" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115111v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bliman" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Demeunynck" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Leblond" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Meignan" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Baussane" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.bioconjchem.8b00314" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773343v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115146v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Labre" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mathieu" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Chaud" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Morvan" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Vall&#233;e" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2017.12.069" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115541v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Santos-L&#243;pez" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Borraz-Arg&#252;ello" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis M&#225;rquez-Dom&#237;nguez" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Flores-Alonso" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Humberto Ram&#237;rez-Mendoza" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rvsc.2017.05.008" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115546v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Priem" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Peroux" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Colin-Morel" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Drouillard" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2017.03.026" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571659v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Pifferi" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Fiore" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.201700240" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115433v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Fayad" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edson Minatti" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valdir Soldi" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Labb&#233;" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2017.07.015" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115326v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin Mcadam" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandra Hugill" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.17.00741" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115551v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Chambon" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2017.02.007" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115628v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Halila" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.201600509" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673946v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Schindler" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Barnes" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gina Renois" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Gray" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chambert" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-01179-y" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006286v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firas Azzam" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eder Siqueira" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roumaissa Hassaini" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pignon" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.6b00344.s001" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439064v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristian E. H. Frandsen" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas J. Simmons" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Dupree" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens-Christian N. Poulsen" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glyn R. Hemsworth" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NCHEMBIO.2029" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119208v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Buon" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/glycob/cww027" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119204v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane Borsali" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CC07136H" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354648v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Damiani" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Drain" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Guichard" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Balzergue" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boscari" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.00794" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119224v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;monia Birikaki" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201500708" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PSZ6X15C-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587601v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bulard" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Bouchet-Spinelli" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Roget" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Calemczuk" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac5037704" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119238v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Petrelli" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Borsali" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fort" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Halila" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2015.01.079" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VPLPQXVN-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178956v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chambon" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Despras" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brossay" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vauzeilles" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Urban" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5GC00623F" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119231v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Benjamin Miller" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Granqvist" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Wiley-Kalil" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico E. Gobbato" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.114.131326" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119221v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Elias Allievi Frizon" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Miguel Serafini Micheletto" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luiz Westrup" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscila Sayoko Silva Wakabayashi" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francieli Rocha Serafim" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2015.06.035" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7ZPWB0FK-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066709v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.G. Dal Bo" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Soldi" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.C. Giacomelli" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Travelet" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017998v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.V. Mccleary" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mangan" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Daly" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ivory" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017979v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Eising" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.C. Elias" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.L. Albuquerque" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Domingos" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114580v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issei Otsuka" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Tallegas" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoko Sakai" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Rochas" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3nr00332a" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903495v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gauche" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2013.07.064" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8S6PMQJ4-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114577v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Baron" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gay" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Aggrafeil" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Billel Salhi" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201300002" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SP9W2KL1-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856771v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Canova" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lachaud" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Uhlenbroich" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cb400369u" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903488v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fliegmann" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Canova" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lachaud" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Uhlenbroich" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gasciolli" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849904v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouchet-Spinelli" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Reuillard" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Coche-Guerente" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Armand" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Labbe" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652627v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gondran" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Dubois" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Cosnier" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2013.00010" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787589v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lenouvel" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825433v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Baradel" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Badi" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Lutz" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114582v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takuya Isono" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohei Kondo" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma3026578" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114597v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Travelet" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pignot-Paintrand" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm300167e" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114585v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/mz300543u" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757513v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Otsuka" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Isono" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rochas" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757512v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lauressergues" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.M. Delaux" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Formey" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lelandais-Briere" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720284v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jean" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647829v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lauressergues" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marc Delaux" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lelandais-Bri&#232;re" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2012.05099.x" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114600v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel de Medeiros Modolon" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm3000138" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114592v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Cushen" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Bates" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn300459r" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849893v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lancuski" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bossard" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119250v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lopez" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Bizot" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bul&#233;on" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Driguez" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2011.11.085" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7FRCDLP8-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114617v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Aissou" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la104936k" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577124v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bastide" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Priem" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603077v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.G. Dalbo" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Pignot-Paintrand" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951650v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950666v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keita Fuchise" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la902743y" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00499341v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Keita" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Aissou" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114632v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603086v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teerachai Kuntothom" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Raab" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Tvaro&#353;ka" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salila Pengthaisong" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi101112c" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396624v2" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Faure" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M. Courtin" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Delcour" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dumon" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.B. Faulds" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/CH08458" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396633v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bay" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Birikaki" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ganneau" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Samain" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmdc.200900032" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119333v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Girault" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Molko" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cadet" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/10715769709097804" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396636v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chwalek" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Auzely" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00303844v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Manguian" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cottaz" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hamaide" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00391543v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Woerly" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cottet" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Carcenac" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm800234r" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655815v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Marmuse" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Asther" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Fabre" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Navarro" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lesage-Meessen" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b717742a" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AB43AEFBAEF8605DE06FDF47A147E628B5EE8744/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373953v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maggy Manguian" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Hamaide" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365444v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Szunerits" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b714717a" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-TZS5WD1F-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305554v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Marmuse" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Asther" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Navarro" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lesage-Meessen" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305576v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Woerly" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Heyraud" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661210v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel M. Asther" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2007.06.004" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H3WN9W0N-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305783v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.S. Kim" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Hindsgaul" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305938v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Renaudet" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dumy" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B506699A" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305951v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Antoine" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B500686D" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119344v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Masson" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Froment" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ribes" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Bec" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0167-4838(02)00265-0" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307334v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Boyer" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.P. Frandsen" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schlein" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307673v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Varrot" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schulein" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Driguez" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307710v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.M. Coutinho" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Nardin" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119336v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mccort" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Dur&#233;ault" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Depezay" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0968-0896(99)00267-9" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ML4G5NXP-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00309653v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Greffe" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.J. Davies" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Moroz" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00309599v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Christiansen" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119330v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-1997-1005" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382159v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Scalabrini" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Loquet" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Bouzehla" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Pavageau" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Richard Millot" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773024v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791539v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Vernhes" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Fortuna" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Lemoine" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berang&#232;re Lebas" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770396v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770380v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773945v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Brigandat" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Ayala" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774091v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774151v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776563v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Jary" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776571v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776582v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776599v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Garcia" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776611v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776608v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119382v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380010v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Fleury" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335796v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Boje Hansen" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henriette R&#252;bsam" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Husam M.A.B. Alsarraf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Madland" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04824394v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Rich" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946476v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Latour" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Py" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773375v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Periaux-Becquey" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Finn Tlatlik" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chantret" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773158v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donna-Joe Bigot" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Cioci" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Esque" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04747348v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;meline Vernhes" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835580v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784597v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784966v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784773v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784650v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784798v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785450v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Villalobos Solis" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Lane" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785400v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785382v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785389v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955348v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chambon S. Armand S. Cottaz" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115597v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. J Ellison" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Cushen" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grant Willson" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M. Bates" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955346v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cushen C.G. Willson C. Bates J.A. Easley" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954721v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Baron" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757502v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01906108v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306052v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fleury" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508715v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306057v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306058v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352516v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119354v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lohmann" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Houga" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Wilson" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Destarac" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05612370v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Scalabrini" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Loquet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Richard-Millot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Cl&#233;menceau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Ollier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335796v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kira Gysel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Boje Hansen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henriette R&#252;bsam" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Husam M.A.B. Alsarraf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Madland" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04824394v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Teyssier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Grat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Landry" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Ouradou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Rich" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527575v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rousseau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dindet Steve-Evanes Koffi Teki" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Boyat" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Richard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pradeau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acschembio.5c00792" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05154688v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie K Rich" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2426063122" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335800v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Rivollier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Hoang" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Traversier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Rosa-Calatrava" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5OB00270B" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755909v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bine Simonsen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henriette Ruebsam" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vogel Kolte" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Meisner Larsen" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Kroenauer" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.70067" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05203846v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Ding" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z&#233;lie Lesterps" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Gasciolli" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Fuchs" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Gaston" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-60717-1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523476v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youn&#232;s Bouzidi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Bosco" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haifei Gao" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucr&#232;ce Matheron" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/glycob/cwad099" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231571v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Samain" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Armand" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jeacomine" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202301555" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04131801v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Cullimore" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Fliegmann" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystel Gibelin-Viala" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Carles" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcad033" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988750v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Michaud" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Cottaz" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202202991" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764427v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fort" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989151v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;s A Rush" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Tannous" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew J Lane" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muralikrishnan Gopalakrishnan Meena" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyssa A Carrell" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/msystems.01052-22" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787779v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sukanya Luang" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fern&#225;ndez-Luengo" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Nin-Hill" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Streltsov" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Schwerdt" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-33180-5" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374257v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Fort" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202103212" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247429v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Masselin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Fort" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Gueret" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md19060320" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374259v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajoc.202100547" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949578v2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bonhomme" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bensmihen" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Andr&#233;" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Amblard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Garcia" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erab096" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917628v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoltan Bozsoki" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon B Hansen" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damiano Lironi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Kr&#246;nauer" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abb3377" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566887v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akshay Kumar" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hippolyte Durand" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Zeno" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Balsollier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Watbled" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9SC06312A" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916284v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;s Allen Rush" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Puech Pag&#232;s" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Bascaules" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Jargeat" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Maillet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-17615-5" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315602v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tian Zeng" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Rodriguez&#8208;moreno" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem Mansurkhodzaev" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Wang" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy van den Berg" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.16245" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135022v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alys Peisley" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Varghese" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Ketudat Cairns" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-09691-z" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316484v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Petrelli" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Donzel" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.bioconjchem.9b00432" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351401v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Feng" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jongho Sun" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guru Radhakrishnan" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tak Lee" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zolt&#225;n Bozs&#243;ki" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-12999-5" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115146v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Labre" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mathieu" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Chaud" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Morvan" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Vall&#233;e" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2017.12.069" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115111v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bliman" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Demeunynck" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Leblond" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Meignan" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Baussane" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.bioconjchem.8b00314" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773343v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115128v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Lena H&#252;rter" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Hedrich" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dietmar Geiger" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0198126" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673946v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Schindler" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Barnes" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gina Renois" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Gray" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chambert" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-01179-y" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115433v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Fayad" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edson Minatti" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valdir Soldi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Labb&#233;" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2017.07.015" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115546v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Priem" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Peroux" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Colin-Morel" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Drouillard" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2017.03.026" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571659v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Pifferi" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Fiore" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.201700240" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115541v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Santos-L&#243;pez" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Borraz-Arg&#252;ello" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis M&#225;rquez-Dom&#237;nguez" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Flores-Alonso" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Humberto Ram&#237;rez-Mendoza" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rvsc.2017.05.008" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115326v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin Mcadam" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandra Hugill" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.17.00741" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115551v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Chambon" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2017.02.007" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115628v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Halila" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.201600509" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354648v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Damiani" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Drain" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Guichard" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Balzergue" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boscari" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.00794" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119204v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane Borsali" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CC07136H" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119208v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Buon" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/glycob/cww027" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439064v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristian E. H. Frandsen" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas J. Simmons" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Dupree" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens-Christian N. Poulsen" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glyn R. Hemsworth" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NCHEMBIO.2029" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006286v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firas Azzam" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eder Siqueira" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roumaissa Hassaini" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pignon" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.6b00344.s001" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119221v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Elias Allievi Frizon" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Miguel Serafini Micheletto" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luiz Westrup" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscila Sayoko Silva Wakabayashi" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francieli Rocha Serafim" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2015.06.035" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7ZPWB0FK-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587601v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bulard" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Bouchet-Spinelli" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Roget" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Calemczuk" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac5037704" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119224v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;monia Birikaki" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201500708" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PSZ6X15C-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119238v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Petrelli" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Borsali" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fort" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Halila" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2015.01.079" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VPLPQXVN-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178956v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chambon" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Despras" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brossay" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vauzeilles" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Urban" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5GC00623F" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119231v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Benjamin Miller" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Granqvist" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Wiley-Kalil" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico E. Gobbato" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.114.131326" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066709v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.G. Dal Bo" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Soldi" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.C. Giacomelli" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Travelet" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017998v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.V. Mccleary" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mangan" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Daly" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ivory" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017979v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Eising" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.C. Elias" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.L. Albuquerque" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Domingos" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114582v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takuya Isono" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issei Otsuka" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohei Kondo" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma3026578" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114577v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Tallegas" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Baron" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gay" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Aggrafeil" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Billel Salhi" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201300002" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SP9W2KL1-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856771v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Canova" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lachaud" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Uhlenbroich" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cb400369u" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903495v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gauche" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2013.07.064" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8S6PMQJ4-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849904v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouchet-Spinelli" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Reuillard" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Coche-Guerente" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Armand" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Labbe" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903488v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fliegmann" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Canova" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lachaud" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Uhlenbroich" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gasciolli" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114580v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoko Sakai" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Rochas" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3nr00332a" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652627v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gondran" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Dubois" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Cosnier" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2013.00010" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787589v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lenouvel" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825433v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Baradel" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Badi" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Lutz" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114585v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/mz300543u" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757513v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Otsuka" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Isono" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rochas" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757512v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lauressergues" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.M. Delaux" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Formey" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lelandais-Briere" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720284v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jean" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647829v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lauressergues" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marc Delaux" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lelandais-Bri&#232;re" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2012.05099.x" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114600v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel de Medeiros Modolon" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm3000138" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114592v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Cushen" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Bates" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn300459r" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114597v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Travelet" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pignot-Paintrand" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm300167e" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849893v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lancuski" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bossard" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119250v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lopez" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Bizot" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bul&#233;on" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Driguez" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2011.11.085" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7FRCDLP8-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577124v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bastide" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Priem" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114617v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Aissou" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la104936k" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603077v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.G. Dalbo" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Pignot-Paintrand" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951650v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114632v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keita Fuchise" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la902743y" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603086v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teerachai Kuntothom" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Raab" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Tvaro&#353;ka" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salila Pengthaisong" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi101112c" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950666v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00499341v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Keita" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Aissou" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396636v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chwalek" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Auzely" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396633v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bay" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Birikaki" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ganneau" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Samain" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmdc.200900032" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396624v2" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Faure" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M. Courtin" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Delcour" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dumon" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.B. Faulds" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/CH08458" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119333v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Girault" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Molko" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cadet" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/10715769709097804" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00391543v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Woerly" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cottet" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Carcenac" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm800234r" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00303844v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Manguian" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cottaz" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hamaide" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655815v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Marmuse" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Asther" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Fabre" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Navarro" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lesage-Meessen" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b717742a" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AB43AEFBAEF8605DE06FDF47A147E628B5EE8744/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373953v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maggy Manguian" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Hamaide" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365444v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Szunerits" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b714717a" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-TZS5WD1F-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305554v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Marmuse" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Asther" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Navarro" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lesage-Meessen" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305576v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Woerly" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Heyraud" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661210v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel M. Asther" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2007.06.004" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H3WN9W0N-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305783v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.S. Kim" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Hindsgaul" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305951v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Antoine" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B500686D" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305938v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Renaudet" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dumy" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B506699A" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119344v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Masson" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Froment" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ribes" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Bec" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0167-4838(02)00265-0" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307334v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Boyer" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.P. Frandsen" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schlein" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307673v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Varrot" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schulein" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Driguez" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307710v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.M. Coutinho" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Nardin" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119336v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mccort" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Dur&#233;ault" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Depezay" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0968-0896(99)00267-9" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ML4G5NXP-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00309653v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Greffe" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.J. Davies" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Moroz" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00309599v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Christiansen" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119330v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-1997-1005" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382159v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Bouzehla" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Pavageau" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Richard Millot" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770396v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770380v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773024v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791539v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Vernhes" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Fortuna" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Lemoine" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berang&#232;re Lebas" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773945v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Brigandat" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Ayala" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774091v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774151v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776563v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Jary" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776582v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776571v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776599v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Garcia" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776608v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776611v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119382v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380010v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Fleury" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773375v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Periaux-Becquey" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Finn Tlatlik" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chantret" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773158v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donna-Joe Bigot" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Cioci" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Esque" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946476v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Latour" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Py" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04747348v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;meline Vernhes" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835580v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784773v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784597v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784966v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784650v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784798v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785450v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Villalobos Solis" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Lane" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785389v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785400v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785382v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955348v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chambon S. Armand S. Cottaz" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115597v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. J Ellison" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Cushen" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grant Willson" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M. Bates" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955346v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cushen C.G. Willson C. Bates J.A. Easley" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954721v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Baron" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757502v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01906108v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306052v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fleury" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508715v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306058v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306057v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352516v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119354v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lohmann" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Houga" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Wilson" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Destarac" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>